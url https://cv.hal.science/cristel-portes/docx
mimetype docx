--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:53.125px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cristel Portes </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Full ProfessorAix-Marseille University</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biography</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Research Interests: Intonational phonology, Semantic and pragmatic aspects of intonation, Prosody in dialogue and interaction, Sociophonetics, Intonational variability</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">I am currently a Full Professor in Language Sciences at Aix-Marseille Université and a researcher at Laboratoire Parole et Langage (France).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">I am interested in the way intonation contributes to the grammar and uses of languages, with a special focus on French. I have mostly been working on the French intonational system, both on how to characterize French intonational tunes on the phonetic/phonological side and on how to define their contribution to meaning. Recently, I have also been interested in the role of social information (gender, diatopic variation) in linguistic representation.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Since receiving my PhD from Université de Provence in 2004, I was an Associate Professor in Language Sciences at Aix-Marseille Université from 2005 to 2025, and I obtained a Mercator Fellowship at the Institut für Maschinelle Sprachverarbeitung (IMS), Universität Stuttgart, Germany in 2015–2016.</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Career</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Full professor at Dept of Language sciences, Université d’Aix-Marseille (since September 2025)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Associate professor at Dept of Language sciences, Université d’Aix-Marseille (October 2005-August 2025)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Mercator Fellow at IMS, Universität Stuttgart, Germany (August 2015-July 2016)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Study Engineer CNRS, LPL, UMR 7309, Aix-en-Provence (September 2004-September 2005),</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">ATER at Dept of Language sciences, Université d’Aix-Marseille (September 2002- August 2004)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Habilitation à diriger les recherches (HDR) defended on December 1st 2023, Université d’Aix-Marseille, LPL, UMR 7309, Aix-en-Provence, France</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Title: De la prosodie du discours au sens de l’intonation en dialogue(s) (From the Prosody of Discourse to Intonational Meaning in Dialogue(s))</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Committee : Stefan Baumann, Claire Beyssade, Elisabeth Delais-Roussarie, Mariapaola D’Imperio, Martine Grice, Brechtje Post, Michael Wagner.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Ph. D. in Linguistics/Phonetics and Phonology, Université d’Aix-Marseille, LPL, UMR 7309, Aix-en-Provence (2001-2004)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Title: Prosodie et économie du discours : spécificité phonétique, écologie discursive et portée pragmatique de l’intonation d’implication.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Supervisor: Albert Di Cristo</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Committee: Mariapaola D’Imperio, Daniel Hirst, Jean-Marie Marandin, Eddy Roulet, Anne Wichmann</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilities</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">At the Linguistic Department</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Co-head of the Master Degree in Language Sciences of Aix-Marseille University and responsible for the specialty Linguistics in this master (since 2016-2024).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Head of the specialty Research in Linguistics of the Master Degree in Language Sciences of University of Provence (2008-2012).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Students referent of the Bachelor degree in Language Sciences, University of Provence (2010-2012)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Founding member of the Bachelor degree in Sciences and Humanities at Aix-Marseille University, and manager of one of the 5 modules of the degree Nature and Culture (coordination of a team of 20 teachers)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">At Laboratoire Parole et Langage</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Co-head of research group on Prosody (15 members; since 2020: </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.lpl-aix.fr/groupe-transversal-prosodie/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Elected Member of the Laboratory Council (2017-2022)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Set up and coordination of the LPL thesis monitoring committee: 2009-2012.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Co-head of research group 3 Language interactions (17 members; 2006-2010)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">In professional associations</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Elected member of the board of directors of the Association Française de la Communication Parlée AFCP (from 2025)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research activities</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Coordinator of LPL team of ANR PASDCODE : Prosody AS a Dynamic COordinative DEvice (2022-2025).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Coordinator of the French part of the Franco-German PHC-PROCOPE: Prosody and Information Structure in German and French: variation and convergence (2017-2018).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Coordinator of Défi Genre (CNRS grant) : La voix troublée : approche du genre vocal par son opacité dans la voix des femmes atteintes d'un œdème de Reinke (2011)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Coordinator for Prosody: ANR MINDPROGEST: Mind in meaning construction: Reference markers, prosody and gesture (2011-2014)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Coordinator of LPL team of ANR RHAPSODIE : Corpus prosodique de référence en français parlé (2008-2012)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Member of the ANR NoBiPho: Human voice and speech production and perception as a locus of gender (de)categorization: Shifting towards an emergent non-binary gender paradigm (2018-2021)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Member of the A*Midex Project SIRL: Social Interaction in the Representation of Language (</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://sirl.hypotheses.org/about</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Member of the ANR RAPP: Representation and Planification of Prosody (2015-2018)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Member of the ANR PhonIACog: Phonology of the Initial Accent and Cognition (2013-2015)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Member of the ANR CoFee: Conversational Feedback (2012-2015)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Member of the ANR Pro-Gram: Prosody in Grammar: The interfaces with Syntax, Semantics and Pragmatics in the Grammar of French (2007-2010)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Licence Sciences du langage (Language Sciences)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Domaines des sciences du langage (Domains of Language Sciences)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Sémantique et interactions (Semantics)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Pragmatique et énonciation (Pragmatics)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Discours et interactions (Discourse)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique expérimentale 1 (Experimental Linguistics)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Phonetics, phonology, prosody</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Master de Sciences du langage, spécialité Thelitex</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Structure informationnelle et dialogue (Information Structure and Dialogue)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Licence Sciences et Humanités</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Coordination of the transversal course ‘Nature et culture’ (6 semesters, coordination of around 20 teachers).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Nature et Culture 1: L'animal parlant (the Talking Animal).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Logique Langage Calcul 6 : le sens en linguistique (Meaning in Linguistics)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Massive Open Online Course (MOOC)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Le langage entre nature et culture (Language between Nature and Culture)</w:t></w:r><w:br/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.france-universite-numerique-mooc.fr/courses/amu/38003/session01/about</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Aix Summerschool on Prososy</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Experimental studies for prosody and meaning</w:t></w:r><w:br/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://aixprosody2016.weebly.com/program.html</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD Supervision</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Lise HABIB-DASSETTO</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Vers une approche comparée de la complexité des signaux de communication : apports croisés de l’éthologie et de la linguistique.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Co-supervised with Marie MONTANT et Alban LEMASSON</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Funding: Institute for Language Communication and the Brain (ILCB) sept 2022-sept 2025</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Nayla MATAR</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Genre et voix en arabe libanais, le cas des femmes avec un oedème de Reinke (Gender and Voice in Lebanon Arabic, the Case of Women with Reinke’s Edema)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master Degree Supervision</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Romeo Astorino, Cathy Massinon</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD evaluation committees</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Julie BONGIORNO, 2021, supervisors: Sophie Herment, Aix-Marseille Université, France</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Riccardo ORRICCO, 2020, supervisors: Renata Savy, Mariapaola D’Imperio & Miriam Voghera, Salerno, Italy</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Anaïg PENAULT, 2018, supervisor: Laurent Prévot, Aix-Marseille Université, France</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Julie ABBOU, 2011, supervisor: Françoise Douay, Université d’Aix-Marseille I, France</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Recruitment committees of MCF (associate professor)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2021 : Université de Caen, poste n°0478, phonétique, phonologie et prosodie du français, 7e section CNU</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2018 : Université d’Aix-Marseille, poste n° 2237 : analyse du sens dans les interactions sociales, 7e section CNU</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2011 : Université d’Avignon et des pays du Vaucluse, poste MCF n°0125 : didactique du français langue étrangère, 7e section CNU</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2009 : Université de Provence Aix-Marseille I, poste n°1076 : didactique du français et poste n°1078 : didactique du français langue étrangère, 7e section CNU</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">**Reviewer **</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Journal Reviewer</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Glossa, Journal of Phonetics, Journal of the International Phonetics Association, Journal of Pragmatics, LINGUA, Language and Speech, Quarterly Journal of Experimental Psychology, California Linguistics Notes, Aile…lia, Corpora and Language in Use, Sciences croisées</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conference Scientific/Organizing Committees</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Prosody and Meaning 2018 (main organizer) Workshop on Prosody and Meaning: Information Structure and Beyond (Aix-en-Provence, 8 November 2018)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Aix Summerschool on Prosody (Aix-en-Provence, 6-9/09/2016)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Interface Discours/Prosodie (IDP13). Louvain : Belgique, 11-13 septembre 2013</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Interface Discours/Prosodie (IDP09). Paris, 9-11 septembre 2009</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Interface Discours/Prosodie (IDP07), Colloque Charles Bally. Genève 12-14 septembre 2007</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Journées d’étude sur la parole : JEP 2008 et 2010</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Speech Prosody 2010-2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grant Reviewer</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">ILCB-Iméra Chair, 2023-2024, Université d’Aix-Marseille, France</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Research Council KU Leuven (Belgium)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Research In Paris (France)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An underexplored use of connector “mais” in French conversation: discursive and prosodic correlates of the overbid use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Kolenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0163853X.2025.2564615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prosodie au Laboratoire Parole et Langage : histoire, recherches actuelles et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Sneed German</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Herment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Hirst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Panorama des recherches au Laboratoire Parole et Langage, 38, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tipa.5210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empathy influences how listeners interpret intonation and meaning when words are ambiguous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Esteve-Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memory and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48 (4), pp.566-580. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13421-019-00990-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03100846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit effects of regional cues on the interpretation of intonation by Corsican French listeners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Sneed German</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratory Phonology: Journal of the Association for Laboratory Phonology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.1 - 26. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/labphon.162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earlier or Higher? Comparing French rising-falling contour with rising contour in a corpus of conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 63, pp.35 - 52. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wocn.2017.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voice quality and gender stereotypes: A study on Lebanese women with Reinke's edema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nayla Matar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Legou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59(6), pp.S1608-S1617</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École d’Aix et approches tonales de l’intonation du français : un aperçu des recherches depuis les années 1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariapaola D'Imperio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 191 (3), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lf.191.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is intonational meaning compositional?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbum: Analecta Neolatina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37 (2), pp.207-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When pitch accents encode speaker commitment: evidence from French intonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Champagne-Lavau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Speech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0023830915587337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do patients with schizophrenia use prosody to encode contrastive discourse status?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Lienhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, non paginé. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2014.00755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dialogical Dimension of Intonational Meaning: Evidence from French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Champagne-Lavau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74, pp.15-29. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pragma.2014.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multimodal Study of Answers to Disruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Steuckardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, August 2012, http://dx.doi.org/10.1007/s12193-012-0110-z. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12193-012-0110-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche phonologique de la prosodie dans l'interaction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (175), pp.19-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanence et variation des unités prosodiques dans le discours et l'interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of French Language Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.97-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution syntaxique, discursive et interactionnelle des contours intonatifs du français dans un corpus de conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sabio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 47, pp.59-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to a grammar of intonation in French Form and function of three rising patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2, pp.155-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation prosodique et typologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brechtje Post</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25, pp.61-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00308392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la valeur interactionnelle du contour &amp;quot;continuatif&amp;quot; en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24, pp.139-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00241553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils prosodiques et analyse du discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Di Cristo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Auran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'Institut de Linguistique de Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 30 (1-3), pp.27-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche instrumentale et cognitive de la prosodie du discours en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 21, pp.101-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in French continuation rises: Is there a tone on extrametrical schwa?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Grice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Phonetics and Phonology in Europe (PaPE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat de les Illes Balears, Jun 2025, Palma de Mallorca, Balearic Islands, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonal density characterises the scope of the overbid use of connector &amp;quot;mais&amp;quot; in French conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Kolenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leiden University, Jul 2024, Leiden (NL), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining syntax and prosody to signal information structure: the case of French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Reyle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lisbon, Portugal. https://www.isca-speech.org/archive/speechprosody_2022/index.html, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual dynamics in the processing of tonal alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Online, Japan. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/speechprosody.2020-31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intonation meaning in question(s): the case of some French rising-falling tunes - Invited talk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-Canonical Questions at the Syntax-Prosody Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continental French, Corsican French, and the interpretation of intonation: The effect of implicit social cues depends on exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Sneed German</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Speech Prosody 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Tokyo, Japan. pp.749-753, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2020-153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of dynamics to the perception of tonal alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonetics and Phonology in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiguity avoidance independent of non-linguistic similarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Esteve-Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pre- AMLaP workshop SSLP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intonation in the processing of contrast meaning in French: An eye-tracking study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Esteve-Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Shafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariapaola D'Imperio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2016-252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realization of the French initial accent: Stability and individual differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Welby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th conference on Tone and Intonation in Europe (TIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Canterbury, United Kingdom. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oedème de Reinke et stéréotypes du genre vocal en arabe libanais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nayla Matar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles sciences du genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do patients with schizophrenia use prosodic focus marking to attribute mental states in a conversation situation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Champagne-Lavau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Lienhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennal Schizophrenia International Research Conference 4th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Florence, Italy. pp.220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a compositional analysis of the meaning of intonation in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RALFe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The meaning of French “implication” contour in conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Reyle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Dublin, Ireland. pp.413-417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic correlates of masculinity in voices of Lebanese women with Reinke's edema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nayla Matar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Legou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar on Speech Production (ISSP) 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Cologne, Germany. pp.273-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling French intonational contours through specific reactions in adjacent pairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès International des Linguistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intonational meaning involves attribution of intentions: the case of French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonetics and Phonology in Iberia 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lisbonne, Portugal. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and Indirect Answers in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information, discourse structure and levels of meaning (IDL) 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Barcelona, Spain. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positional constraints on the initial rise in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariapaola D'Imperio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Speech Prosody 2012 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Shanghai, China. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic units in French interactional data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Laboratory on Interacting Knowledge Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Aix-en-Provence, France. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégoriser les réponses aux interruptions dans les débats politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Steuckardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes conférence annuelle Traitement Automatique des Langues Naturelles (TALN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp.167-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Focus marking in French. Acoustic predictors of postfocal deaccentuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture and mechanisms for language processing (AMLaP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Annotations and Categorization for Political Debates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Steuckardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMI Workshop on Multimodal Corpora for Machine learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Alicante, Spain. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosody and Information Structure in Grammar: Evidence from French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Conference on HPSG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Focus in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic Marking of Information Focus in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interface Discours/Prosodie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France. pp.109-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic Marking of Information Focus in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic and Psycholinguistic Approaches to Text Structuring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'association avec le focus en question: 'seulement' et son associé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude sur la parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The prosody of restrictive 'seulement' in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tone and intonation In Europe (TIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of breaks and discourse boundaries in spontaneous speech: developping an on-line technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Auran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Vion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plateforme pour l'acquisition, la maintenance et la validation de ressources lexicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Vanrullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Maeyhieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.41-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plateforme d'analyse lexicale pour le développement du Français Fondamental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Guénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some cues about the interactional value of the «continuation» contour in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative approach to the relations of prosody to discourse: towards a multilinear representation of an interface network.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Di Cristo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Auran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces Prosodiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nantes, France. pp.29-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L1 intonational categories as “perceptual attractors”during L2 imitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCB meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Ile de Porquerroles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01793257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L1 intonational categories as &amp;quot; perceptual attractors &amp;quot; during L2 imitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Speech Motor Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Groeningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01793255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of individual empathic skills on the online processing of intonational meaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Esteve-Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariapaola D'Imperio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectures and Mechanisms for Language Processing (AMLaP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic prosodic transcription of short French feedback utterances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariapaola D'Imperio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Advancing Prosodic Transcription for Spoken Language Science and Technology @ LabPhon Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Stuttgart, Germany. Workshop Advancing Prosodic Transcription for Spoken Language Science and Technology @ LabPhon Conference, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses de l'interaction et linguistique : état actuel des recherches en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Traverso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Grobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galatolo Renata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, pp.144, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00765847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of intonation in the conveyance of question bias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Orrico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariapaola D'Imperio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biased questions: Experimental results and theoretical modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Language Science Press, 2025, 2567-3335. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.17084327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic realizations of information focus in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Explicit and implicit prosody in sentence processing: Studies in Honor of Janet Dean Fodor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Studies in Theoretical Psycholinguistics (46), Springer, pp.39-62, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating phrasing levels in French : Is there a difference between nuclear and prenuclear accents?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariapaola D'Imperio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Di Cristo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Camacho, V. Deprez, N. Flores, L. Sanchez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Selected Papers from the 36th Linguistic Symposium on Romance Languages (LSRL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins Publishing Company, pp.97-110, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00265188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender Spectrum Speech Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Candea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leann Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriana Reid-Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Sneed German</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aron Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodie et économie du discours : Spécificité phonétique, écologie discursive et portée pragmatique de l'intonation d'implication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université de Provence - Aix-Marseille I, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00296742v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Prosody of Discourse to intonational Meaning in Dialogue(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Humanities and Social Sciences. Aix-Marseille Universite, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04642071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE GENRE A L'INTERFACE DES SCIENCES. LA VOIX TROUBLEE : APPROCHE DU GENRE VOCAL PAR SON OPACITE DANS LA VOIX DES FEMMES ATTEINTES D'UN OEDEME DE REINKE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nayla Matar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire Parole et Langage – Université d’Aix-Marseille; Université Saint Joseph – Beyrouth; Université de Chypre. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId156"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:53.125px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cristel Portes </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Full ProfessorAix-Marseille University</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biography</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Research Interests: Intonational phonology, Semantic and pragmatic aspects of intonation, Prosody in dialogue and interaction, Sociophonetics, Intonational variability</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">I am currently a Full Professor in Language Sciences at Aix-Marseille Université and a researcher at Laboratoire Parole et Langage (France).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">I am interested in the way intonation contributes to the grammar and uses of languages, with a special focus on French. I have mostly been working on the French intonational system, both on how to characterize French intonational tunes on the phonetic/phonological side and on how to define their contribution to meaning. Recently, I have also been interested in the role of social information (gender, diatopic variation) in linguistic representation.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Since receiving my PhD from Université de Provence in 2004, I was an Associate Professor in Language Sciences at Aix-Marseille Université from 2005 to 2025, and I obtained a Mercator Fellowship at the Institut für Maschinelle Sprachverarbeitung (IMS), Universität Stuttgart, Germany in 2015–2016.</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Career</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Full professor at Dept of Language sciences, Université d’Aix-Marseille (since September 2025)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Associate professor at Dept of Language sciences, Université d’Aix-Marseille (October 2005-August 2025)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Mercator Fellow at IMS, Universität Stuttgart, Germany (August 2015-July 2016)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Study Engineer CNRS, LPL, UMR 7309, Aix-en-Provence (September 2004-September 2005),</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">ATER at Dept of Language sciences, Université d’Aix-Marseille (September 2002- August 2004)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Habilitation à diriger les recherches (HDR) defended on December 1st 2023, Université d’Aix-Marseille, LPL, UMR 7309, Aix-en-Provence, France</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Title: De la prosodie du discours au sens de l’intonation en dialogue(s) (From the Prosody of Discourse to Intonational Meaning in Dialogue(s))</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Committee : Stefan Baumann, Claire Beyssade, Elisabeth Delais-Roussarie, Mariapaola D’Imperio, Martine Grice, Brechtje Post, Michael Wagner.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Ph. D. in Linguistics/Phonetics and Phonology, Université d’Aix-Marseille, LPL, UMR 7309, Aix-en-Provence (2001-2004)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Title: Prosodie et économie du discours : spécificité phonétique, écologie discursive et portée pragmatique de l’intonation d’implication.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Supervisor: Albert Di Cristo</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Committee: Mariapaola D’Imperio, Daniel Hirst, Jean-Marie Marandin, Eddy Roulet, Anne Wichmann</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilities</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">At the Linguistic Department</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Co-head of the Master Degree in Language Sciences of Aix-Marseille University and responsible for the specialty Linguistics in this master (since 2016-2024).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Head of the specialty Research in Linguistics of the Master Degree in Language Sciences of University of Provence (2008-2012).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Students referent of the Bachelor degree in Language Sciences, University of Provence (2010-2012)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Founding member of the Bachelor degree in Sciences and Humanities at Aix-Marseille University, and manager of one of the 5 modules of the degree Nature and Culture (coordination of a team of 20 teachers)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">At Laboratoire Parole et Langage</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Co-head of research group on Prosody (15 members; since 2020: </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.lpl-aix.fr/groupe-transversal-prosodie/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Elected Member of the Laboratory Council (2017-2022)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Set up and coordination of the LPL thesis monitoring committee: 2009-2012.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Co-head of research group 3 Language interactions (17 members; 2006-2010)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">In professional associations</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Elected member of the board of directors of the Association Française de la Communication Parlée AFCP (from 2025)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research activities</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Coordinator of LPL team of ANR PASDCODE : Prosody AS a Dynamic COordinative DEvice (2022-2025).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Coordinator of the French part of the Franco-German PHC-PROCOPE: Prosody and Information Structure in German and French: variation and convergence (2017-2018).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Coordinator of Défi Genre (CNRS grant) : La voix troublée : approche du genre vocal par son opacité dans la voix des femmes atteintes d'un œdème de Reinke (2011)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Coordinator for Prosody: ANR MINDPROGEST: Mind in meaning construction: Reference markers, prosody and gesture (2011-2014)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Coordinator of LPL team of ANR RHAPSODIE : Corpus prosodique de référence en français parlé (2008-2012)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Member of the ANR NoBiPho: Human voice and speech production and perception as a locus of gender (de)categorization: Shifting towards an emergent non-binary gender paradigm (2018-2021)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Member of the A*Midex Project SIRL: Social Interaction in the Representation of Language (</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://sirl.hypotheses.org/about</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Member of the ANR RAPP: Representation and Planification of Prosody (2015-2018)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Member of the ANR PhonIACog: Phonology of the Initial Accent and Cognition (2013-2015)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Member of the ANR CoFee: Conversational Feedback (2012-2015)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Member of the ANR Pro-Gram: Prosody in Grammar: The interfaces with Syntax, Semantics and Pragmatics in the Grammar of French (2007-2010)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Licence Sciences du langage (Language Sciences)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Domaines des sciences du langage (Domains of Language Sciences)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Sémantique et interactions (Semantics)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Pragmatique et énonciation (Pragmatics)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Discours et interactions (Discourse)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique expérimentale 1 (Experimental Linguistics)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Phonetics, phonology, prosody</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Master de Sciences du langage, spécialité Thelitex</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Structure informationnelle et dialogue (Information Structure and Dialogue)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Licence Sciences et Humanités</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Coordination of the transversal course ‘Nature et culture’ (6 semesters, coordination of around 20 teachers).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Nature et Culture 1: L'animal parlant (the Talking Animal).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Logique Langage Calcul 6 : le sens en linguistique (Meaning in Linguistics)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Massive Open Online Course (MOOC)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Le langage entre nature et culture (Language between Nature and Culture)</w:t></w:r><w:br/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.france-universite-numerique-mooc.fr/courses/amu/38003/session01/about</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Aix Summerschool on Prososy</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Experimental studies for prosody and meaning</w:t></w:r><w:br/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://aixprosody2016.weebly.com/program.html</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD Supervision</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Lise HABIB-DASSETTO</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Vers une approche comparée de la complexité des signaux de communication : apports croisés de l’éthologie et de la linguistique.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Co-supervised with Marie MONTANT et Alban LEMASSON</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Funding: Institute for Language Communication and the Brain (ILCB) sept 2022-sept 2025</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Nayla MATAR</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Genre et voix en arabe libanais, le cas des femmes avec un oedème de Reinke (Gender and Voice in Lebanon Arabic, the Case of Women with Reinke’s Edema)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master Degree Supervision</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Romeo Astorino, Cathy Massinon</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD evaluation committees</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Julie BONGIORNO, 2021, supervisors: Sophie Herment, Aix-Marseille Université, France</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Riccardo ORRICCO, 2020, supervisors: Renata Savy, Mariapaola D’Imperio & Miriam Voghera, Salerno, Italy</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Anaïg PENAULT, 2018, supervisor: Laurent Prévot, Aix-Marseille Université, France</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Julie ABBOU, 2011, supervisor: Françoise Douay, Université d’Aix-Marseille I, France</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Recruitment committees of MCF (associate professor)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2021 : Université de Caen, poste n°0478, phonétique, phonologie et prosodie du français, 7e section CNU</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2018 : Université d’Aix-Marseille, poste n° 2237 : analyse du sens dans les interactions sociales, 7e section CNU</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2011 : Université d’Avignon et des pays du Vaucluse, poste MCF n°0125 : didactique du français langue étrangère, 7e section CNU</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2009 : Université de Provence Aix-Marseille I, poste n°1076 : didactique du français et poste n°1078 : didactique du français langue étrangère, 7e section CNU</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">**Reviewer **</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Journal Reviewer</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Glossa, Journal of Phonetics, Journal of the International Phonetics Association, Journal of Pragmatics, LINGUA, Language and Speech, Quarterly Journal of Experimental Psychology, California Linguistics Notes, Aile…lia, Corpora and Language in Use, Sciences croisées</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conference Scientific/Organizing Committees</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Prosody and Meaning 2018 (main organizer) Workshop on Prosody and Meaning: Information Structure and Beyond (Aix-en-Provence, 8 November 2018)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Aix Summerschool on Prosody (Aix-en-Provence, 6-9/09/2016)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Interface Discours/Prosodie (IDP13). Louvain : Belgique, 11-13 septembre 2013</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Interface Discours/Prosodie (IDP09). Paris, 9-11 septembre 2009</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Interface Discours/Prosodie (IDP07), Colloque Charles Bally. Genève 12-14 septembre 2007</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Journées d’étude sur la parole : JEP 2008 et 2010</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Speech Prosody 2010-2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grant Reviewer</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">ILCB-Iméra Chair, 2023-2024, Université d’Aix-Marseille, France</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Research Council KU Leuven (Belgium)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Research In Paris (France)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-interaction: a new open-access approach for studying multimodal communication and interactions across species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Habib-Dassetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Best</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cauzinille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Adet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 234, pp.123526. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2026.123526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562195v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An underexplored use of connector “mais” in French conversation: discursive and prosodic correlates of the overbid use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Kolenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0163853X.2025.2564615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prosodie au Laboratoire Parole et Langage : histoire, recherches actuelles et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Sneed German</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Herment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Hirst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Panorama des recherches au Laboratoire Parole et Langage, 38, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tipa.5210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empathy influences how listeners interpret intonation and meaning when words are ambiguous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Esteve-Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memory and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48 (4), pp.566-580. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13421-019-00990-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03100846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit effects of regional cues on the interpretation of intonation by Corsican French listeners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Sneed German</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratory Phonology: Journal of the Association for Laboratory Phonology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.1 - 26. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/labphon.162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earlier or Higher? Comparing French rising-falling contour with rising contour in a corpus of conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 63, pp.35 - 52. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wocn.2017.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voice quality and gender stereotypes: A study on Lebanese women with Reinke's edema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nayla Matar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Legou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59(6), pp.S1608-S1617</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École d’Aix et approches tonales de l’intonation du français : un aperçu des recherches depuis les années 1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariapaola D'Imperio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 191 (3), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lf.191.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is intonational meaning compositional?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbum: Analecta Neolatina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37 (2), pp.207-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When pitch accents encode speaker commitment: evidence from French intonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Champagne-Lavau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Speech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0023830915587337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dialogical Dimension of Intonational Meaning: Evidence from French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Champagne-Lavau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74, pp.15-29. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pragma.2014.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do patients with schizophrenia use prosody to encode contrastive discourse status?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Lienhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, non paginé. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2014.00755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multimodal Study of Answers to Disruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Steuckardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, August 2012, http://dx.doi.org/10.1007/s12193-012-0110-z. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12193-012-0110-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche phonologique de la prosodie dans l'interaction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (175), pp.19-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanence et variation des unités prosodiques dans le discours et l'interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of French Language Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.97-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to a grammar of intonation in French Form and function of three rising patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2, pp.155-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution syntaxique, discursive et interactionnelle des contours intonatifs du français dans un corpus de conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sabio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 47, pp.59-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation prosodique et typologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brechtje Post</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25, pp.61-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00308392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la valeur interactionnelle du contour &amp;quot;continuatif&amp;quot; en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24, pp.139-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00241553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils prosodiques et analyse du discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Di Cristo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Auran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'Institut de Linguistique de Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 30 (1-3), pp.27-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche instrumentale et cognitive de la prosodie du discours en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 21, pp.101-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in French continuation rises: Is there a tone on extrametrical schwa?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Grice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Phonetics and Phonology in Europe (PaPE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat de les Illes Balears, Jun 2025, Palma de Mallorca, Balearic Islands, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonal density characterises the scope of the overbid use of connector &amp;quot;mais&amp;quot; in French conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Kolenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leiden University, Jul 2024, Leiden (NL), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining syntax and prosody to signal information structure: the case of French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Reyle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lisbon, Portugal. https://www.isca-speech.org/archive/speechprosody_2022/index.html, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continental French, Corsican French, and the interpretation of intonation: The effect of implicit social cues depends on exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Sneed German</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Speech Prosody 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Tokyo, Japan. pp.749-753, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2020-153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intonation meaning in question(s): the case of some French rising-falling tunes - Invited talk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-Canonical Questions at the Syntax-Prosody Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual dynamics in the processing of tonal alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Online, Japan. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/speechprosody.2020-31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of dynamics to the perception of tonal alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonetics and Phonology in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiguity avoidance independent of non-linguistic similarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Esteve-Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pre- AMLaP workshop SSLP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intonation in the processing of contrast meaning in French: An eye-tracking study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Esteve-Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Shafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariapaola D'Imperio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2016-252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realization of the French initial accent: Stability and individual differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Welby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th conference on Tone and Intonation in Europe (TIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Canterbury, United Kingdom. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The meaning of French “implication” contour in conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Reyle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Dublin, Ireland. pp.413-417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do patients with schizophrenia use prosodic focus marking to attribute mental states in a conversation situation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Champagne-Lavau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Lienhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennal Schizophrenia International Research Conference 4th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Florence, Italy. pp.220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oedème de Reinke et stéréotypes du genre vocal en arabe libanais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nayla Matar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles sciences du genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a compositional analysis of the meaning of intonation in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RALFe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic correlates of masculinity in voices of Lebanese women with Reinke's edema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nayla Matar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Legou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar on Speech Production (ISSP) 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Cologne, Germany. pp.273-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intonational meaning involves attribution of intentions: the case of French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonetics and Phonology in Iberia 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lisbonne, Portugal. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling French intonational contours through specific reactions in adjacent pairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès International des Linguistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and Indirect Answers in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information, discourse structure and levels of meaning (IDL) 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Barcelona, Spain. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positional constraints on the initial rise in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariapaola D'Imperio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Speech Prosody 2012 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Shanghai, China. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic units in French interactional data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Laboratory on Interacting Knowledge Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Aix-en-Provence, France. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégoriser les réponses aux interruptions dans les débats politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Steuckardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes conférence annuelle Traitement Automatique des Langues Naturelles (TALN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp.167-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Focus marking in French. Acoustic predictors of postfocal deaccentuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture and mechanisms for language processing (AMLaP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Annotations and Categorization for Political Debates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Steuckardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMI Workshop on Multimodal Corpora for Machine learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Alicante, Spain. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosody and Information Structure in Grammar: Evidence from French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Conference on HPSG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Focus in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic Marking of Information Focus in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interface Discours/Prosodie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France. pp.109-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic Marking of Information Focus in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic and Psycholinguistic Approaches to Text Structuring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The prosody of restrictive 'seulement' in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tone and intonation In Europe (TIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'association avec le focus en question: 'seulement' et son associé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude sur la parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of breaks and discourse boundaries in spontaneous speech: developping an on-line technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Auran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Vion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plateforme pour l'acquisition, la maintenance et la validation de ressources lexicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Vanrullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Maeyhieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.41-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plateforme d'analyse lexicale pour le développement du Français Fondamental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Guénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some cues about the interactional value of the «continuation» contour in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative approach to the relations of prosody to discourse: towards a multilinear representation of an interface network.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Di Cristo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Auran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces Prosodiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nantes, France. pp.29-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L1 intonational categories as “perceptual attractors”during L2 imitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCB meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Ile de Porquerroles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01793257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L1 intonational categories as &amp;quot; perceptual attractors &amp;quot; during L2 imitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Speech Motor Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Groeningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01793255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of individual empathic skills on the online processing of intonational meaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Esteve-Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariapaola D'Imperio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectures and Mechanisms for Language Processing (AMLaP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic prosodic transcription of short French feedback utterances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariapaola D'Imperio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Advancing Prosodic Transcription for Spoken Language Science and Technology @ LabPhon Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Stuttgart, Germany. Workshop Advancing Prosodic Transcription for Spoken Language Science and Technology @ LabPhon Conference, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses de l'interaction et linguistique : état actuel des recherches en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Traverso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Grobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galatolo Renata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, pp.144, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00765847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of intonation in the conveyance of question bias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Orrico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariapaola D'Imperio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biased questions: Experimental results and theoretical modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Language Science Press, 2025, 2567-3335. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.17084327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic realizations of information focus in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Explicit and implicit prosody in sentence processing: Studies in Honor of Janet Dean Fodor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Studies in Theoretical Psycholinguistics (46), Springer, pp.39-62, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating phrasing levels in French : Is there a difference between nuclear and prenuclear accents?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariapaola D'Imperio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Di Cristo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Camacho, V. Deprez, N. Flores, L. Sanchez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Selected Papers from the 36th Linguistic Symposium on Romance Languages (LSRL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins Publishing Company, pp.97-110, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00265188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender Spectrum Speech Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Candea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leann Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriana Reid-Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Sneed German</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aron Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodie et économie du discours : Spécificité phonétique, écologie discursive et portée pragmatique de l'intonation d'implication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université de Provence - Aix-Marseille I, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00296742v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Prosody of Discourse to intonational Meaning in Dialogue(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Humanities and Social Sciences. Aix-Marseille Universite, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04642071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE GENRE A L'INTERFACE DES SCIENCES. LA VOIX TROUBLEE : APPROCHE DU GENRE VOCAL PAR SON OPACITE DANS LA VOIX DES FEMMES ATTEINTES D'UN OEDEME DE REINKE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nayla Matar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire Parole et Langage – Université d’Aix-Marseille; Université Saint Joseph – Beyrouth; Université de Chypre. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId163"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="712C0319"/>
+    <w:nsid w:val="222DA9B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lpl-aix.fr/groupe-transversal-prosodie/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sirl.hypotheses.org/about" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.france-universite-numerique-mooc.fr/courses/amu/38003/session01/about" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aixprosody2016.weebly.com/program.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326629v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kolenberg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Portes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rauzy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0163853X.2025.2564615" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906455v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Sneed German" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herment" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Hirst" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Michelas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.5210" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100846v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Esteve-Gibert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Schafer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hemforth" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pozniak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-019-00990-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436790v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Portes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/labphon.162" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569748v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lancia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2017.04.002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459619v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayla Matar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Baider" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726434v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariapaola D'Imperio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.191.0031" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486716v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beyssade" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485301v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Champagne-Lavau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0023830915587337" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485951v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faget" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lienhart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00755" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485956v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Marandin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2014.08.013" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781549v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Steuckardt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tellier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-012-0110-z" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489651v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576851v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380697v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sabio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287048v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Espesser" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308392v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delais-Roussarie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brechtje Post" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241553v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349856v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Di Cristo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Auran" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chanet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134184v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319708v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Marty" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Petrone" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Grice" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617715v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rauzy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964706v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Reyle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2022" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100413v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Port&#232;s" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/speechprosody.2020-31" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563424v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132906v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2020-153" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503071v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665878v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Esteve-Gibert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428268v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Shafer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2016-252" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02160095v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Welby" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Ast&#233;sano" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507726v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Moussa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500728v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678062v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507721v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507720v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678685v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510206v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510680v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510681v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514686v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983693v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751625v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983742v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751573v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751614v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751070v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751613v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751615v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751612v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136763v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Colas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Vion" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142956v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Vanrullen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Maeyhieux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136766v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gu&#233;not" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135439v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353729v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793257v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793255v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470259v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231912v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765847v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Traverso" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grobet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galatolo Renata" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474431v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Orrico" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17084327" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428348v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265188v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078579v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Candea" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leann Brown" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Reid-Collins" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aron Arnold" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00296742v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04642071v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01306825v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Andr&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lpl-aix.fr/groupe-transversal-prosodie/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sirl.hypotheses.org/about" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.france-universite-numerique-mooc.fr/courses/amu/38003/session01/about" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aixprosody2016.weebly.com/program.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562195v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Habib-Dassetto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Best" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cauzinille" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marques" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2026.123526" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326629v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kolenberg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Portes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rauzy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0163853X.2025.2564615" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906455v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Sneed German" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herment" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Hirst" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Michelas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.5210" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100846v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Esteve-Gibert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Schafer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hemforth" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pozniak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-019-00990-w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436790v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Portes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/labphon.162" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569748v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lancia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2017.04.002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459619v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayla Matar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Baider" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726434v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariapaola D'Imperio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.191.0031" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486716v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beyssade" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485301v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Champagne-Lavau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0023830915587337" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485956v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Marandin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2014.08.013" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485951v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faget" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lienhart" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00755" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781549v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Steuckardt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tellier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-012-0110-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489651v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576851v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287048v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Espesser" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380697v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sabio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308392v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delais-Roussarie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brechtje Post" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241553v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349856v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Di Cristo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Auran" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chanet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134184v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319708v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Marty" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Petrone" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Grice" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617715v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rauzy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964706v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Reyle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2022" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132906v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2020-153" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563424v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100413v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Port&#232;s" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/speechprosody.2020-31" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503071v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665878v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Esteve-Gibert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428268v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Shafer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2016-252" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02160095v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Welby" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Ast&#233;sano" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507721v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500728v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507726v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Moussa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678062v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507720v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510206v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678685v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510680v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510681v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514686v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983693v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751625v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983742v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751573v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751614v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751070v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751613v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751612v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751615v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136763v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Colas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Vion" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142956v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Vanrullen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Maeyhieux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136766v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gu&#233;not" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135439v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353729v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793257v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793255v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470259v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231912v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765847v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Traverso" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grobet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galatolo Renata" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474431v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Orrico" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17084327" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428348v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265188v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078579v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Candea" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leann Brown" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Reid-Collins" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aron Arnold" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00296742v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04642071v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01306825v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Andr&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>