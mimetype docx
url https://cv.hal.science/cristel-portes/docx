--- v1 (2026-04-12)
+++ v2 (2026-05-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:53.125px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cristel Portes </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Full ProfessorAix-Marseille University</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biography</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Research Interests: Intonational phonology, Semantic and pragmatic aspects of intonation, Prosody in dialogue and interaction, Sociophonetics, Intonational variability</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">I am currently a Full Professor in Language Sciences at Aix-Marseille Université and a researcher at Laboratoire Parole et Langage (France).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">I am interested in the way intonation contributes to the grammar and uses of languages, with a special focus on French. I have mostly been working on the French intonational system, both on how to characterize French intonational tunes on the phonetic/phonological side and on how to define their contribution to meaning. Recently, I have also been interested in the role of social information (gender, diatopic variation) in linguistic representation.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Since receiving my PhD from Université de Provence in 2004, I was an Associate Professor in Language Sciences at Aix-Marseille Université from 2005 to 2025, and I obtained a Mercator Fellowship at the Institut für Maschinelle Sprachverarbeitung (IMS), Universität Stuttgart, Germany in 2015–2016.</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Career</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Full professor at Dept of Language sciences, Université d’Aix-Marseille (since September 2025)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Associate professor at Dept of Language sciences, Université d’Aix-Marseille (October 2005-August 2025)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Mercator Fellow at IMS, Universität Stuttgart, Germany (August 2015-July 2016)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Study Engineer CNRS, LPL, UMR 7309, Aix-en-Provence (September 2004-September 2005),</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">ATER at Dept of Language sciences, Université d’Aix-Marseille (September 2002- August 2004)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Habilitation à diriger les recherches (HDR) defended on December 1st 2023, Université d’Aix-Marseille, LPL, UMR 7309, Aix-en-Provence, France</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Title: De la prosodie du discours au sens de l’intonation en dialogue(s) (From the Prosody of Discourse to Intonational Meaning in Dialogue(s))</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Committee : Stefan Baumann, Claire Beyssade, Elisabeth Delais-Roussarie, Mariapaola D’Imperio, Martine Grice, Brechtje Post, Michael Wagner.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Ph. D. in Linguistics/Phonetics and Phonology, Université d’Aix-Marseille, LPL, UMR 7309, Aix-en-Provence (2001-2004)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Title: Prosodie et économie du discours : spécificité phonétique, écologie discursive et portée pragmatique de l’intonation d’implication.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Supervisor: Albert Di Cristo</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Committee: Mariapaola D’Imperio, Daniel Hirst, Jean-Marie Marandin, Eddy Roulet, Anne Wichmann</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilities</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">At the Linguistic Department</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Co-head of the Master Degree in Language Sciences of Aix-Marseille University and responsible for the specialty Linguistics in this master (since 2016-2024).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Head of the specialty Research in Linguistics of the Master Degree in Language Sciences of University of Provence (2008-2012).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Students referent of the Bachelor degree in Language Sciences, University of Provence (2010-2012)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Founding member of the Bachelor degree in Sciences and Humanities at Aix-Marseille University, and manager of one of the 5 modules of the degree Nature and Culture (coordination of a team of 20 teachers)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">At Laboratoire Parole et Langage</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Co-head of research group on Prosody (15 members; since 2020: </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.lpl-aix.fr/groupe-transversal-prosodie/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Elected Member of the Laboratory Council (2017-2022)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Set up and coordination of the LPL thesis monitoring committee: 2009-2012.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Co-head of research group 3 Language interactions (17 members; 2006-2010)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">In professional associations</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Elected member of the board of directors of the Association Française de la Communication Parlée AFCP (from 2025)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research activities</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Coordinator of LPL team of ANR PASDCODE : Prosody AS a Dynamic COordinative DEvice (2022-2025).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Coordinator of the French part of the Franco-German PHC-PROCOPE: Prosody and Information Structure in German and French: variation and convergence (2017-2018).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Coordinator of Défi Genre (CNRS grant) : La voix troublée : approche du genre vocal par son opacité dans la voix des femmes atteintes d'un œdème de Reinke (2011)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Coordinator for Prosody: ANR MINDPROGEST: Mind in meaning construction: Reference markers, prosody and gesture (2011-2014)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Coordinator of LPL team of ANR RHAPSODIE : Corpus prosodique de référence en français parlé (2008-2012)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Member of the ANR NoBiPho: Human voice and speech production and perception as a locus of gender (de)categorization: Shifting towards an emergent non-binary gender paradigm (2018-2021)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Member of the A*Midex Project SIRL: Social Interaction in the Representation of Language (</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://sirl.hypotheses.org/about</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Member of the ANR RAPP: Representation and Planification of Prosody (2015-2018)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Member of the ANR PhonIACog: Phonology of the Initial Accent and Cognition (2013-2015)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Member of the ANR CoFee: Conversational Feedback (2012-2015)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Member of the ANR Pro-Gram: Prosody in Grammar: The interfaces with Syntax, Semantics and Pragmatics in the Grammar of French (2007-2010)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Licence Sciences du langage (Language Sciences)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Domaines des sciences du langage (Domains of Language Sciences)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Sémantique et interactions (Semantics)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Pragmatique et énonciation (Pragmatics)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Discours et interactions (Discourse)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique expérimentale 1 (Experimental Linguistics)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Phonetics, phonology, prosody</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Master de Sciences du langage, spécialité Thelitex</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Structure informationnelle et dialogue (Information Structure and Dialogue)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Licence Sciences et Humanités</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Coordination of the transversal course ‘Nature et culture’ (6 semesters, coordination of around 20 teachers).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Nature et Culture 1: L'animal parlant (the Talking Animal).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Logique Langage Calcul 6 : le sens en linguistique (Meaning in Linguistics)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Massive Open Online Course (MOOC)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Le langage entre nature et culture (Language between Nature and Culture)</w:t></w:r><w:br/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.france-universite-numerique-mooc.fr/courses/amu/38003/session01/about</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Aix Summerschool on Prososy</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Experimental studies for prosody and meaning</w:t></w:r><w:br/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://aixprosody2016.weebly.com/program.html</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD Supervision</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Lise HABIB-DASSETTO</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Vers une approche comparée de la complexité des signaux de communication : apports croisés de l’éthologie et de la linguistique.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Co-supervised with Marie MONTANT et Alban LEMASSON</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Funding: Institute for Language Communication and the Brain (ILCB) sept 2022-sept 2025</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Nayla MATAR</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Genre et voix en arabe libanais, le cas des femmes avec un oedème de Reinke (Gender and Voice in Lebanon Arabic, the Case of Women with Reinke’s Edema)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master Degree Supervision</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Romeo Astorino, Cathy Massinon</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD evaluation committees</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Julie BONGIORNO, 2021, supervisors: Sophie Herment, Aix-Marseille Université, France</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Riccardo ORRICCO, 2020, supervisors: Renata Savy, Mariapaola D’Imperio & Miriam Voghera, Salerno, Italy</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Anaïg PENAULT, 2018, supervisor: Laurent Prévot, Aix-Marseille Université, France</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Julie ABBOU, 2011, supervisor: Françoise Douay, Université d’Aix-Marseille I, France</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Recruitment committees of MCF (associate professor)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2021 : Université de Caen, poste n°0478, phonétique, phonologie et prosodie du français, 7e section CNU</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2018 : Université d’Aix-Marseille, poste n° 2237 : analyse du sens dans les interactions sociales, 7e section CNU</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2011 : Université d’Avignon et des pays du Vaucluse, poste MCF n°0125 : didactique du français langue étrangère, 7e section CNU</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2009 : Université de Provence Aix-Marseille I, poste n°1076 : didactique du français et poste n°1078 : didactique du français langue étrangère, 7e section CNU</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">**Reviewer **</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Journal Reviewer</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Glossa, Journal of Phonetics, Journal of the International Phonetics Association, Journal of Pragmatics, LINGUA, Language and Speech, Quarterly Journal of Experimental Psychology, California Linguistics Notes, Aile…lia, Corpora and Language in Use, Sciences croisées</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conference Scientific/Organizing Committees</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Prosody and Meaning 2018 (main organizer) Workshop on Prosody and Meaning: Information Structure and Beyond (Aix-en-Provence, 8 November 2018)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Aix Summerschool on Prosody (Aix-en-Provence, 6-9/09/2016)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Interface Discours/Prosodie (IDP13). Louvain : Belgique, 11-13 septembre 2013</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Interface Discours/Prosodie (IDP09). Paris, 9-11 septembre 2009</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Interface Discours/Prosodie (IDP07), Colloque Charles Bally. Genève 12-14 septembre 2007</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Journées d’étude sur la parole : JEP 2008 et 2010</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Speech Prosody 2010-2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grant Reviewer</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">ILCB-Iméra Chair, 2023-2024, Université d’Aix-Marseille, France</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Research Council KU Leuven (Belgium)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Research In Paris (France)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-interaction: a new open-access approach for studying multimodal communication and interactions across species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Habib-Dassetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Best</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cauzinille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Adet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 234, pp.123526. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2026.123526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562195v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An underexplored use of connector “mais” in French conversation: discursive and prosodic correlates of the overbid use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Kolenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0163853X.2025.2564615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prosodie au Laboratoire Parole et Langage : histoire, recherches actuelles et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Sneed German</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Herment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Hirst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Panorama des recherches au Laboratoire Parole et Langage, 38, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tipa.5210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empathy influences how listeners interpret intonation and meaning when words are ambiguous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Esteve-Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memory and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48 (4), pp.566-580. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13421-019-00990-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03100846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit effects of regional cues on the interpretation of intonation by Corsican French listeners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Sneed German</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratory Phonology: Journal of the Association for Laboratory Phonology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.1 - 26. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/labphon.162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earlier or Higher? Comparing French rising-falling contour with rising contour in a corpus of conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 63, pp.35 - 52. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wocn.2017.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voice quality and gender stereotypes: A study on Lebanese women with Reinke's edema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nayla Matar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Legou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59(6), pp.S1608-S1617</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École d’Aix et approches tonales de l’intonation du français : un aperçu des recherches depuis les années 1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariapaola D'Imperio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 191 (3), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lf.191.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is intonational meaning compositional?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbum: Analecta Neolatina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37 (2), pp.207-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When pitch accents encode speaker commitment: evidence from French intonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Champagne-Lavau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Speech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0023830915587337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dialogical Dimension of Intonational Meaning: Evidence from French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Champagne-Lavau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74, pp.15-29. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pragma.2014.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do patients with schizophrenia use prosody to encode contrastive discourse status?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Lienhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, non paginé. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2014.00755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multimodal Study of Answers to Disruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Steuckardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, August 2012, http://dx.doi.org/10.1007/s12193-012-0110-z. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12193-012-0110-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche phonologique de la prosodie dans l'interaction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (175), pp.19-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanence et variation des unités prosodiques dans le discours et l'interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of French Language Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.97-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to a grammar of intonation in French Form and function of three rising patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2, pp.155-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution syntaxique, discursive et interactionnelle des contours intonatifs du français dans un corpus de conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sabio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 47, pp.59-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation prosodique et typologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brechtje Post</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25, pp.61-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00308392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la valeur interactionnelle du contour &amp;quot;continuatif&amp;quot; en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24, pp.139-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00241553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils prosodiques et analyse du discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Di Cristo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Auran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'Institut de Linguistique de Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 30 (1-3), pp.27-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche instrumentale et cognitive de la prosodie du discours en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 21, pp.101-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in French continuation rises: Is there a tone on extrametrical schwa?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Grice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Phonetics and Phonology in Europe (PaPE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat de les Illes Balears, Jun 2025, Palma de Mallorca, Balearic Islands, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonal density characterises the scope of the overbid use of connector &amp;quot;mais&amp;quot; in French conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Kolenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leiden University, Jul 2024, Leiden (NL), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining syntax and prosody to signal information structure: the case of French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Reyle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lisbon, Portugal. https://www.isca-speech.org/archive/speechprosody_2022/index.html, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continental French, Corsican French, and the interpretation of intonation: The effect of implicit social cues depends on exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Sneed German</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Speech Prosody 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Tokyo, Japan. pp.749-753, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2020-153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intonation meaning in question(s): the case of some French rising-falling tunes - Invited talk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-Canonical Questions at the Syntax-Prosody Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual dynamics in the processing of tonal alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Online, Japan. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/speechprosody.2020-31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of dynamics to the perception of tonal alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonetics and Phonology in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiguity avoidance independent of non-linguistic similarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Esteve-Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pre- AMLaP workshop SSLP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intonation in the processing of contrast meaning in French: An eye-tracking study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Esteve-Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Shafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariapaola D'Imperio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2016-252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realization of the French initial accent: Stability and individual differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Welby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th conference on Tone and Intonation in Europe (TIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Canterbury, United Kingdom. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The meaning of French “implication” contour in conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Reyle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Dublin, Ireland. pp.413-417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do patients with schizophrenia use prosodic focus marking to attribute mental states in a conversation situation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Champagne-Lavau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Lienhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennal Schizophrenia International Research Conference 4th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Florence, Italy. pp.220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oedème de Reinke et stéréotypes du genre vocal en arabe libanais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nayla Matar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles sciences du genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a compositional analysis of the meaning of intonation in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RALFe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic correlates of masculinity in voices of Lebanese women with Reinke's edema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nayla Matar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Legou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar on Speech Production (ISSP) 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Cologne, Germany. pp.273-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intonational meaning involves attribution of intentions: the case of French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonetics and Phonology in Iberia 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lisbonne, Portugal. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling French intonational contours through specific reactions in adjacent pairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès International des Linguistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and Indirect Answers in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information, discourse structure and levels of meaning (IDL) 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Barcelona, Spain. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positional constraints on the initial rise in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariapaola D'Imperio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Speech Prosody 2012 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Shanghai, China. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic units in French interactional data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Laboratory on Interacting Knowledge Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Aix-en-Provence, France. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégoriser les réponses aux interruptions dans les débats politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Steuckardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes conférence annuelle Traitement Automatique des Langues Naturelles (TALN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp.167-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Focus marking in French. Acoustic predictors of postfocal deaccentuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture and mechanisms for language processing (AMLaP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Annotations and Categorization for Political Debates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Steuckardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMI Workshop on Multimodal Corpora for Machine learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Alicante, Spain. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosody and Information Structure in Grammar: Evidence from French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Conference on HPSG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Focus in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic Marking of Information Focus in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interface Discours/Prosodie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France. pp.109-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic Marking of Information Focus in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic and Psycholinguistic Approaches to Text Structuring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The prosody of restrictive 'seulement' in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tone and intonation In Europe (TIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'association avec le focus en question: 'seulement' et son associé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude sur la parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of breaks and discourse boundaries in spontaneous speech: developping an on-line technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Auran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Vion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plateforme pour l'acquisition, la maintenance et la validation de ressources lexicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Vanrullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Maeyhieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.41-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plateforme d'analyse lexicale pour le développement du Français Fondamental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Guénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some cues about the interactional value of the «continuation» contour in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative approach to the relations of prosody to discourse: towards a multilinear representation of an interface network.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Di Cristo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Auran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces Prosodiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nantes, France. pp.29-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L1 intonational categories as “perceptual attractors”during L2 imitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCB meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Ile de Porquerroles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01793257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L1 intonational categories as &amp;quot; perceptual attractors &amp;quot; during L2 imitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Speech Motor Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Groeningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01793255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of individual empathic skills on the online processing of intonational meaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Esteve-Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariapaola D'Imperio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectures and Mechanisms for Language Processing (AMLaP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic prosodic transcription of short French feedback utterances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariapaola D'Imperio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Advancing Prosodic Transcription for Spoken Language Science and Technology @ LabPhon Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Stuttgart, Germany. Workshop Advancing Prosodic Transcription for Spoken Language Science and Technology @ LabPhon Conference, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses de l'interaction et linguistique : état actuel des recherches en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Traverso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Grobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galatolo Renata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, pp.144, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00765847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of intonation in the conveyance of question bias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Orrico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariapaola D'Imperio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biased questions: Experimental results and theoretical modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Language Science Press, 2025, 2567-3335. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.17084327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic realizations of information focus in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Explicit and implicit prosody in sentence processing: Studies in Honor of Janet Dean Fodor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Studies in Theoretical Psycholinguistics (46), Springer, pp.39-62, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating phrasing levels in French : Is there a difference between nuclear and prenuclear accents?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariapaola D'Imperio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Di Cristo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Camacho, V. Deprez, N. Flores, L. Sanchez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Selected Papers from the 36th Linguistic Symposium on Romance Languages (LSRL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins Publishing Company, pp.97-110, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00265188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender Spectrum Speech Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Candea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leann Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriana Reid-Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Sneed German</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aron Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodie et économie du discours : Spécificité phonétique, écologie discursive et portée pragmatique de l'intonation d'implication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université de Provence - Aix-Marseille I, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00296742v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Prosody of Discourse to intonational Meaning in Dialogue(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Humanities and Social Sciences. Aix-Marseille Universite, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04642071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE GENRE A L'INTERFACE DES SCIENCES. LA VOIX TROUBLEE : APPROCHE DU GENRE VOCAL PAR SON OPACITE DANS LA VOIX DES FEMMES ATTEINTES D'UN OEDEME DE REINKE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nayla Matar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire Parole et Langage – Université d’Aix-Marseille; Université Saint Joseph – Beyrouth; Université de Chypre. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId163"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:53.125px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cristel Portes </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Full ProfessorAix-Marseille University</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biography</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Research Interests: Intonational phonology, Semantic and pragmatic aspects of intonation, Prosody in dialogue and interaction, Sociophonetics, Intonational variability</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">I am currently a Full Professor in Language Sciences at Aix-Marseille Université and a researcher at Laboratoire Parole et Langage (France).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">I am interested in the way intonation contributes to the grammar and uses of languages, with a special focus on French. I have mostly been working on the French intonational system, both on how to characterize French intonational tunes on the phonetic/phonological side and on how to define their contribution to meaning. Recently, I have also been interested in the role of social information (gender, diatopic variation) in linguistic representation.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Since receiving my PhD from Université de Provence in 2004, I was an Associate Professor in Language Sciences at Aix-Marseille Université from 2005 to 2025, and I obtained a Mercator Fellowship at the Institut für Maschinelle Sprachverarbeitung (IMS), Universität Stuttgart, Germany in 2015–2016.</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Career</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Full professor at Dept of Language sciences, Université d’Aix-Marseille (since September 2025)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Associate professor at Dept of Language sciences, Université d’Aix-Marseille (October 2005-August 2025)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Mercator Fellow at IMS, Universität Stuttgart, Germany (August 2015-July 2016)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Study Engineer CNRS, LPL, UMR 7309, Aix-en-Provence (September 2004-September 2005),</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">ATER at Dept of Language sciences, Université d’Aix-Marseille (September 2002- August 2004)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Habilitation à diriger les recherches (HDR) defended on December 1st 2023, Université d’Aix-Marseille, LPL, UMR 7309, Aix-en-Provence, France</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Title: De la prosodie du discours au sens de l’intonation en dialogue(s) (From the Prosody of Discourse to Intonational Meaning in Dialogue(s))</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Committee : Stefan Baumann, Claire Beyssade, Elisabeth Delais-Roussarie, Mariapaola D’Imperio, Martine Grice, Brechtje Post, Michael Wagner.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Ph. D. in Linguistics/Phonetics and Phonology, Université d’Aix-Marseille, LPL, UMR 7309, Aix-en-Provence (2001-2004)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Title: Prosodie et économie du discours : spécificité phonétique, écologie discursive et portée pragmatique de l’intonation d’implication.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Supervisor: Albert Di Cristo</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Committee: Mariapaola D’Imperio, Daniel Hirst, Jean-Marie Marandin, Eddy Roulet, Anne Wichmann</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilities</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">At the Linguistic Department</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Co-head of the Master Degree in Language Sciences of Aix-Marseille University and responsible for the specialty Linguistics in this master (since 2016-2024).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Head of the specialty Research in Linguistics of the Master Degree in Language Sciences of University of Provence (2008-2012).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Students referent of the Bachelor degree in Language Sciences, University of Provence (2010-2012)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Founding member of the Bachelor degree in Sciences and Humanities at Aix-Marseille University, and manager of one of the 5 modules of the degree Nature and Culture (coordination of a team of 20 teachers)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">At Laboratoire Parole et Langage</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Co-head of research group on Prosody (15 members; since 2020: </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.lpl-aix.fr/groupe-transversal-prosodie/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Elected Member of the Laboratory Council (2017-2022)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Set up and coordination of the LPL thesis monitoring committee: 2009-2012.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Co-head of research group 3 Language interactions (17 members; 2006-2010)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">In professional associations</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Elected member of the board of directors of the Association Française de la Communication Parlée AFCP (from 2025)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research activities</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Coordinator of LPL team of ANR PASDCODE : Prosody AS a Dynamic COordinative DEvice (2022-2025).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Coordinator of the French part of the Franco-German PHC-PROCOPE: Prosody and Information Structure in German and French: variation and convergence (2017-2018).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Coordinator of Défi Genre (CNRS grant) : La voix troublée : approche du genre vocal par son opacité dans la voix des femmes atteintes d'un œdème de Reinke (2011)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Coordinator for Prosody: ANR MINDPROGEST: Mind in meaning construction: Reference markers, prosody and gesture (2011-2014)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Coordinator of LPL team of ANR RHAPSODIE : Corpus prosodique de référence en français parlé (2008-2012)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Member of the ANR NoBiPho: Human voice and speech production and perception as a locus of gender (de)categorization: Shifting towards an emergent non-binary gender paradigm (2018-2021)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Member of the A*Midex Project SIRL: Social Interaction in the Representation of Language (</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://sirl.hypotheses.org/about</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Member of the ANR RAPP: Representation and Planification of Prosody (2015-2018)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Member of the ANR PhonIACog: Phonology of the Initial Accent and Cognition (2013-2015)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Member of the ANR CoFee: Conversational Feedback (2012-2015)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Member of the ANR Pro-Gram: Prosody in Grammar: The interfaces with Syntax, Semantics and Pragmatics in the Grammar of French (2007-2010)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Licence Sciences du langage (Language Sciences)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Domaines des sciences du langage (Domains of Language Sciences)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Sémantique et interactions (Semantics)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Pragmatique et énonciation (Pragmatics)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Discours et interactions (Discourse)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique expérimentale 1 (Experimental Linguistics)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Phonetics, phonology, prosody</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Master de Sciences du langage, spécialité Thelitex</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Structure informationnelle et dialogue (Information Structure and Dialogue)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Licence Sciences et Humanités</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Coordination of the transversal course ‘Nature et culture’ (6 semesters, coordination of around 20 teachers).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Nature et Culture 1: L'animal parlant (the Talking Animal).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Logique Langage Calcul 6 : le sens en linguistique (Meaning in Linguistics)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Massive Open Online Course (MOOC)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Le langage entre nature et culture (Language between Nature and Culture)</w:t></w:r><w:br/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.france-universite-numerique-mooc.fr/courses/amu/38003/session01/about</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Aix Summerschool on Prososy</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Experimental studies for prosody and meaning</w:t></w:r><w:br/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://aixprosody2016.weebly.com/program.html</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD Supervision</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Lise HABIB-DASSETTO</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Vers une approche comparée de la complexité des signaux de communication : apports croisés de l’éthologie et de la linguistique.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Co-supervised with Marie MONTANT et Alban LEMASSON</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Funding: Institute for Language Communication and the Brain (ILCB) sept 2022-sept 2025</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Nayla MATAR</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Genre et voix en arabe libanais, le cas des femmes avec un oedème de Reinke (Gender and Voice in Lebanon Arabic, the Case of Women with Reinke’s Edema)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master Degree Supervision</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Romeo Astorino, Cathy Massinon</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD evaluation committees</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Julie BONGIORNO, 2021, supervisors: Sophie Herment, Aix-Marseille Université, France</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Riccardo ORRICCO, 2020, supervisors: Renata Savy, Mariapaola D’Imperio & Miriam Voghera, Salerno, Italy</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Anaïg PENAULT, 2018, supervisor: Laurent Prévot, Aix-Marseille Université, France</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Julie ABBOU, 2011, supervisor: Françoise Douay, Université d’Aix-Marseille I, France</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Recruitment committees of MCF (associate professor)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2021 : Université de Caen, poste n°0478, phonétique, phonologie et prosodie du français, 7e section CNU</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2018 : Université d’Aix-Marseille, poste n° 2237 : analyse du sens dans les interactions sociales, 7e section CNU</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2011 : Université d’Avignon et des pays du Vaucluse, poste MCF n°0125 : didactique du français langue étrangère, 7e section CNU</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2009 : Université de Provence Aix-Marseille I, poste n°1076 : didactique du français et poste n°1078 : didactique du français langue étrangère, 7e section CNU</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">**Reviewer **</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Journal Reviewer</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Glossa, Journal of Phonetics, Journal of the International Phonetics Association, Journal of Pragmatics, LINGUA, Language and Speech, Quarterly Journal of Experimental Psychology, California Linguistics Notes, Aile…lia, Corpora and Language in Use, Sciences croisées</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conference Scientific/Organizing Committees</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Prosody and Meaning 2018 (main organizer) Workshop on Prosody and Meaning: Information Structure and Beyond (Aix-en-Provence, 8 November 2018)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Aix Summerschool on Prosody (Aix-en-Provence, 6-9/09/2016)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Interface Discours/Prosodie (IDP13). Louvain : Belgique, 11-13 septembre 2013</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Interface Discours/Prosodie (IDP09). Paris, 9-11 septembre 2009</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Interface Discours/Prosodie (IDP07), Colloque Charles Bally. Genève 12-14 septembre 2007</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Journées d’étude sur la parole : JEP 2008 et 2010</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Speech Prosody 2010-2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grant Reviewer</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">ILCB-Iméra Chair, 2023-2024, Université d’Aix-Marseille, France</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Research Council KU Leuven (Belgium)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Research In Paris (France)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-interaction: a new open-access approach for studying multimodal communication and interactions across species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Habib-Dassetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Best</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cauzinille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Adet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 234, pp.123526. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2026.123526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562195v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An underexplored use of connector “mais” in French conversation: discursive and prosodic correlates of the overbid use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Kolenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0163853X.2025.2564615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prosodie au Laboratoire Parole et Langage : histoire, recherches actuelles et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Sneed German</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Herment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Hirst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Panorama des recherches au Laboratoire Parole et Langage, 38, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tipa.5210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empathy influences how listeners interpret intonation and meaning when words are ambiguous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Esteve-Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memory and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48 (4), pp.566-580. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13421-019-00990-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03100846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit effects of regional cues on the interpretation of intonation by Corsican French listeners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Sneed German</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratory Phonology: Journal of the Association for Laboratory Phonology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.1 - 26. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/labphon.162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earlier or Higher? Comparing French rising-falling contour with rising contour in a corpus of conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 63, pp.35 - 52. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wocn.2017.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voice quality and gender stereotypes: A study on Lebanese women with Reinke's edema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nayla Matar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Legou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59(6), pp.S1608-S1617</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École d’Aix et approches tonales de l’intonation du français : un aperçu des recherches depuis les années 1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariapaola D'Imperio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 191 (3), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lf.191.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is intonational meaning compositional?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbum: Analecta Neolatina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37 (2), pp.207-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When pitch accents encode speaker commitment: evidence from French intonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Champagne-Lavau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Speech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0023830915587337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do patients with schizophrenia use prosody to encode contrastive discourse status?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Lienhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, non paginé. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2014.00755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dialogical Dimension of Intonational Meaning: Evidence from French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Champagne-Lavau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74, pp.15-29. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pragma.2014.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multimodal Study of Answers to Disruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Steuckardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, August 2012, http://dx.doi.org/10.1007/s12193-012-0110-z. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12193-012-0110-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche phonologique de la prosodie dans l'interaction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (175), pp.19-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanence et variation des unités prosodiques dans le discours et l'interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of French Language Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.97-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution syntaxique, discursive et interactionnelle des contours intonatifs du français dans un corpus de conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sabio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 47, pp.59-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to a grammar of intonation in French Form and function of three rising patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2, pp.155-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation prosodique et typologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brechtje Post</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25, pp.61-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00308392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la valeur interactionnelle du contour &amp;quot;continuatif&amp;quot; en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24, pp.139-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00241553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils prosodiques et analyse du discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Di Cristo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Auran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'Institut de Linguistique de Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 30 (1-3), pp.27-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche instrumentale et cognitive de la prosodie du discours en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 21, pp.101-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in French continuation rises: Is there a tone on extrametrical schwa?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Grice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Phonetics and Phonology in Europe (PaPE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat de les Illes Balears, Jun 2025, Palma de Mallorca, Balearic Islands, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonal density characterises the scope of the overbid use of connector &amp;quot;mais&amp;quot; in French conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Kolenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leiden University, Jul 2024, Leiden (NL), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining syntax and prosody to signal information structure: the case of French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Reyle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lisbon, Portugal. https://www.isca-speech.org/archive/speechprosody_2022/index.html, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual dynamics in the processing of tonal alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Online, Japan. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/speechprosody.2020-31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intonation meaning in question(s): the case of some French rising-falling tunes - Invited talk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-Canonical Questions at the Syntax-Prosody Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continental French, Corsican French, and the interpretation of intonation: The effect of implicit social cues depends on exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Sneed German</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Speech Prosody 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Tokyo, Japan. pp.749-753, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2020-153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of dynamics to the perception of tonal alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonetics and Phonology in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiguity avoidance independent of non-linguistic similarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Esteve-Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pre- AMLaP workshop SSLP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intonation in the processing of contrast meaning in French: An eye-tracking study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Esteve-Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Shafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariapaola D'Imperio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2016-252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realization of the French initial accent: Stability and individual differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Welby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th conference on Tone and Intonation in Europe (TIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Canterbury, United Kingdom. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oedème de Reinke et stéréotypes du genre vocal en arabe libanais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nayla Matar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles sciences du genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do patients with schizophrenia use prosodic focus marking to attribute mental states in a conversation situation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Champagne-Lavau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Lienhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennal Schizophrenia International Research Conference 4th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Florence, Italy. pp.220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a compositional analysis of the meaning of intonation in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RALFe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The meaning of French “implication” contour in conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Reyle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Dublin, Ireland. pp.413-417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic correlates of masculinity in voices of Lebanese women with Reinke's edema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nayla Matar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Legou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar on Speech Production (ISSP) 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Cologne, Germany. pp.273-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling French intonational contours through specific reactions in adjacent pairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès International des Linguistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intonational meaning involves attribution of intentions: the case of French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonetics and Phonology in Iberia 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lisbonne, Portugal. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and Indirect Answers in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information, discourse structure and levels of meaning (IDL) 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Barcelona, Spain. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positional constraints on the initial rise in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariapaola D'Imperio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Speech Prosody 2012 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Shanghai, China. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic units in French interactional data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Laboratory on Interacting Knowledge Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Aix-en-Provence, France. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Focus marking in French. Acoustic predictors of postfocal deaccentuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture and mechanisms for language processing (AMLaP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégoriser les réponses aux interruptions dans les débats politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Steuckardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes conférence annuelle Traitement Automatique des Langues Naturelles (TALN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp.167-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Annotations and Categorization for Political Debates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Steuckardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMI Workshop on Multimodal Corpora for Machine learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Alicante, Spain. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosody and Information Structure in Grammar: Evidence from French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Conference on HPSG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Focus in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic Marking of Information Focus in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interface Discours/Prosodie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France. pp.109-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic Marking of Information Focus in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic and Psycholinguistic Approaches to Text Structuring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'association avec le focus en question: 'seulement' et son associé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude sur la parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The prosody of restrictive 'seulement' in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tone and intonation In Europe (TIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of breaks and discourse boundaries in spontaneous speech: developping an on-line technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Auran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Vion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plateforme pour l'acquisition, la maintenance et la validation de ressources lexicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Vanrullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Maeyhieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.41-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plateforme d'analyse lexicale pour le développement du Français Fondamental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Guénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some cues about the interactional value of the «continuation» contour in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative approach to the relations of prosody to discourse: towards a multilinear representation of an interface network.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Di Cristo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Auran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces Prosodiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nantes, France. pp.29-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L1 intonational categories as “perceptual attractors”during L2 imitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCB meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Ile de Porquerroles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01793257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L1 intonational categories as &amp;quot; perceptual attractors &amp;quot; during L2 imitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Speech Motor Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Groeningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01793255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of individual empathic skills on the online processing of intonational meaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Esteve-Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariapaola D'Imperio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectures and Mechanisms for Language Processing (AMLaP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic prosodic transcription of short French feedback utterances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariapaola D'Imperio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Advancing Prosodic Transcription for Spoken Language Science and Technology @ LabPhon Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Stuttgart, Germany. Workshop Advancing Prosodic Transcription for Spoken Language Science and Technology @ LabPhon Conference, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses de l'interaction et linguistique : état actuel des recherches en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Traverso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Grobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galatolo Renata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, pp.144, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00765847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of intonation in the conveyance of question bias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Orrico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariapaola D'Imperio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biased questions: Experimental results and theoretical modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Language Science Press, 2025, 2567-3335. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.17084327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic realizations of information focus in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Explicit and implicit prosody in sentence processing: Studies in Honor of Janet Dean Fodor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Studies in Theoretical Psycholinguistics (46), Springer, pp.39-62, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating phrasing levels in French : Is there a difference between nuclear and prenuclear accents?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariapaola D'Imperio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Di Cristo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Camacho, V. Deprez, N. Flores, L. Sanchez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Selected Papers from the 36th Linguistic Symposium on Romance Languages (LSRL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins Publishing Company, pp.97-110, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00265188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender Spectrum Speech Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Candea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leann Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriana Reid-Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Sneed German</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aron Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodie et économie du discours : Spécificité phonétique, écologie discursive et portée pragmatique de l'intonation d'implication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université de Provence - Aix-Marseille I, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00296742v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Prosody of Discourse to intonational Meaning in Dialogue(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Humanities and Social Sciences. Aix-Marseille Universite, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04642071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE GENRE A L'INTERFACE DES SCIENCES. LA VOIX TROUBLEE : APPROCHE DU GENRE VOCAL PAR SON OPACITE DANS LA VOIX DES FEMMES ATTEINTES D'UN OEDEME DE REINKE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nayla Matar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire Parole et Langage – Université d’Aix-Marseille; Université Saint Joseph – Beyrouth; Université de Chypre. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId163"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="222DA9B6"/>
+    <w:nsid w:val="3E8D6C6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lpl-aix.fr/groupe-transversal-prosodie/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sirl.hypotheses.org/about" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.france-universite-numerique-mooc.fr/courses/amu/38003/session01/about" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aixprosody2016.weebly.com/program.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562195v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Habib-Dassetto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Best" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cauzinille" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marques" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2026.123526" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326629v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kolenberg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Portes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rauzy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0163853X.2025.2564615" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906455v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Sneed German" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herment" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Hirst" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Michelas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.5210" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100846v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Esteve-Gibert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Schafer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hemforth" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pozniak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-019-00990-w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436790v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Portes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/labphon.162" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569748v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lancia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2017.04.002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459619v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayla Matar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Baider" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726434v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariapaola D'Imperio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.191.0031" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486716v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beyssade" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485301v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Champagne-Lavau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0023830915587337" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485956v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Marandin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2014.08.013" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485951v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faget" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lienhart" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00755" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781549v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Steuckardt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tellier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-012-0110-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489651v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576851v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287048v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Espesser" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380697v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sabio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308392v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delais-Roussarie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brechtje Post" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241553v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349856v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Di Cristo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Auran" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chanet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134184v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319708v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Marty" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Petrone" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Grice" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617715v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rauzy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964706v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Reyle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2022" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132906v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2020-153" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563424v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100413v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Port&#232;s" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/speechprosody.2020-31" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503071v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665878v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Esteve-Gibert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428268v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Shafer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2016-252" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02160095v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Welby" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Ast&#233;sano" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507721v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500728v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507726v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Moussa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678062v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507720v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510206v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678685v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510680v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510681v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514686v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983693v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751625v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983742v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751573v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751614v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751070v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751613v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751612v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751615v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136763v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Colas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Vion" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142956v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Vanrullen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Maeyhieux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136766v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gu&#233;not" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135439v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353729v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793257v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793255v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470259v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231912v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765847v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Traverso" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grobet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galatolo Renata" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474431v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Orrico" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17084327" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428348v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265188v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078579v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Candea" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leann Brown" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Reid-Collins" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aron Arnold" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00296742v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04642071v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01306825v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Andr&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lpl-aix.fr/groupe-transversal-prosodie/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sirl.hypotheses.org/about" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.france-universite-numerique-mooc.fr/courses/amu/38003/session01/about" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aixprosody2016.weebly.com/program.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562195v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Habib-Dassetto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Best" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cauzinille" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marques" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2026.123526" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326629v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kolenberg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Portes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rauzy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0163853X.2025.2564615" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906455v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Sneed German" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herment" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Hirst" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Michelas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.5210" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100846v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Esteve-Gibert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Schafer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hemforth" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pozniak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-019-00990-w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436790v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Portes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/labphon.162" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569748v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lancia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2017.04.002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459619v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayla Matar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Baider" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726434v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariapaola D'Imperio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.191.0031" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486716v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beyssade" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485301v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Champagne-Lavau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0023830915587337" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485951v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faget" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lienhart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00755" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485956v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Marandin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2014.08.013" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781549v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Steuckardt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tellier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-012-0110-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489651v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576851v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380697v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sabio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287048v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Espesser" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308392v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delais-Roussarie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brechtje Post" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241553v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349856v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Di Cristo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Auran" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chanet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134184v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319708v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Marty" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Petrone" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Grice" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617715v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rauzy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964706v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Reyle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2022" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100413v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Port&#232;s" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/speechprosody.2020-31" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563424v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132906v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2020-153" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503071v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665878v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Esteve-Gibert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428268v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Shafer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2016-252" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02160095v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Welby" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Ast&#233;sano" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507726v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Moussa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500728v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678062v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507721v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507720v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678685v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510206v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510680v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510681v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514686v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751625v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983693v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983742v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751573v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751614v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751070v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751613v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751615v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751612v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136763v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Colas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Vion" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142956v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Vanrullen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Maeyhieux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136766v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gu&#233;not" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135439v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353729v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793257v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793255v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470259v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231912v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765847v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Traverso" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grobet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galatolo Renata" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474431v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Orrico" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17084327" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428348v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265188v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078579v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Candea" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leann Brown" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Reid-Collins" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aron Arnold" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00296742v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04642071v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01306825v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Andr&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>