--- v0 (2026-03-16)
+++ v1 (2026-04-16)
@@ -537,2416 +537,2416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05144881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les fonctions discursives du Lexique Scientifique Transdisciplinaire pour aider à la compréhension et à la production d’écrits académiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingrao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia Romanica Posnaniensia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Acquisition du discours académique : lectures, analyses, interactions, 52 (1), pp.81-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14746/strop.2025.52.1.5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05043029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La prise de risque et le lâcher-prise dans un contexte créatif: quels liens ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Vuichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Capron Puozzo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes en didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, La prise de risque : enjeux / Risk-taking: challenges, 44, pp.133-146</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05139620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction - Pratiques d'enseignement et de formation en didactique du lexique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Ftita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic Anctil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Action Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (1), pp.8-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recherche pour l’enseignement du lexique scientifique transdisciplinaire à l’aide de corpus numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corpus numériques : Critères pour l’enseignement des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humanités, Didactiques, Recherches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp.75-92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04667188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinq terrains, cinq corpus : quelle importance des aspects culturels dans la récolte des données ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacef Abidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darya Antonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksandra Vuichard</w:t>
+                <w:t xml:space="preserve">Jingrao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bita Pourmoezzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Capron Puozzo</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edna Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Noêma, revue internationale d'études françaises : langues, littératures, cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1 (3), pp.111-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12681/noema.36804⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lâcher-prise : quel sens pour l’enseignement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Langage et l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 572, pp.119-129</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les langues dans la famille : introduction au numéro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Bento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mendonça Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/glottopol.2894⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04058818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le lexique préfabriqué pour l'enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Mangiante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Lexique(s) et didactique du FLE : perspectives actuelles de recherche, 73, pp.13-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03897333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expressing emotions, discussing controversial issues: a pilot study focused on veganism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne H. Baider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Language Learning Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51 (5), pp.579-590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09571736.2023.2248152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner le lexique en classe de langue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français dans Le Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 435, pp.56-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03427888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation de futurs enseignants de FLE à la phraséologie et aux corpus numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phrasis - rivista di studi fraseologici e paremiologici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Repenser le figement : enjeux et perspectives dans l’enseignement du figement. Entre apprentissage, didacticité et langues de spécialité, 5, pp.27-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02978884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exemple d’une évaluation par compétences à l’université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Carras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Points Communs - Recherche en didactique des langues sur objectif(s) spécifique(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Évaluer en français professionnel, 48, pp.49-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03118078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractériser et identifier les unités phraséologiques pour leur enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legallois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Action Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Enseignement des expressions préfabriquées, 6, pp.12-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprentissage des langues : Compétence pragmatique, Interculturalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Baider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgeta Cislaru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Langage et l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Apprentissage des langues : Compétence pragmatique, Interculturalité, 551</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparing French liaison acquisition in L1 children and L2 adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Harnois-Delpiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langage, Interaction et Acquisition / Language, Interaction and Acquisition </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Second Language Acquisition and French Liaison : Current Issues, Methods and Perspectives, 10 (1), pp.45-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/lia.17021.har⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Importance de la culture dans l’enseignement du lexique des émotions auprès d’étudiants mongols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bita Pourmoezzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Emo-langages, 35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une méthodologie sur corpus pour l'écriture en FOU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Points Communs - Recherche en didactique des langues sur objectif(s) spécifique(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Démarche FOS et pratiques de classe : articulation entre ingénierie de formation et ingénierie pédagogique, 47, pp.91-108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enseignement du lexique culinaire auprès des apprenants de niveau A2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tong Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ReDILLeT, revista digital internacional de Lexicología, Lexicografía y Terminología</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02513624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un corpus pour l’enseignement des routines langagières en FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Hoai Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes en didactique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, La prise de risque : enjeux / Risk-taking: challenges, 44, pp.133-146</w:t>
+              <w:t xml:space="preserve">, 2018, Les corpus / Corpora, 31, pp.93-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jingrao Li</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exemple d'enseignement de la phraséologie transdisciplinaire à l'aide de corpus numériques en FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lettre de l'AIRDF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, La didactique du lexique, 64, pp.43-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teaching Affects in French as a Foreign Language. A Trial focusing on Intensifiers in Collocations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Universitatis Mariae Curie-Sklodowska Lublin – Polonia Sectio N</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, II, pp.59-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17951/en.2017.2.59⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour un enseignement systématique des marqueurs discursifs à l’aide de corpus en classe de FLE: l’exemple des marqueurs de reformulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Hoai Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14746/strop.2025.52.1.5⟩</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Tutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linguistik Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Corpus, grammaire et français langue étrangère : une concordance nécessaire, .78 (4), pp.113-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13092/lo.78.2953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01377955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typologie des séquences lexicalisées à fonction discursive dans la perspective de la rédaction scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Hoai Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Tutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Lexicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Phraséologie et Linguistique appliquée, 108, pp.161-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06281-3.p.0161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 7 (1), pp.8-20</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01359422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table-ronde : Collecte des données - Données libres - Tri des données - Outils dans les formations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Points Communs - Recherche en didactique des langues sur objectif(s) spécifique(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Analyse des données et élaboration des contenus de formation en FOS : des corpus aux ressources, 3, pp.62-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 4, pp.75-92</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel lexique pour quelles émotions en classe de FLE ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Langage et l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Affects et acquisition des langues, L.2 (50/2), pp.115-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...122 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01375964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enseignement des affects en FLE : Essai autour des collocatifs d'intensité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Langage et l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50 (1), pp.117-130</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...79 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01296437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collocations transdisciplinaires dans les écrits de doctorants FLS/FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72, pp.95-110</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...1606 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01429003v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-01296437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthodologie universitaire : forme et contenu</w:t>
               </w:r>
@@ -3446,57 +3446,156 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Linguistique de corpus pour le FOS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tong Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Marc Mangiante; Chantal Parpette. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le FOS aujourd'hui - État de la recherche en Français sur Objectif Spécifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.119-141, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03698149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les routines discursives liées aux noms scientifiques dans les activités didactiques du discours scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milla Kaarina Luodonpää-Manni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thu Hoai Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3505,1844 +3604,1745 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Milla Luodonpää-Manni; Francis Grossmann; Agnès Tutin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les routines discursives dans le discours scientifique oral et écrit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UGA Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.233-255, 2022, 978-2-37747-307-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-03741429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une entrée lexicale spécifique : les collocations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">María Laura Perassi; Martín Tapia Kwiecien. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Palabras como puentes : estudios lexicológicos, lexicográficos, y terminológicos desde el Cono Sur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Buena Vista Editora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.58-67, 2019, 978-987-4984-09-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02533954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment former les étudiants de Master FLE à l'utilisation pédagogique des corpus numériques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jan Goes; Luis Meneses-Lerin; Jean-Marc Mangiante; Françoise Olmo; Carmen Pineira-Tresmontant. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Apports et limites des corpus numériques en analyse de discours et didactique des langues de spécialité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editura Universitaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.79-92, 2019, 978-606-14-1550-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude diachronique du figement : collocations verbo-nominales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sorba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Soutet; Inès Sfar; Salah Mejri. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phraséologie et discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, pp.131-142, 2018, 978-2-7453-4892-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01844084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lexique transdisciplinaire et enseignement aux étudiants allophones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agnès Tutin; Marie-Paule Jacques. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexique transversal et formules discursives des sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.191-214, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le lâcher-prise, un microprocessus conatif nécessaire à la créativité dans l’apprentissage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Capron Puozzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Berdal-Masuy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Emotissage - Les émotions dans l'apprentissage des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaire de Louvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.129-139, 2018, 978-2-87558-695-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01890668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prendre un bain, des risques ou la fuite : étude diachronique du figement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sorba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francis Grossmann; Salah Mejri; Inès Sfar. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phraséologie : sémantique, syntaxe, discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoré Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.187-201, 2017, 9782745347787</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle variation lexicale en FLS ? Cadre de pays d'Afrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Diwersy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claudine Frêchet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La variation du français dans le monde : Quelle place dans l’enseignement ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lambert Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.89-103, 2016, 978-2-35935-184-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude contrastive de l’acquisition de la liaison en L1 et L2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Harnois-Delpiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Franz-Josef Meismer; Hélène Martinez; Sophie Wauquier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du XXVIIe Congrès International de Linguistique et de Philologie Romanes (Nancy, 15-20 juillet 2013). Section 12 : Acquisition et apprentissage des langues, psycholinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , http://www.atilf.fr/cilpr2013/actes/section-12/CILPR-2013-12-Harnois_Delpiano-Chevrot-Cavalla.pdf, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travailler le texte. Ponctuation, anaphores et collocations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boch Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Rinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UGA Editions. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecrire dans l'enseignement supérieur, des apports de la recherche aux outils pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, chapitre 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ELLUG</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.45-99, 2015, collection Didaskein</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travailler le texte : ponctuation, anaphores, collocations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Boch; Cathy Frier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrire dans l’enseignement supérieur : des apports de la recherche aux outils pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">UGA Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.233-255, 2022, 978-2-37747-307-6</w:t>
+              <w:t xml:space="preserve">, pp.53-109, 2015, ISBN-10 284310307X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Tong Yang</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01880775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collocations transdisciplinaires : réflexion pour l'enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maria-Isabel Gonzalez-Rey. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Outils et méthode d'apprentissage en phraséodidactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EME, pp.151-169, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corpus, base de données, cartes mentales pour l'enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Le FOS aujourd'hui - État de la recherche en Français sur Objectif Spécifique</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lascombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Socha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Blumenthal, Iva Novakova, Dirk Siepmann. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les émotions dans le discours. Emotions in discourse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.119-141, 2022</w:t>
+              <w:t xml:space="preserve">, pp.327-341, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Palabras como puentes : estudios lexicológicos, lexicográficos, y terminológicos desde el Cono Sur</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01375968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scientext comme corpus pour l'enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agnès Tutin; Francis Grossmann. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'écrit scientifique : du lexique au discours. Autour de Scientext</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.163-182, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un référentiel-outil de compétences méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Bou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L.Cadet, J.Goes &amp; JM.Mangiante. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langue(s) et intégration : Dimensions institutionnelle, socio-professionnelle et universitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.365-381, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00699920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les écrits universitaires des étudiants étrangers : quelles normes présenter ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">O.Bertrand, I.Schaffner. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quel français enseigner ? La question de la norme dans l'enseignement / apprentissage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.58-67, 2019, 978-987-4984-09-8</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polytechnique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.203-214, 2010, 978-2-7302-1547-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Apports et limites des corpus numériques en analyse de discours et didactique des langues de spécialité</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01098816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propositions didactiques pour l'enseignement d'éléments phraséologiques en FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olga Galatanu; Michel Pierrard; Dan Van Raemdonk; Marie-Eve Damar. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseigner les structures langagières en FLE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.79-92, 2019, 978-606-14-1550-2</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.147-158, 2010, Gramm-R</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Étude diachronique du figement : collocations verbo-nominales</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00397807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enseignement en FLE de la phraséologie du lexique des affects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Honoré Champion, pp.131-142, 2018, 978-2-7453-4892-0</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Labre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agnès Tutin et Iva Novakova. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le lexique des émotions et sa combinatoire lexicale et syntaxique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ellug, pp.297-316, 2009, Le lexique des émotions et sa combinatoire lexicale et syntaxique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.191-214, 2018</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enseignement en FLE de la phraséologie du lexique des affects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Labre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Novakova I. &amp; Tutin A. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexique des émotions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ellug, pp.297-316, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...1234 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00699919v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-01099047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les collocations dans les écrits universitaires : un lexique spécifique pour les apprenants étrangers</w:t>
               </w:r>
@@ -6229,755 +6229,755 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques d'enseignement et de formation en didactique du lexique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Ftita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel Ftita</w:t>
+                <w:t xml:space="preserve">Dominic Anctil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominic Anctil</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Action Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7 (1), https://www.asjp.cerist.dz/en/PresentationRevue/843, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les langues dans la famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Bento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mendonça Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 38 (38), 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/glottopol.2849⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04058801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emotions et Créativités en classe de langue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Berdal-Masuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne H. Baider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Coffey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Pairon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Langage et l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 572, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprentissage des langues : Compétence pragmatique, Interculturalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Baider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgeta Cislaru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Langage et l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 551, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseignement des expressions préfabriquées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojca Pecman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Action Didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 7 (1), https://www.asjp.cerist.dz/en/PresentationRevue/843, 2024</w:t>
+              <w:t xml:space="preserve">, 6, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle place pour le français scientifique dans un contexte universitaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Auger</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Tutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Margaret Bento</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice-Hélène Burrows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FIU Francophonie et innovation à l'université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, https://www.auf.org/ressources-et-services/langue-francaise/, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enseignement et l’apprentissage de l’écrit académique à l’aide de corpus numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Hartwell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, L’enseignement et l’apprentissage de l’écrit académique à l’aide de corpus numériques</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Points Communs – Recherche en didactique des langues sur objectif(s) spécifique(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...555 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Mangiante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7395,12315 +7395,12315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05499539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Données orales : travailler la phraséologie en DDL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium, Language Sciences and Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculty of Philosophy and Arts, Universidad Autonoma de Madrid, Mar 2025, Madrid, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le lexique des émotions : qu’enseigne-t-on ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Didactique des langues-Cultures"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire LLSETI; Raphaële Fouillet, Nov 2025, Chambéry, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05366315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corpus et enseignement des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corpus et enseignement : de l'oral à l'écrit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Henry Tyne; Université de Perpignan Via Domitia, May 2025, Perpignan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05104200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ChatGPT, un agent d'évaluation formative (et ses limites)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Freund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evaluations en contexte IA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Sorbonne Nouvelle, Apr 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05025960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IA pour la rédaction académique et l'enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Galliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Demolliens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6e Journée d'Accompagnement des Doctorantes du Diltec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Xiangxi Ji; Séraphine Malan; Daniela Micic; Laetitia Renoux; Sarah Tison; Camille Vallée; Yi Wang, May 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05083551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation d'un outil de formation pour l'aide à l'écriture scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées sur la méthodologie d'enseignement et d'apprentissage des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Supérieur des Langues, Université de Gabès, Tunisie, Apr 2025, Gabès, Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05043316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Critères de choix de deux outils numériques pour l’enseignement et l’apprentissage des langues : corpus et IAG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e Colloque Jeunes Chercheurs Grammatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d'Artois, Grammatica, Mar 2025, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05001376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un portfolio pour accompagner l’immersion universitaire d’étudiants en exil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatienne Woerly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Carpentier-Verdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Accompagner l'écrit dans le supérieur : formation, évaluation, certification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulouse - Jean Jaurès, Laboratoire Education, Formation, Travail, Savoirs [EFTS], Jun 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C'est un long travail laborieux qui est censé être intéressant » : Émotion, agentivité et IAG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Duthoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Freund</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatienne Woerly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Université Sorbonne Nouvelle, Apr 2025, Paris, France</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice-Hélène Burrows</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Évaluer en langues vivantes: enjeux, outils, perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APLV, Dec 2025, Nanterre (92), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05411146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le métalangage en Didactique des langues et des cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notions métalexicales dans l'enseignement du FLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dipartimento di Lingue e Letterature Straniere - Università di Verona, Nov 2024, Verona, Italie. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13092/lo.60.1204⟩⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marion Galliot</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04830072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“J'avais un peu du mal à heu:: emmener justement la classe et heu:::m” : Émotions et Réflexivité des enseignants de langue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Demolliens</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice-Hélène Burrows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Xiangxi Ji; Séraphine Malan; Daniela Micic; Laetitia Renoux; Sarah Tison; Camille Vallée; Yi Wang, May 2025, Paris, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Duthoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatienne Woerly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Donner la parole aux langues pour une planète apprenante : Bilan d’expérience et projets d’avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UPLEGESS, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut Supérieur des Langues, Université de Gabès, Tunisie, Apr 2025, Gabès, Tunisie</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04596106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dénommer des émotions pour s’engager affectivement en classe de langue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne H. Baider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[Retour] du Sujet et du Sens en didactique des langues étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Liège, Apr 2024, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Faculty of Philosophy and Arts, Universidad Autonoma de Madrid, Mar 2025, Madrid, Espagne</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04596078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les émotions et la prise de décision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire IDAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DILTEC EA2288, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire LLSETI; Raphaële Fouillet, Nov 2025, Chambéry, France</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04527484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corpus numériques et enseignement des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construire et interroger les corpus numériques à l'ère de l'intelligence artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Intersignes LR14ES01, Feb 2024, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04527487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les données sous la loupe du CER : Comité d'Éthique de la Recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chencen Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Schmutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Paula GALEANO CASAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Data for languages and cultures teaching: diversity, methodological constraints, Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Nouvelle University, DILTEC Laboratory, Sep 2024, Paris Université Sorbonne Nouvelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexion autour des innovations didactiques avec les outils numériques et pour la formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovation et enseignement du français à l'ère du Post-Covid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Polytechnique de Paris; Ecole Polytechnique; ENS de Lyon, Dec 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accompagne moi si tu peux !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice-Hélène Burrows</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Duthoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Woerly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Victor Carpentier-Verdeaux</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Université de Toulouse - Jean Jaurès, Laboratoire Education, Formation, Travail, Savoirs [EFTS], Jun 2025, Toulouse, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">improviser ne s'improvise pas ! : réflexions sur l'action enseignante et les pratiques de formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DILTEC EA2288 - Université Sorbonne Nouvelle, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">C'est un long travail laborieux qui est censé être intéressant » : Émotion, agentivité et IAG</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04830080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les corpus et les normes pour l'enseignement des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corpus d’apprenants / corpus d’experts : quels enseignements pour la caractérisation du discours scientifique ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire CLILLAC-ARP, Dec 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels résultats de recherches sur le lexique des émotions pour l’évolution des pratiques d’enseignement en FLE ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’évolution des pratiques d’enseignement et de formation en didactique du français : quels résultats de recherche ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIRDL Tunisie, Apr 2023, Tozeur, Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning through emotions? Naming them and understanding them in a language class</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eugénie Duthoit</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne H. Baider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plurensa2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Lhumain, Jun 2023, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04120352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la dénomination des émotions à l'engagement affectif dans la classe de langue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne H. Baider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amélie Cellier</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AILA2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AILA2023, Lyon, Jul 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La norme dans l’expression des émotions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Novarel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emmanuelle Guerin, Mar 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combinatoire lexicale dans le discours publicitaire des parfums</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Kontozoglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Donatienne Woerly</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Hoai Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’enseignement du français sur objectif spécifique : enjeux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Minh Thuy DAM; Hong Van DINH; Jean-Marc MANGIANTE; Thi Thu Hoai TRAN, Mar 2023, Hanoi, Vietnam</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utilisation de corpus numériques pour la découverte et l'apprentissage de la phraséologie en FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire ATILF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Veronika Lux-Pogodalla; Alain Polguère, Jun 2023, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enseignement du lexique en didactique du français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Libre cours"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Luxembourg, Feb 2023, Belval, Luxembourg</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la dénomination des émotions à l'engagement affectif dans la classe de langue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne H. Baider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AILA Lyon 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AILA, Jul 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de l'intégration des corpus numériques dans l'enseignement des langues étrangères en contexte chinois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaires TAL et linguistique &amp; TAL et didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Guo Yuyuan; Beijing Language and Culture University - BLCU, Jun 2023, Beijing, Chine</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des corpus de textes pour développer le lexique des affects en FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Modern Language Center</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, King's College London, Mar 2022, London, Royaume-Uni</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03630507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aider à retenir le lexique des émotions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminaire - University of Cagliari</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mariangela Albano, May 2022, Cagliari, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment rédiger le &amp;quot;doute&amp;quot; avec le LST ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexique des discours scientifiques : perspectives linguistiques et didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvain HATIER; Rui YAN, Oct 2022, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corpus numériques en FLE/FLS/FOS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La didactisation des corpus pour le FLE/FLS/FOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Marc Mangiante; Luis Meneses-Lerin, Mar 2022, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03622249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lâcher-prise dans les corpus numériques de genre scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECLE-Emotissage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cristelle CAVALLA, Apr 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se préparer à la constitution du corpus : questions théoriques et pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Auclert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra D. Savenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Bomilcar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les corpus en didactique des langues : de la constitution à l’analyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FLE / FOS / FOU dans les corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire DIACOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università du Verona, Apr 2022, Verona, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utilisation des corpus en classe de langue : exemples d'utilisations en FOU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les conférences de BLCU - Beijing Language and Culture University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yuyuan GUO, May 2022, Beijing, Chine</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03698166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emotions, corpus, enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire DIPRALANG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jovan Kostov; Elodie Lang, Jan 2022, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03622247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enseignement des langues avec des corpus numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-Grapheles - Communication et enseignement des langues en environnement numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Françoise Olmo Cazevieille, Oct 2022, Valencià, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corpus et applications didactiques. L'exemple avec Dicorpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Hoai Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaires TAL et linguistique &amp; TAL et didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GUO Yuyuan; Beijing Language and Culture University - BLCU, Dec 2022, Beijing, Chine</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03897307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accès en chinois à un corpus numérique pour aider à la rédaction de l'écrit académique et son application didactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingrao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crises, défis, innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherche sur les Identités, les Nations et l'Interculturalité - CRINI, Jun 2022, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">le sens du verbe &amp;quot;changer&amp;quot; dans le programme politique du parti écologiste &amp;quot;Les Verts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire IDAP - Laboratoire DILTEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Véronique Laurens; Estefania Dominguez, Dec 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03622252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corpus numériques en FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Logométrie, Corpus, Traitements, Modèles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BLC, Bases Corpus, Langage UMR7320, May 2021, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03427817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseignement des émotions : quel lexique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire LLL - Laboratoire Ligérien de Linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jacqueline Lafont-Terranova, Feb 2021, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ECLE-Emotissage : Les émotions en classe de langue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECLE-Emotissage : Les émotions en classe de langue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cristelle Cavalla, Oct 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03438327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Découverte ECLE-Emotissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECLE-Emotissage : Découverte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cristelle Cavalla, Jul 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03438321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utilisation des corpus numériques en classe de langue : critères de choix pédagogiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les conférences de BLCU - Beijing Language and Culture University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yuyuan GUO, Nov 2021, Beijing, Chine</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03622257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour les émotions : quel lexique choisir et pourquoi ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire des doctorants de l'université de Chypre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fabienne Baider, Dec 2021, Nicosie, Chypre</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03622251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corpus et phraséologie pour le français académique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de méthodologie de l'Ecole Supérieure des Sciences et Technologies du Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mariem Khaddar, Jan 2021, Tunis, Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corpus numérique et lexique scientifique transdisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Printemps de la francophonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Dokuz Eylül - Institut Français, May 2021, Izmir, Turquie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse des besoins : les requêtes en FOS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Etudiants Master FLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Perpignan Via Domitia, Feb 2020, Perpignan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03427824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La phraséologie dans les consignes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La consigne, un agent polymorphe et transculturel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan Goes; Jean-Marc Mangiante; Luis Meneses-Lerin, Mar 2020, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des listes de noms des émotions aux cadres émotionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du laboratoire CRESEM, Université Perpignan Via Domitia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Henry Tyne, Feb 2020, Perpignan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner la phraséologie avec les corpus numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Master LPL - Sorbonne Université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inès Sfar; Philippe Monneret, Nov 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03039873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scientific Corpus for Scientific Writing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ENROPE - European Network for Junior Researchers in the Field of Plurilingualism and Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Erasmus+, Nov 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recherche en didactique des langues et des cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'enseignement du français langue étrangère - Université Xiangtan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Shija ZHANG, Nov 2020, Xiangtan, Chine</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03000286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un corpus et des émotions pour l'enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AFLA - Traiter, explorer et analyser les corpus : quels apports pour la société ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Julien Longhi; Grégory Miras, Feb 2020, Cergy Pontoise, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lâcher-prise et Prendre un risque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Baby-TaLC E-Grapheles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Perpignan, France. https://langident.hypotheses.org/talc2020/baby-talc2020-e-grapheles</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02978902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La bienveillance outillée pour aborder le genre académique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Variation et enseignement / apprentissage des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alain Kamber; Maud Dubois, May 2019, Neuchâtel, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02126360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les corpus numériques pour l'aide à l'écriture académique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AIRDF 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation par compétences et préparation à l'évaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Carras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evaluer en français professionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Marc Mangiante; Marie Beillet, Oct 2019, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les corpus numériques pour l'aide à l'écriture académique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">87e Congrès de l’Acfas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Gatineau, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Program in Teaching and Learning French as a foreign Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Meeting of MICEFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corpus numériques : critères pour l'enseignement des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PERL : Entre présence et distance. Enseigner et apprendre les langues à l’université à l’ère numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PERL - Pôle d'Élaboration de Ressources Linguistiques, Dec 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherches en didactique des langues-cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence en Ouzbekistan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Nationale d'Ouzbekistan - Mirzo Ulugbek, Mar 2019, Tachkent, Ouzbékistan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02126414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels espaces de réflexion et d’échanges pour les experts dans le domaine du FLE ? L’exemple de la revue « Francophonie et innovation à l’université »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice-Hélène Burrows</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4e Journée des experts de France Éducation International (FEI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, France Education International, Oct 2019, Sèvres, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le n°1 de la revue FIU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice-Hélène Burrows</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Tutin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour des sciences en français et en d'autres langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DGLFLF, Nov 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innover pour évaluer des grands groupes d'étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice-Hélène Burrows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovation et recherche: métamorphose de la formation enseignante ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évaluation des acquis des étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres autour de la pédagogie universitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02022338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aide à l'écriture scientifique : une entrée outillée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">REMADDIF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Kenitra, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les routines discursives liées aux noms scientifiques dans les activités didactiques du discours scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milla Luodonpää-Manni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Hoai Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les routines discursives dans lediscours scientifique oral et écrit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Francis Grossmann; Agnès Tutin; Milla Luodonpää-Manni, Jun 2018, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02111192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former à l’utilisation des corpus numériques pour l’écrit académique en FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du laboratoire CLILLAC-ARP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Pecman, Oct 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan et Perspectives pour les corpus en classe de langue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Hartwell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Valoriser et développer les outils autour des corpus dans une perspective didactique / Enhancing and extending corpora and corpora tools for learning and teaching</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Valence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">État actuel de la recherche en didactique des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum des langues - Conférence à Beijing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Commission Educative de Beijing / Académie de Paris, Oct 2017, Beijing, Chine</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aide à l'écriture scientifique : une entrée outillée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre présence et distance - Accompagner et découvrir des pratiques pédagogiques en langue à l'université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation des grands groupes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice-Hélène Burrows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Initiatives pédagogiques et réussite étudiante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02111184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corpus en classe de langue. Exemple avec les marqueurs d’exemplification et de reformulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Hoai Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9e Colloque CILC - Colloque International de Linguistique de Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Diderot, May 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le lâcher-prise, un microprocessus conatif nécessaire à la créativité dans l’apprentissage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Capron Puozzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Emo-tissage/emo-learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Louvain-la-neuve, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu'est-ce que la compétence lexicale en langue et comment l'atteindre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du LLL : Pratiques langagières, construction des savoirs et littératies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01504317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une méthodologie sur corpus pour l'écriture en FOU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Démarche FOS et pratiques de classe : articulation entre ingénierie de formation et ingénierie pédagogique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation des grands groupes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’échanges : Initiatives pédagogiques et réussite étudiante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Sorbonne Nouvelle - Paris 3, Jun 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rédiger un article scientifique : la phraséologie spécifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Didactique du français langue étrangère et méthodologie de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Ibn Tofaïl, Mar 2016, Kenitra, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation du projet d’évaluation des grands groupes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petits-déjeuners de Stendhal - UGA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Martine Pons, May 2016, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un corpus pour l'enseignement des routines langagières en FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Tutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Hoai Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LOSP 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble Alpes, Nov 2016, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exemples d’utilisations de corpus pour l’enseignement des collocations en FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire OLST-RALI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montréal, Aug 2016, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseignement des terminologies culinaires auprès des apprenants étrangers de niveau A2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tong Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langues sur objectifs spécifiques : perspectives croisées entre linguistique et didactique - LOSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GREMUTS - LIDILEM - UGA, Nov 2016, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de dispositifs d'évaluation de grands groupes à l'université : Du problème à la proposition pédagogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice-Hélène Burrows</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque AREF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Mons, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02352846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation des grands groupes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice-Hélène Burrows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée IDEX-USPC Pédagogies Innovantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, USPC, Jun 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan et Perspectives pour les corpus en classe de langue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Hartwell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Valoriser et développer les outils autour des corpus dans une perspective didactique / Enhancing and extending corpora and corpora tools for learning and teaching</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cristelle Cavalla; Laura Hartwell, May 2016, Valence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner le lexique en classe de FLE : de la phraséologie aux genres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'enseignement/apprentissage du vocabulaire en classe de langue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INALCO, Nov 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préparer et présenter une communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Didactique du français langue étrangère et méthodologie de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Ibn Tofaïl, Mar 2016, Kenitra, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le français dans les écrits universitaires : méthodologie et phraséologie transdisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autour des écrits universitaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université des Philippines Diliman, Feb 2016, Manille, Philippines</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation de ScienQuest pour l’enseignement en FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Tutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Hoai Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achille Falaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude Valoriser et développer les outils autour des corpus dans une perspective didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Valence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseignement des terminologies culinaires auprès des apprenants étrangers de niveau A2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tong Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les terminologies professionnelles de la gastronomie et de l’œnologie : représentations, formation, transmission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bourgogne, Maison des Sciences de l’Homme, TIL et CIMEOS, Sep 2016, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un corpus pour l’enseignement des routines langagières en L2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Doctoral de Modyco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MODYCO, Université Paris Ouest, Jan 2016, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sens du polylexical « compétence lexicale » en L2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AIRDF 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIRDF, Aug 2016, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment former les étudiants de Master FLE à l’utilisation pédagogique des corpus numériques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3e colloque franco-espagnol, Apports et limites des corpus numériques en Analyse de discours et Didactique des langues de spécialité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Grammatica, Université d'Artois, Sep 2016, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle variation lexicale en FLS ? Cadre de pays d’Afrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Diwersy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La variation du français dans le monde : quelle place pour l’enseignement ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Catholique de Lyon - IPG-LIREFOP, Mar 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exemples d’utilisations de corpus pour l’enseignement des collocations en FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Corpus et référentiels en ligne : un nouveau patrimoine langagier ? </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Grammatica, Université d'Artois, Oct 2015, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel lexique pour les émotions en classe de FLE ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Berdal-Masuy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Affects et acquisition des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Catholique Louvain la Neuve, May 2015, Louvain la Neuve, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation des grands groupes à l'université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'Etude de l'Idex USPC Innovation dans la pédagogie universitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les émotions : phraséologie et enseignement en FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche du CRISCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRISCO, Université de Caen – Basse Normandie, Dec 2015, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séminaire doctoral autour de la méthodologie de la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire doctoral du département des langues de l'Université de Chypre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Nicosie, Chypre</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment enseigner le lexique en FLE ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude Enseigner le lexique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HEP Fribourg, Oct 2015, Fribourg, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan et Perspectives pour les corpus en classe de langue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Hartwell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Valoriser et développer les outils autour des corpus dans une perspective didactique / Enhancing and extending corpora and corpora tools for learning and teaching</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cristelle Cavalla; Laura Hartwell, May 2015, Valence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enseignement du vocabulaire en didactique du français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence du CASNAV de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Philippe Normand, Feb 2015, Paris, France. https://www.fle.fr/fr/p.-pro/article/579/L-enseignement-du-vocabulaire-en-didactique-du-francais-mercredi-a-Paris</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corpus – Lexique : quel FOU ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence de l'ADCUEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elisabeth Champseix, Feb 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction sociale de l’opinion sur le réseau Twitter en contexte électoral : retour sur une recherche pluridisciplinaire (2012-2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Denni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Papa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ponton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard d'Aubigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Moine</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Évaluer en langues vivantes: enjeux, outils, perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, APLV, Dec 2025, Nanterre (92), France</w:t>
+              <w:t xml:space="preserve">Journées d’étude « Etudier le Web politique. Regards croisés »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, laboratoires ERIC, CEPEL, ELICO, May 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude diachronique du figement : collocations verbo-nominales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alice-Hélène Burrows</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sorba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europhras2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Europhras, Sep 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthodologie d’une étude contrastive de l’acquisition de la liaison en français L1 / L2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Harnois-Delpiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eugénie Duthoit</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IRG Conference : Negotiating methodological challenges in linguistic research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Plurilinguisme, Feb 2014, Fribourg, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01970918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les lexies des affects dans les corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Les sentiments à travers les corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FoReLL (Université de Poitiers), FRED (Université de Limoges), Université Aristote de Thessaloniki (Grèce), Université de Chypre, Sep 2014, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner le lexique de l’émotion dans les cours de langue : pourquoi et comment ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Affects et acquisition des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Louvain la Neuve, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’accès à la langue via les émotions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’études Identity crisis : how internationalization is changing the nature of study abroad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APUAF, Association des Programmes Universitaires Américains en France, Jun 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un bilan des travaux effectués en FLE à partir du site Scientext</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autour des discours scientifiques et universitaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agnès Tutin; Francis Grossmann, Jun 2014, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">l’enseignement du lexique en langue étrangère. L’exemple du français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3a semana de Educação : « Sobre e ensino do léxico »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade Federal de São Paulo - UNIFESP, Oct 2014, São Paulo, Brésil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les constructions Vcausatif + N_ADMIRATION. Aspects syntaxico-sémantiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, UPLEGESS, May 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Novakova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les sentiments à travers les corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FoReLL (Université de Poitiers), FRED (Université de Limoges), Université Aristote de Thessaloniki (Grèce), Université de Chypre, Sep 2014, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Dénommer des émotions pour s’engager affectivement en classe de langue</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude diachronique du figement : trois collocations du quotidien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Université de Liège, Apr 2024, Liège, Belgique</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sorba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Premières rencontres phraséologiques. Des collocations aux séquences figées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIDILEM - UGA, Nov 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01468610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EmoProf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Diwersy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lascombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Socha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Lig-Lidilem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Eybens (Grenoble), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Intersignes LR14ES01, Feb 2024, Tunis, Tunisie</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude contrastive de l’acquisition de la liaison en L1 et L2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Harnois-Delpiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXVIIᵉ Congrès International de Linguistique et de Philologie Romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATILF, Jul 2013, Nancy, France. pp.87-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, DILTEC EA2288, Mar 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02064474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le lexique des émotions : réflexions pour l’enseigner en FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Affects et acquisition des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Catholique Louvain la Neuve, May 2013, Louvain la Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Elodie Magnan</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corpus, base de données, cartes mentales pour l'enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chencen Luo</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Diwersy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Schmutz</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lascombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Sorbonne Nouvelle University, DILTEC Laboratory, Sep 2024, Paris Université Sorbonne Nouvelle, France</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Socha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles perspectives en sémantique lexicale et en organisation du discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Osnabrück, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut Polytechnique de Paris; Ecole Polytechnique; ENS de Lyon, Dec 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FULS : Séquence didactique pour la phraséologie transdisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Phraséologie, didactique des langues et traduction / Fraseología, didáctica de las lenguas y traducción</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Lugo, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Alice-Hélène Burrows</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utilisation didactique des extractions lexicales des corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eugénie Duthoit</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Donatienne Woerly</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Tutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vannina Goossens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontre Emolex ANR-DFG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Cologne, Allemagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collocations transdisciplinaires dans les écrits de doctorants FLS/FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Former à l’écrit universitaire: un terrain pour la linguistique ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Modyco &amp; Université de Chicago, Nov 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'acquisition de la liaison en L2 : étude longitudinale chez des apprenants coréens de FLE et comparaison avec des enfants francophones natifs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Harnois-Delpiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...14 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Mondial de Linguistique Française - CMLF 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.ISBN : 978-2-7598-0780-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20120100150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00719476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liaison chez des apprenants coréens de FLE : comparaison de l’acquisition et de la stabilité des acquis avec des L1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Harnois-Delpiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Lhumain, Jun 2023, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées IPFC InterPhonologie du Français Contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire CLILLAC-ARP, Dec 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02064497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enseignement des affects en FLE – Essai autour des collocatifs d’intensité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International Émotion, Cognition et Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Nicosie, Chypre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, AIRDL Tunisie, Apr 2023, Tozeur, Tunisie</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour du corpus d’écrits scientifiques Scientext : des marques linguistiques du positionnement de l’auteur aux applications didactiques du FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Tutin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Rhêma-ICAR UMR 5191</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, S.Rémi-Giraud, May 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Fabienne H. Baider</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scientext : un corpus pour l'enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, AILA2023, Lyon, Jul 2023, Lyon, France</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Scientext</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A.Tutin et F.Grossmann, Jun 2010, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Emmanuelle Guerin, Mar 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01098817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scientext - Un corpus pour l'enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inauguration Scientext</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Maria Kontozoglou</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01098818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment la combinatoire syntaxique peut-elle servir la compétence lexicale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Énonciation et texte au coeur de la grammaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01098813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement d'outils pour le suivi linguistique des apprenants dans les universités françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Carras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thi Thu Hoai Tran</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'ouverture des filières universitaires francophones aux étudiants étrangers : enjeux politiques, implications didactiques, culturelles et institutionnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CLA-Université de Franche-Comté, Jun 2007, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude des collocations évaluatives dans les écrits scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Minh Thuy DAM; Hong Van DINH; Jean-Marc MANGIANTE; Thi Thu Hoai TRAN, Mar 2023, Hanoi, Vietnam</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Tutin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europhras2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Helsinki, Finlande</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université du Luxembourg, Feb 2023, Belval, Luxembourg</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner la phraséologie en FLE : onomasiologie ou sémasiologie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude Didactique du lexique – Wortschatzarbeit zwischen Theorie und Praxis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P.Blumenthal, May 2008, Cologne, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Veronika Lux-Pogodalla; Alain Polguère, Jun 2023, Nancy, France</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques formes figées : repérage et enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences du CUEF de Grenoble</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CUEF de Grenoble, Jul 2008, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Fabienne H. Baider</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels besoins linguistiques pour l'écriture scientifique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACEDLE 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01098811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’utilisation du dictionnaire en classe de langue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences du CUEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les écrits universitaires - Réflexion pour une séquence didactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'accueil des étudiants étrangers dans les universités francophones : sélection, formation et évaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Marc Mangiante, Jun 2006, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les écrits universitaires : un français spécifique pour les apprenants étrangers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Apprendre une langue de spécialité : enjeux culturels et linguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Olivier Bertrand; Isabelle Schaffner, Sep 2006, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des expressions courantes pour comprendre l’article scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontre pour l'enseignement du français scientifique - Université des Sciences Naturelles de HCMV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Diep My Han, Mar 2006, Ho Chi Minh Ville, Vietnam</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lexique de l’émotion en classe de FLE : une expérimentation basée sur corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50e anniversaire de la Faculté de Français de l’Université SISU, Shanghai International Studies University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Shanghai, Chine</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lexique de l'émotion en classe de FLE : une expérimentation basée sur corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, AILA, Jul 2023, Lyon, France</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Tutin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TALC2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01098809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lexique et représentation des sentiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quelle didactique de l'interculturel dans les nouveaux contextes d'enseignement-apprentissage du FLE/S ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Catholique de Louvain-la-Neuve, Jan 2005, Louvain-la-Neuve, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprendre à intégrer le lexique des sentiments au cours de l’écriture de textes narratifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Boch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Guo Yuyuan; Beijing Language and Culture University - BLCU, Jun 2023, Beijing, Chine</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Grossmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexique et production verbale : vers une meilleure intégration des apprentissages lexicaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jovan Kostov; Elodie Lang, Jan 2022, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expérience d'enseignement de l'expression des émotions-sentiments en classe multiculturelle de FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Crozier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diversités culturelles e apprentissage du FLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Olivier Bertrand; Isabelle Schaffner, Sep 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Yuyuan GUO, May 2022, Beijing, Chine</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lexique et production d’écrits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comment enseigner le vocabulaire : réflexions et propositions didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUFM Grenoble; E.Calaque, Feb 2005, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Università du Verona, Apr 2022, Verona, Italie</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le verbe ‘changer’ dans le programme des écologistes Verts français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire transdisciplinaire LIDILEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIDILEM EA609, Mar 2004, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jean-Marc Mangiante; Luis Meneses-Lerin, Mar 2022, Arras, France</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02212244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour de « hypothèse » et de lexies sémantiquement voisines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Grossmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Emergence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sylvain HATIER; Rui YAN, Oct 2022, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’urbanisation à la rurbanisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences du CUEF de Grenoble</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CUEF de Grenoble, Jul 2004, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Cristelle CAVALLA, Apr 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02197892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semantic characteristics and use of some specific cross-disciplinary lexemes in French scientific papers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Grossmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comparing forms academic organisation, cultural identities and scientific discourse across nations and disciplines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...108 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les régions françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences du CUEF de Grenoble</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CUEF de Grenoble, Jul 2004, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, King's College London, Mar 2022, London, Royaume-Uni</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02197893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ‘peuples’ dans le programme politique des Verts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire UPRES-A 8004 Philosophie politique contemporaine, ENS/LSH-CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bernard Pelloile; Hélène Desbrousses, Feb 2002, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mariangela Albano, May 2022, Cagliari, Italie</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02212796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le changement chez les écologistes Verts : un exemple de changement modéré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire LTI, Langues, Textes, Images (EA1996), Groupe Séméia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Louis Panier, Jan 2002, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Françoise Olmo Cazevieille, Oct 2022, Valencià, Espagne</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02233285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nord et sud : de nouvelles définitions écologistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mots de l’espace pour dire la conflictualité sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lyon 2; IEP Lyon; ENS LSH Lyon, Oct 2001, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, GUO Yuyuan; Beijing Language and Culture University - BLCU, Dec 2022, Beijing, Chine</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02232978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">’EN’ auprès de ‘Changer’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La préposition française dans tous ses états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Tel-Aviv, Sep 2000, Tel-Aviv, Israël</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Recherche sur les Identités, les Nations et l'Interculturalité - CRINI, Jun 2022, Nantes, France</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">’EN’ auprès de ‘Changer’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Langues - Textes - Images (EA 1996), groupe Rhêma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvianne Rémi-Giraud, Sep 1999, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Yuyuan GUO, Nov 2021, Beijing, Chine</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02233296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude actancielle du changement : temporel ou axiologique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Langues - Textes - Images (EA 1996), groupe Rhêma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylviane Rémi-Giraud, Jan 1999, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Fabienne Baider, Dec 2021, Nicosie, Chypre</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02233599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux exemples d’analyse componentielle pris dans le discours politique des Verts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Centre pour l’Analyse du Discours Religieux (CADIR), CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Louis Panier, Jun 1999, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Cristelle Cavalla, Jul 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02233299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des verbes de l’espace pour une politique dynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Langues - Textes - Images (EA 1996), groupe Rhêma Lexicologie Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylviane Rémi-Giraud; Paul Bacot, Nov 1999, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Cristelle Cavalla, Oct 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02233291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Différentes analyses syntaxico-sémantiques du verbe Changer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Langues - Textes - Images (EA 1996), groupe Rhêma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylviane Rémi-Giraud, Sep 1998, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jacqueline Lafont-Terranova, Feb 2021, Orléans, France</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02234053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Description sémémique des contextes du verbe changer dans Le Livre des Verts, 1994</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Langues - Textes - Images (EA 1996), groupe Rhêma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylviane Rémi-Giraud, Jan 1998, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...8710 lines deleted...]
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02234236v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02234053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les écologistes dans l’espace politique : droite et gauche</w:t>
               </w:r>
@@ -20969,51 +20969,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BDE536A8"/>
+    <w:nsid w:val="E994B1A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21200,51 +21200,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cristelle-cavalla" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8599-8521" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069094942" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/69211602" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000011768913X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sorbonne-nouvelle.fr/mme-cavalla-cristelle-232274.kjsp?RH=1310460081877" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecle-emotissage.com/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987070v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cellier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Duthoit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Freund" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13fxn" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05144881v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne Woerly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ignacio Aguilar R&#237;o" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_2569" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05139620v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Vuichard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Capron Puozzo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043029v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingrao Li" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14746/strop.2025.52.1.5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654789v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669105v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ftita" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Anctil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667188v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097026v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacef Abidi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya Antonova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bita Pourmoezzi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna S&#225;nchez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/noema.36804" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223630v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne H. Baider" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09571736.2023.2248152" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195710v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04058818v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bento" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mendon&#231;a Dias" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.2894" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897333v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mangiante" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427888v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02978884v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118078v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carras" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171264v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legallois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928728v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Baider" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Cislaru" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969717v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Harnois-Delpiano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevrot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.17021.har" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188592v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132668v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513624v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Yang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927549v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Yan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Hoai Tran" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087791v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099020v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17951/en.2017.2.59" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359422v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tutin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06281-3.p.0161" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377955v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13092/lo.78.2953" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01438665v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429003v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375964v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296437v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699918v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699916v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01216854v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098808v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Novakova" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Grossmann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.150.0032" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610815v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610817v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741429v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milla Kaarina Luodonp&#228;&#228;-Manni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/fr/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698149v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1215340" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533954v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdu.unc.edu.ar/handle/11086/14115" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534091v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editurauniversitaria.ucv.ro/apports-et-limites-des-corpus-num" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844084v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sorba" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917082v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/lexique-transversal-et-formules-discursives-des-sciences-humaines" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890668v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pul.uclouvain.be/book/?gcoi=29303100737700#h2tabFormats" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01768005v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/10777-book-08534778-9782745347787.html" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429024v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451483v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429518v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boch Fran&#231;oise" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rinck" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine P&#233;tillon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://uga-editions.com" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880775v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100756800" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01216841v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375968v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lascombe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Socha" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154754v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699920v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Bou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098816v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions.polytechnique.fr/?afficherfiche=148" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397807v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699919v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Labre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099047v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397684v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397685v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380482v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395395v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394207v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394208v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380594v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Crozier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395784v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987044v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633289v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cros" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-H&#233;l&#232;ne Burrows" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie K&#252;bler" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Narcy-Combes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669107v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04058801v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.2849" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195622v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berdal-Masuy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Coffey" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Pairon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969786v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03167841v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojca Pecman" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377860v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918278v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Hartwell" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01438666v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197683v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ue.com/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429079v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumarest Dani&#232;le" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richou Claude" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cle-international.com/le-vocabulaire-en-classe-de-langue-techniques-et-pratiques-de-classe-livre-9782090353716.html" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429073v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499539v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001376v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025960v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104200v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083551v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Galliot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Demolliens" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043316v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001367v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366315v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158594v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Carpentier-Verdeaux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411146v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596106v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596078v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830072v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13092/lo.60.1204&#10217;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527487v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527484v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745492v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Magnan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chencen Luo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Schmutz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Paula GALEANO CASAS" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838970v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830080v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120352v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371296v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04091190v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371320v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04091196v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04091201v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kontozoglou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025365v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131669v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201467v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152931v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Wang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622247v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698166v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694651v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622249v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848438v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741411v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563405v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Auclert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra D. Savenkova" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Bomilcar" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630507v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694608v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848335v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897307v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741398v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622257v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622251v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438321v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438327v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171004v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622252v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427817v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171022v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229252v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534173v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039873v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534144v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427824v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171065v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000286v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534114v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02978902v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187435v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187432v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126360v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377835v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377840v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433060v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126414v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377846v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377851v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01767987v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02022338v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917042v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111192v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milla Luodonp&#228;&#228;-Manni" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111184v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01622948v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01767945v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01767977v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451522v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01622956v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01622958v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01504317v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01767957v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01622961v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352846v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451577v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01455551v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01433347v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451615v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01455698v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01433717v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451653v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01455544v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01433721v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01455562v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01622960v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Falaise" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01455707v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01433724v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01433670v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01433668v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01433726v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01455742v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01455647v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451423v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01433673v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01455656v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01433671v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451567v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01433709v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01433711v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01910671v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Denni" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Papa" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ponton" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard d'Aubigny" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Moine" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451415v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01433716v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01433713v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451559v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970918v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451547v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01455666v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451450v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Bak" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01468610v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099027v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02064474v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01455684v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586311v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099021v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893000v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Goossens" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01622949v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719476v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100150" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02064497v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01622953v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01624941v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098818v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098817v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098813v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951112v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01624943v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099187v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01624935v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098811v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01624938v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951094v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951084v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983399v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01624917v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098809v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951068v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099046v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951061v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01624919v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02212244v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099041v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197892v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01622963v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197893v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02212796v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02233285v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02232978v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01622965v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02233599v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02233296v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02233299v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02233291v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02234236v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02234053v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02233928v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02233768v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02234398v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02234411v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02234655v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427874v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097032v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097040v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/tel-01468588v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00440433v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527489v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02064460v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457074v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261619v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Albert Nabias" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cristelle-cavalla" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8599-8521" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069094942" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/69211602" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000011768913X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sorbonne-nouvelle.fr/mme-cavalla-cristelle-232274.kjsp?RH=1310460081877" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecle-emotissage.com/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987070v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cellier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Duthoit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Freund" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13fxn" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05144881v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne Woerly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ignacio Aguilar R&#237;o" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_2569" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043029v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingrao Li" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14746/strop.2025.52.1.5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05139620v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Vuichard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Capron Puozzo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669105v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ftita" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Anctil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654789v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667188v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097026v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacef Abidi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya Antonova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bita Pourmoezzi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna S&#225;nchez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/noema.36804" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195710v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04058818v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bento" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mendon&#231;a Dias" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.2894" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897333v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mangiante" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223630v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne H. Baider" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09571736.2023.2248152" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427888v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02978884v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118078v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carras" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171264v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legallois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928728v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Baider" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Cislaru" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969717v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Harnois-Delpiano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevrot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.17021.har" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188592v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132668v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513624v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Yang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927549v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Yan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Hoai Tran" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087791v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099020v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17951/en.2017.2.59" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377955v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tutin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13092/lo.78.2953" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359422v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06281-3.p.0161" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01438665v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375964v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296437v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429003v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699918v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699916v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01216854v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098808v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Novakova" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Grossmann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.150.0032" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610815v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610817v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698149v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1215340" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741429v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milla Kaarina Luodonp&#228;&#228;-Manni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/fr/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533954v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdu.unc.edu.ar/handle/11086/14115" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534091v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editurauniversitaria.ucv.ro/apports-et-limites-des-corpus-num" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844084v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sorba" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917082v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/lexique-transversal-et-formules-discursives-des-sciences-humaines" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890668v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pul.uclouvain.be/book/?gcoi=29303100737700#h2tabFormats" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01768005v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/10777-book-08534778-9782745347787.html" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429024v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451483v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429518v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boch Fran&#231;oise" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rinck" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine P&#233;tillon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://uga-editions.com" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880775v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100756800" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01216841v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375968v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lascombe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Socha" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154754v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699920v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Bou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098816v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions.polytechnique.fr/?afficherfiche=148" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397807v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099047v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Labre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699919v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397684v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397685v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380482v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395395v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394207v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394208v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380594v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Crozier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395784v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987044v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633289v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cros" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-H&#233;l&#232;ne Burrows" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie K&#252;bler" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Narcy-Combes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669107v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04058801v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.2849" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195622v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berdal-Masuy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Coffey" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Pairon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969786v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03167841v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojca Pecman" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377860v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918278v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Hartwell" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01438666v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197683v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ue.com/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429079v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumarest Dani&#232;le" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richou Claude" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cle-international.com/le-vocabulaire-en-classe-de-langue-techniques-et-pratiques-de-classe-livre-9782090353716.html" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429073v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499539v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001367v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366315v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104200v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025960v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083551v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Galliot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Demolliens" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043316v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001376v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158594v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Carpentier-Verdeaux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411146v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830072v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13092/lo.60.1204&#10217;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596106v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596078v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527484v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527487v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745492v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Magnan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chencen Luo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Schmutz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Paula GALEANO CASAS" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838970v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830080v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371296v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04091190v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120352v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371320v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04091196v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04091201v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kontozoglou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131669v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025365v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201467v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152931v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Wang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630507v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694608v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848438v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622249v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741411v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563405v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Auclert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra D. Savenkova" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Bomilcar" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694651v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698166v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622247v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848335v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897307v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741398v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622252v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427817v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171004v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438327v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438321v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622257v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622251v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171022v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229252v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427824v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534144v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534173v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039873v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171065v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000286v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534114v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02978902v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126360v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377835v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377840v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187432v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187435v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433060v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126414v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377846v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377851v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01767987v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02022338v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917042v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111192v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milla Luodonp&#228;&#228;-Manni" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01622948v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451522v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01767945v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01767977v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111184v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01622956v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01622958v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01504317v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01767957v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01622961v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01455544v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01433721v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451653v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01433717v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01455698v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352846v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451615v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451577v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01433347v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01455551v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01455562v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01622960v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Falaise" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01455707v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01433724v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01433670v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01433668v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01455647v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01433673v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451423v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01455742v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01433726v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01455656v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01433671v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451567v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01433709v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01433711v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01910671v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Denni" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Papa" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ponton" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard d'Aubigny" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Moine" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451559v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970918v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01433713v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451415v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01433716v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451547v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01455666v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451450v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Bak" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01468610v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099027v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02064474v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01455684v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586311v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01622949v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893000v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Goossens" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099021v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719476v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100150" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02064497v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01622953v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01624941v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098817v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098818v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098813v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951112v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099187v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01624943v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01624935v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098811v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01624938v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951084v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951094v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983399v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01624917v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098809v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951068v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099046v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951061v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01624919v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02212244v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099041v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197892v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01622963v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197893v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02212796v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02233285v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02232978v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01622965v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02233296v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02233599v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02233299v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02233291v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02234053v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02234236v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02233928v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02233768v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02234398v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02234411v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02234655v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427874v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097032v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097040v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/tel-01468588v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00440433v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527489v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02064460v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457074v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261619v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Albert Nabias" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>