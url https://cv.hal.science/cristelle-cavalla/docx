--- v1 (2026-04-16)
+++ v2 (2026-05-06)
@@ -1090,1863 +1090,1863 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04097026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Expressing emotions, discussing controversial issues: a pilot study focused on veganism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne H. Baider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Language Learning Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51 (5), pp.579-590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09571736.2023.2248152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lâcher-prise : quel sens pour l’enseignement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Langage et l'Homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 572, pp.119-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le lexique préfabriqué pour l'enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Mangiante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Lexique(s) et didactique du FLE : perspectives actuelles de recherche, 73, pp.13-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03897333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les langues dans la famille : introduction au numéro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaret Bento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mendonça Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 38, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/glottopol.2894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04058818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner le lexique en classe de langue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français dans Le Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 435, pp.56-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03427888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation de futurs enseignants de FLE à la phraséologie et aux corpus numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phrasis - rivista di studi fraseologici e paremiologici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Repenser le figement : enjeux et perspectives dans l’enseignement du figement. Entre apprentissage, didacticité et langues de spécialité, 5, pp.27-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02978884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exemple d’une évaluation par compétences à l’université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Carras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Lexique(s) et didactique du FLE : perspectives actuelles de recherche, 73, pp.13-25</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Points Communs - Recherche en didactique des langues sur objectif(s) spécifique(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Évaluer en français professionnel, 48, pp.49-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Fabienne H. Baider</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03118078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractériser et identifier les unités phraséologiques pour leur enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legallois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Action Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Enseignement des expressions préfabriquées, 6, pp.12-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 435, pp.56-57</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprentissage des langues : Compétence pragmatique, Interculturalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Baider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgeta Cislaru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Langage et l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Apprentissage des langues : Compétence pragmatique, Interculturalité, 551</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparing French liaison acquisition in L1 children and L2 adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Harnois-Delpiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langage, Interaction et Acquisition / Language, Interaction and Acquisition </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Second Language Acquisition and French Liaison : Current Issues, Methods and Perspectives, 10 (1), pp.45-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/lia.17021.har⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Catherine Carras</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Importance de la culture dans l’enseignement du lexique des émotions auprès d’étudiants mongols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bita Pourmoezzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Emo-langages, 35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une méthodologie sur corpus pour l'écriture en FOU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Points Communs - Recherche en didactique des langues sur objectif(s) spécifique(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Évaluer en français professionnel, 48, pp.49-65</w:t>
+              <w:t xml:space="preserve">, 2019, Démarche FOS et pratiques de classe : articulation entre ingénierie de formation et ingénierie pédagogique, 47, pp.91-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enseignement du lexique culinaire auprès des apprenants de niveau A2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tong Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Enseignement des expressions préfabriquées, 6, pp.12-30</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ReDILLeT, revista digital internacional de Lexicología, Lexicografía y Terminología</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Baider</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02513624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un corpus pour l’enseignement des routines langagières en FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Hoai Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Georgeta Cislaru</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes en didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Les corpus / Corpora, 31, pp.93-108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exemple d'enseignement de la phraséologie transdisciplinaire à l'aide de corpus numériques en FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lettre de l'AIRDF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, La didactique du lexique, 64, pp.43-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teaching Affects in French as a Foreign Language. A Trial focusing on Intensifiers in Collocations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Universitatis Mariae Curie-Sklodowska Lublin – Polonia Sectio N</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, II, pp.59-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17951/en.2017.2.59⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour un enseignement systématique des marqueurs discursifs à l’aide de corpus en classe de FLE: l’exemple des marqueurs de reformulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Hoai Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Tutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linguistik Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Corpus, grammaire et français langue étrangère : une concordance nécessaire, .78 (4), pp.113-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13092/lo.78.2953⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01377955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typologie des séquences lexicalisées à fonction discursive dans la perspective de la rédaction scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Hoai Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Tutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Lexicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Phraséologie et Linguistique appliquée, 108, pp.161-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06281-3.p.0161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01359422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table-ronde : Collecte des données - Données libres - Tri des données - Outils dans les formations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Points Communs - Recherche en didactique des langues sur objectif(s) spécifique(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Analyse des données et élaboration des contenus de formation en FOS : des corpus aux ressources, 3, pp.62-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collocations transdisciplinaires dans les écrits de doctorants FLS/FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72, pp.95-110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel lexique pour quelles émotions en classe de FLE ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Langage et l'Homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Apprentissage des langues : Compétence pragmatique, Interculturalité, 551</w:t>
+              <w:t xml:space="preserve">, 2015, Affects et acquisition des langues, L.2 (50/2), pp.115-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...92 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01375964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enseignement des affects en FLE : Essai autour des collocatifs d'intensité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Langage et l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50 (1), pp.117-130</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...889 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01296437v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01429003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthodologie universitaire : forme et contenu</w:t>
               </w:r>
@@ -3446,238 +3446,238 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les routines discursives liées aux noms scientifiques dans les activités didactiques du discours scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milla Kaarina Luodonpää-Manni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Hoai Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Milla Luodonpää-Manni; Francis Grossmann; Agnès Tutin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les routines discursives dans le discours scientifique oral et écrit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UGA Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.233-255, 2022, 978-2-37747-307-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Linguistique de corpus pour le FOS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tong Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Marc Mangiante; Chantal Parpette. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le FOS aujourd'hui - État de la recherche en Français sur Objectif Spécifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.119-141, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03698149v1</w:t>
-              </w:r>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">hal-03741429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une entrée lexicale spécifique : les collocations</w:t>
               </w:r>
@@ -6337,90 +6337,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les langues dans la famille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaret Bento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mendonça Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 38 (38), 2023, </w:t>
@@ -6484,51 +6484,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Berdal-Masuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne H. Baider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Coffey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6933,51 +6933,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Points Communs – Recherche en didactique des langues sur objectif(s) spécifique(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Mangiante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7292,12826 +7292,12964 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01429073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (166)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (168)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Outils pour l'aide à l'écrit et à l'oral académiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Former à la recherche universitaire : écrits académiques, méthodologies et pratiques émergentes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire LRI8ES-ATTC; Amel Ftita, Apr 2026, Tunis, Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les données orales et la dimension phraséologique en DDL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e International Symposium, Language Sciences and Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculty of Philosophy and Arts, Universidad Autonoma de Madrid, Feb 2026, Madrid, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05499539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment fonctionne le lâcher-prise dans l'enseignement des langues ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JE GIS Emo-Lang, de l'anxiété au sentiment d'efficacité personnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATILF, LILPA, Université de Lorraine, INSPE de Lorraine; Marie-Claire Lemarchand-Chauvin; Laurence Schmoll, Mar 2026, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IA pour la rédaction académique et l'enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Galliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Demolliens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6e Journée d'Accompagnement des Doctorantes du Diltec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Xiangxi Ji; Séraphine Malan; Daniela Micic; Laetitia Renoux; Sarah Tison; Camille Vallée; Yi Wang, May 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05083551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation d'un outil de formation pour l'aide à l'écriture scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées sur la méthodologie d'enseignement et d'apprentissage des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Supérieur des Langues, Université de Gabès, Tunisie, Apr 2025, Gabès, Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05043316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ChatGPT, un agent d'évaluation formative (et ses limites)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Freund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evaluations en contexte IA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Sorbonne Nouvelle, Apr 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05025960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corpus et enseignement des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corpus et enseignement : de l'oral à l'écrit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Henry Tyne; Université de Perpignan Via Domitia, May 2025, Perpignan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05104200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Données orales : travailler la phraséologie en DDL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium, Language Sciences and Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculty of Philosophy and Arts, Universidad Autonoma de Madrid, Mar 2025, Madrid, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05001367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le lexique des émotions : qu’enseigne-t-on ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Didactique des langues-Cultures"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire LLSETI; Raphaële Fouillet, Nov 2025, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05366315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Henry Tyne; Université de Perpignan Via Domitia, May 2025, Perpignan, France</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Critères de choix de deux outils numériques pour l’enseignement et l’apprentissage des langues : corpus et IAG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2e Colloque Jeunes Chercheurs Grammatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Artois, Grammatica, Mar 2025, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un portfolio pour accompagner l’immersion universitaire d’étudiants en exil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatienne Woerly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Carpentier-Verdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Accompagner l'écrit dans le supérieur : formation, évaluation, certification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulouse - Jean Jaurès, Laboratoire Education, Formation, Travail, Savoirs [EFTS], Jun 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C'est un long travail laborieux qui est censé être intéressant » : Émotion, agentivité et IAG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Duthoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Freund</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatienne Woerly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Université Sorbonne Nouvelle, Apr 2025, Paris, France</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice-Hélène Burrows</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Évaluer en langues vivantes: enjeux, outils, perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APLV, Dec 2025, Nanterre (92), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marion Galliot</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05411146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le métalangage en Didactique des langues et des cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notions métalexicales dans l'enseignement du FLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dipartimento di Lingue e Letterature Straniere - Università di Verona, Nov 2024, Verona, Italie. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13092/lo.60.1204⟩⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04830072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“J'avais un peu du mal à heu:: emmener justement la classe et heu:::m” : Émotions et Réflexivité des enseignants de langue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Demolliens</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice-Hélène Burrows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Xiangxi Ji; Séraphine Malan; Daniela Micic; Laetitia Renoux; Sarah Tison; Camille Vallée; Yi Wang, May 2025, Paris, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Duthoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatienne Woerly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Donner la parole aux langues pour une planète apprenante : Bilan d’expérience et projets d’avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UPLEGESS, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut Supérieur des Langues, Université de Gabès, Tunisie, Apr 2025, Gabès, Tunisie</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04596106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dénommer des émotions pour s’engager affectivement en classe de langue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne H. Baider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[Retour] du Sujet et du Sens en didactique des langues étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Liège, Apr 2024, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Artois, Grammatica, Mar 2025, Arras, France</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04596078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corpus numériques et enseignement des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construire et interroger les corpus numériques à l'ère de l'intelligence artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Intersignes LR14ES01, Feb 2024, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04527487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les émotions et la prise de décision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire IDAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DILTEC EA2288, Mar 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04527484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les données sous la loupe du CER : Comité d'Éthique de la Recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chencen Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Schmutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Paula GALEANO CASAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Data for languages and cultures teaching: diversity, methodological constraints, Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Nouvelle University, DILTEC Laboratory, Sep 2024, Paris Université Sorbonne Nouvelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexion autour des innovations didactiques avec les outils numériques et pour la formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovation et enseignement du français à l'ère du Post-Covid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Polytechnique de Paris; Ecole Polytechnique; ENS de Lyon, Dec 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accompagne moi si tu peux !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice-Hélène Burrows</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Duthoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Woerly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Victor Carpentier-Verdeaux</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Université de Toulouse - Jean Jaurès, Laboratoire Education, Formation, Travail, Savoirs [EFTS], Jun 2025, Toulouse, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">improviser ne s'improvise pas ! : réflexions sur l'action enseignante et les pratiques de formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DILTEC EA2288 - Université Sorbonne Nouvelle, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">C'est un long travail laborieux qui est censé être intéressant » : Émotion, agentivité et IAG</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04830080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning through emotions? Naming them and understanding them in a language class</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eugénie Duthoit</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne H. Baider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plurensa2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Lhumain, Jun 2023, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04120352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les corpus et les normes pour l'enseignement des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corpus d’apprenants / corpus d’experts : quels enseignements pour la caractérisation du discours scientifique ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire CLILLAC-ARP, Dec 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels résultats de recherches sur le lexique des émotions pour l’évolution des pratiques d’enseignement en FLE ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’évolution des pratiques d’enseignement et de formation en didactique du français : quels résultats de recherche ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIRDL Tunisie, Apr 2023, Tozeur, Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la dénomination des émotions à l'engagement affectif dans la classe de langue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne H. Baider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amélie Cellier</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AILA2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AILA2023, Lyon, Jul 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La norme dans l’expression des émotions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Novarel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emmanuelle Guerin, Mar 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combinatoire lexicale dans le discours publicitaire des parfums</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Kontozoglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Donatienne Woerly</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Hoai Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’enseignement du français sur objectif spécifique : enjeux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Minh Thuy DAM; Hong Van DINH; Jean-Marc MANGIANTE; Thi Thu Hoai TRAN, Mar 2023, Hanoi, Vietnam</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utilisation de corpus numériques pour la découverte et l'apprentissage de la phraséologie en FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire ATILF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Veronika Lux-Pogodalla; Alain Polguère, Jun 2023, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enseignement du lexique en didactique du français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Libre cours"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Luxembourg, Feb 2023, Belval, Luxembourg</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de l'intégration des corpus numériques dans l'enseignement des langues étrangères en contexte chinois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaires TAL et linguistique &amp; TAL et didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Guo Yuyuan; Beijing Language and Culture University - BLCU, Jun 2023, Beijing, Chine</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la dénomination des émotions à l'engagement affectif dans la classe de langue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne H. Baider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AILA Lyon 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AILA, Jul 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lâcher-prise dans les corpus numériques de genre scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECLE-Emotissage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cristelle CAVALLA, Apr 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se préparer à la constitution du corpus : questions théoriques et pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Auclert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra D. Savenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Bomilcar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les corpus en didactique des langues : de la constitution à l’analyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corpus numériques en FLE/FLS/FOS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La didactisation des corpus pour le FLE/FLS/FOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Marc Mangiante; Luis Meneses-Lerin, Mar 2022, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03622249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment rédiger le &amp;quot;doute&amp;quot; avec le LST ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexique des discours scientifiques : perspectives linguistiques et didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvain HATIER; Rui YAN, Oct 2022, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des corpus de textes pour développer le lexique des affects en FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Modern Language Center</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, King's College London, Mar 2022, London, Royaume-Uni</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03630507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aider à retenir le lexique des émotions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminaire - University of Cagliari</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mariangela Albano, May 2022, Cagliari, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FLE / FOS / FOU dans les corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire DIACOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università du Verona, Apr 2022, Verona, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utilisation des corpus en classe de langue : exemples d'utilisations en FOU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les conférences de BLCU - Beijing Language and Culture University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yuyuan GUO, May 2022, Beijing, Chine</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03698166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emotions, corpus, enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire DIPRALANG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jovan Kostov; Elodie Lang, Jan 2022, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03622247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enseignement des langues avec des corpus numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-Grapheles - Communication et enseignement des langues en environnement numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Françoise Olmo Cazevieille, Oct 2022, Valencià, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corpus et applications didactiques. L'exemple avec Dicorpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Hoai Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaires TAL et linguistique &amp; TAL et didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GUO Yuyuan; Beijing Language and Culture University - BLCU, Dec 2022, Beijing, Chine</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03897307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accès en chinois à un corpus numérique pour aider à la rédaction de l'écrit académique et son application didactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingrao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crises, défis, innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherche sur les Identités, les Nations et l'Interculturalité - CRINI, Jun 2022, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseignement des émotions : quel lexique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire LLL - Laboratoire Ligérien de Linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jacqueline Lafont-Terranova, Feb 2021, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ECLE-Emotissage : Les émotions en classe de langue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECLE-Emotissage : Les émotions en classe de langue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cristelle Cavalla, Oct 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03438327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Découverte ECLE-Emotissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECLE-Emotissage : Découverte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cristelle Cavalla, Jul 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03438321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">le sens du verbe &amp;quot;changer&amp;quot; dans le programme politique du parti écologiste &amp;quot;Les Verts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire IDAP - Laboratoire DILTEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Véronique Laurens; Estefania Dominguez, Dec 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03622252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corpus numériques en FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Logométrie, Corpus, Traitements, Modèles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BLC, Bases Corpus, Langage UMR7320, May 2021, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03427817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utilisation des corpus numériques en classe de langue : critères de choix pédagogiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les conférences de BLCU - Beijing Language and Culture University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yuyuan GUO, Nov 2021, Beijing, Chine</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03622257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour les émotions : quel lexique choisir et pourquoi ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire des doctorants de l'université de Chypre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fabienne Baider, Dec 2021, Nicosie, Chypre</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03622251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corpus et phraséologie pour le français académique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de méthodologie de l'Ecole Supérieure des Sciences et Technologies du Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mariem Khaddar, Jan 2021, Tunis, Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corpus numérique et lexique scientifique transdisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Printemps de la francophonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Dokuz Eylül - Institut Français, May 2021, Izmir, Turquie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La phraséologie dans les consignes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La consigne, un agent polymorphe et transculturel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan Goes; Jean-Marc Mangiante; Luis Meneses-Lerin, Mar 2020, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse des besoins : les requêtes en FOS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Etudiants Master FLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Perpignan Via Domitia, Feb 2020, Perpignan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03427824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des listes de noms des émotions aux cadres émotionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du laboratoire CRESEM, Université Perpignan Via Domitia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Henry Tyne, Feb 2020, Perpignan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner la phraséologie avec les corpus numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Master LPL - Sorbonne Université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inès Sfar; Philippe Monneret, Nov 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03039873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scientific Corpus for Scientific Writing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ENROPE - European Network for Junior Researchers in the Field of Plurilingualism and Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Erasmus+, Nov 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recherche en didactique des langues et des cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'enseignement du français langue étrangère - Université Xiangtan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Shija ZHANG, Nov 2020, Xiangtan, Chine</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03000286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un corpus et des émotions pour l'enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AFLA - Traiter, explorer et analyser les corpus : quels apports pour la société ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Julien Longhi; Grégory Miras, Feb 2020, Cergy Pontoise, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lâcher-prise et Prendre un risque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Baby-TaLC E-Grapheles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Perpignan, France. https://langident.hypotheses.org/talc2020/baby-talc2020-e-grapheles</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02978902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les corpus numériques pour l'aide à l'écriture académique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">87e Congrès de l’Acfas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Gatineau, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La bienveillance outillée pour aborder le genre académique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Variation et enseignement / apprentissage des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alain Kamber; Maud Dubois, May 2019, Neuchâtel, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02126360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les corpus numériques pour l'aide à l'écriture académique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AIRDF 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation par compétences et préparation à l'évaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Carras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evaluer en français professionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Marc Mangiante; Marie Beillet, Oct 2019, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Program in Teaching and Learning French as a foreign Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Meeting of MICEFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corpus numériques : critères pour l'enseignement des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PERL : Entre présence et distance. Enseigner et apprendre les langues à l’université à l’ère numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PERL - Pôle d'Élaboration de Ressources Linguistiques, Dec 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherches en didactique des langues-cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence en Ouzbekistan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Nationale d'Ouzbekistan - Mirzo Ulugbek, Mar 2019, Tachkent, Ouzbékistan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02126414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels espaces de réflexion et d’échanges pour les experts dans le domaine du FLE ? L’exemple de la revue « Francophonie et innovation à l’université »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice-Hélène Burrows</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4e Journée des experts de France Éducation International (FEI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, France Education International, Oct 2019, Sèvres, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le n°1 de la revue FIU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice-Hélène Burrows</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Tutin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour des sciences en français et en d'autres langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DGLFLF, Nov 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innover pour évaluer des grands groupes d'étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice-Hélène Burrows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovation et recherche: métamorphose de la formation enseignante ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évaluation des acquis des étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres autour de la pédagogie universitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02022338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aide à l'écriture scientifique : une entrée outillée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">REMADDIF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Kenitra, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les routines discursives liées aux noms scientifiques dans les activités didactiques du discours scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milla Luodonpää-Manni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Hoai Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les routines discursives dans lediscours scientifique oral et écrit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Francis Grossmann; Agnès Tutin; Milla Luodonpää-Manni, Jun 2018, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02111192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan et Perspectives pour les corpus en classe de langue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Hartwell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Valoriser et développer les outils autour des corpus dans une perspective didactique / Enhancing and extending corpora and corpora tools for learning and teaching</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Valence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">État actuel de la recherche en didactique des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum des langues - Conférence à Beijing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Commission Educative de Beijing / Académie de Paris, Oct 2017, Beijing, Chine</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aide à l'écriture scientifique : une entrée outillée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre présence et distance - Accompagner et découvrir des pratiques pédagogiques en langue à l'université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former à l’utilisation des corpus numériques pour l’écrit académique en FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du laboratoire CLILLAC-ARP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Pecman, Oct 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation des grands groupes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice-Hélène Burrows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Initiatives pédagogiques et réussite étudiante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02111184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corpus en classe de langue. Exemple avec les marqueurs d’exemplification et de reformulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Hoai Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9e Colloque CILC - Colloque International de Linguistique de Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Diderot, May 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le lâcher-prise, un microprocessus conatif nécessaire à la créativité dans l’apprentissage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Capron Puozzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Emo-tissage/emo-learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Louvain-la-neuve, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu'est-ce que la compétence lexicale en langue et comment l'atteindre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du LLL : Pratiques langagières, construction des savoirs et littératies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01504317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une méthodologie sur corpus pour l'écriture en FOU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Démarche FOS et pratiques de classe : articulation entre ingénierie de formation et ingénierie pédagogique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation des grands groupes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’échanges : Initiatives pédagogiques et réussite étudiante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Sorbonne Nouvelle - Paris 3, Jun 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un corpus pour l'enseignement des routines langagières en FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Tutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Hoai Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LOSP 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble Alpes, Nov 2016, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exemples d’utilisations de corpus pour l’enseignement des collocations en FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire OLST-RALI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montréal, Aug 2016, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseignement des terminologies culinaires auprès des apprenants étrangers de niveau A2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tong Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langues sur objectifs spécifiques : perspectives croisées entre linguistique et didactique - LOSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GREMUTS - LIDILEM - UGA, Nov 2016, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rédiger un article scientifique : la phraséologie spécifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Didactique du français langue étrangère et méthodologie de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Ibn Tofaïl, Mar 2016, Kenitra, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation du projet d’évaluation des grands groupes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petits-déjeuners de Stendhal - UGA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Martine Pons, May 2016, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de dispositifs d'évaluation de grands groupes à l'université : Du problème à la proposition pédagogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice-Hélène Burrows</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque AREF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Mons, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02352846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation des grands groupes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice-Hélène Burrows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée IDEX-USPC Pédagogies Innovantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, USPC, Jun 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan et Perspectives pour les corpus en classe de langue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Hartwell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Valoriser et développer les outils autour des corpus dans une perspective didactique / Enhancing and extending corpora and corpora tools for learning and teaching</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cristelle Cavalla; Laura Hartwell, May 2016, Valence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préparer et présenter une communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Didactique du français langue étrangère et méthodologie de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Ibn Tofaïl, Mar 2016, Kenitra, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment former les étudiants de Master FLE à l’utilisation pédagogique des corpus numériques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3e colloque franco-espagnol, Apports et limites des corpus numériques en Analyse de discours et Didactique des langues de spécialité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Grammatica, Université d'Artois, Sep 2016, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le français dans les écrits universitaires : méthodologie et phraséologie transdisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autour des écrits universitaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université des Philippines Diliman, Feb 2016, Manille, Philippines</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation de ScienQuest pour l’enseignement en FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Tutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Hoai Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achille Falaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude Valoriser et développer les outils autour des corpus dans une perspective didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Valence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner le lexique en classe de FLE : de la phraséologie aux genres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'enseignement/apprentissage du vocabulaire en classe de langue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INALCO, Nov 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseignement des terminologies culinaires auprès des apprenants étrangers de niveau A2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tong Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les terminologies professionnelles de la gastronomie et de l’œnologie : représentations, formation, transmission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bourgogne, Maison des Sciences de l’Homme, TIL et CIMEOS, Sep 2016, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sens du polylexical « compétence lexicale » en L2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AIRDF 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIRDF, Aug 2016, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un corpus pour l’enseignement des routines langagières en L2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Doctoral de Modyco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MODYCO, Université Paris Ouest, Jan 2016, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation des grands groupes à l'université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'Etude de l'Idex USPC Innovation dans la pédagogie universitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel lexique pour les émotions en classe de FLE ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Berdal-Masuy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Affects et acquisition des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Catholique Louvain la Neuve, May 2015, Louvain la Neuve, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle variation lexicale en FLS ? Cadre de pays d’Afrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Diwersy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La variation du français dans le monde : quelle place pour l’enseignement ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Catholique de Lyon - IPG-LIREFOP, Mar 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exemples d’utilisations de corpus pour l’enseignement des collocations en FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Corpus et référentiels en ligne : un nouveau patrimoine langagier ? </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Grammatica, Université d'Artois, Oct 2015, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les émotions : phraséologie et enseignement en FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche du CRISCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRISCO, Université de Caen – Basse Normandie, Dec 2015, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séminaire doctoral autour de la méthodologie de la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire doctoral du département des langues de l'Université de Chypre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Nicosie, Chypre</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment enseigner le lexique en FLE ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude Enseigner le lexique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HEP Fribourg, Oct 2015, Fribourg, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan et Perspectives pour les corpus en classe de langue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Hartwell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Valoriser et développer les outils autour des corpus dans une perspective didactique / Enhancing and extending corpora and corpora tools for learning and teaching</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cristelle Cavalla; Laura Hartwell, May 2015, Valence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enseignement du vocabulaire en didactique du français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence du CASNAV de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Philippe Normand, Feb 2015, Paris, France. https://www.fle.fr/fr/p.-pro/article/579/L-enseignement-du-vocabulaire-en-didactique-du-francais-mercredi-a-Paris</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corpus – Lexique : quel FOU ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence de l'ADCUEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elisabeth Champseix, Feb 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction sociale de l’opinion sur le réseau Twitter en contexte électoral : retour sur une recherche pluridisciplinaire (2012-2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Denni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Papa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ponton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard d'Aubigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Moine</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Évaluer en langues vivantes: enjeux, outils, perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, APLV, Dec 2025, Nanterre (92), France</w:t>
+              <w:t xml:space="preserve">Journées d’étude « Etudier le Web politique. Regards croisés »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, laboratoires ERIC, CEPEL, ELICO, May 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les lexies des affects dans les corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Les sentiments à travers les corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FoReLL (Université de Poitiers), FRED (Université de Limoges), Université Aristote de Thessaloniki (Grèce), Université de Chypre, Sep 2014, Poitiers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude diachronique du figement : collocations verbo-nominales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alice-Hélène Burrows</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sorba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europhras2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Europhras, Sep 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthodologie d’une étude contrastive de l’acquisition de la liaison en français L1 / L2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Harnois-Delpiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eugénie Duthoit</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IRG Conference : Negotiating methodological challenges in linguistic research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Plurilinguisme, Feb 2014, Fribourg, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01970918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner le lexique de l’émotion dans les cours de langue : pourquoi et comment ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Affects et acquisition des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Louvain la Neuve, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’accès à la langue via les émotions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’études Identity crisis : how internationalization is changing the nature of study abroad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APUAF, Association des Programmes Universitaires Américains en France, Jun 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un bilan des travaux effectués en FLE à partir du site Scientext</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autour des discours scientifiques et universitaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agnès Tutin; Francis Grossmann, Jun 2014, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">l’enseignement du lexique en langue étrangère. L’exemple du français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3a semana de Educação : « Sobre e ensino do léxico »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade Federal de São Paulo - UNIFESP, Oct 2014, São Paulo, Brésil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les constructions Vcausatif + N_ADMIRATION. Aspects syntaxico-sémantiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, UPLEGESS, May 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Novakova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les sentiments à travers les corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FoReLL (Université de Poitiers), FRED (Université de Limoges), Université Aristote de Thessaloniki (Grèce), Université de Chypre, Sep 2014, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Dénommer des émotions pour s’engager affectivement en classe de langue</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude diachronique du figement : trois collocations du quotidien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Université de Liège, Apr 2024, Liège, Belgique</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sorba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Premières rencontres phraséologiques. Des collocations aux séquences figées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIDILEM - UGA, Nov 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, DILTEC EA2288, Mar 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01468610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EmoProf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Diwersy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lascombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Socha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Lig-Lidilem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Eybens (Grenoble), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Intersignes LR14ES01, Feb 2024, Tunis, Tunisie</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude contrastive de l’acquisition de la liaison en L1 et L2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Harnois-Delpiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXVIIᵉ Congrès International de Linguistique et de Philologie Romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATILF, Jul 2013, Nancy, France. pp.87-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Elodie Magnan</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02064474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le lexique des émotions : réflexions pour l’enseigner en FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Affects et acquisition des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Catholique Louvain la Neuve, May 2013, Louvain la Neuve, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corpus, base de données, cartes mentales pour l'enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chencen Luo</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Diwersy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Schmutz</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lascombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Sorbonne Nouvelle University, DILTEC Laboratory, Sep 2024, Paris Université Sorbonne Nouvelle, France</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Socha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles perspectives en sémantique lexicale et en organisation du discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Osnabrück, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut Polytechnique de Paris; Ecole Polytechnique; ENS de Lyon, Dec 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utilisation didactique des extractions lexicales des corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Tutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vannina Goossens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontre Emolex ANR-DFG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Cologne, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Alice-Hélène Burrows</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FULS : Séquence didactique pour la phraséologie transdisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Phraséologie, didactique des langues et traduction / Fraseología, didáctica de las lenguas y traducción</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Lugo, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collocations transdisciplinaires dans les écrits de doctorants FLS/FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Former à l’écrit universitaire: un terrain pour la linguistique ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Modyco &amp; Université de Chicago, Nov 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'acquisition de la liaison en L2 : étude longitudinale chez des apprenants coréens de FLE et comparaison avec des enfants francophones natifs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Harnois-Delpiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eugénie Duthoit</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Donatienne Woerly</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Mondial de Linguistique Française - CMLF 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.ISBN : 978-2-7598-0780-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20120100150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00719476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liaison chez des apprenants coréens de FLE : comparaison de l’acquisition et de la stabilité des acquis avec des L1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Harnois-Delpiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, DILTEC EA2288 - Université Sorbonne Nouvelle, Nov 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées IPFC InterPhonologie du Français Contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire CLILLAC-ARP, Dec 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02064497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enseignement des affects en FLE – Essai autour des collocatifs d’intensité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International Émotion, Cognition et Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Nicosie, Chypre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, AIRDL Tunisie, Apr 2023, Tozeur, Tunisie</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour du corpus d’écrits scientifiques Scientext : des marques linguistiques du positionnement de l’auteur aux applications didactiques du FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Tutin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Rhêma-ICAR UMR 5191</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, S.Rémi-Giraud, May 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Learning through emotions? Naming them and understanding them in a language class</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scientext : un corpus pour l'enseignement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Lhumain, Jun 2023, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Scientext</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A.Tutin et F.Grossmann, Jun 2010, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Fabienne H. Baider</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01098817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scientext - Un corpus pour l'enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inauguration Scientext</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01098818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment la combinatoire syntaxique peut-elle servir la compétence lexicale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Énonciation et texte au coeur de la grammaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01098813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement d'outils pour le suivi linguistique des apprenants dans les universités françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Carras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AILA2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AILA2023, Lyon, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">L'ouverture des filières universitaires francophones aux étudiants étrangers : enjeux politiques, implications didactiques, culturelles et institutionnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CLA-Université de Franche-Comté, Jun 2007, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Emmanuelle Guerin, Mar 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude des collocations évaluatives dans les écrits scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Tutin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europhras2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Helsinki, Finlande</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Maria Kontozoglou</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner la phraséologie en FLE : onomasiologie ou sémasiologie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude Didactique du lexique – Wortschatzarbeit zwischen Theorie und Praxis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P.Blumenthal, May 2008, Cologne, Allemagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques formes figées : repérage et enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences du CUEF de Grenoble</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CUEF de Grenoble, Jul 2008, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels besoins linguistiques pour l'écriture scientifique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACEDLE 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01098811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’utilisation du dictionnaire en classe de langue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences du CUEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les écrits universitaires - Réflexion pour une séquence didactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'accueil des étudiants étrangers dans les universités francophones : sélection, formation et évaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Marc Mangiante, Jun 2006, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les écrits universitaires : un français spécifique pour les apprenants étrangers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Apprendre une langue de spécialité : enjeux culturels et linguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Olivier Bertrand; Isabelle Schaffner, Sep 2006, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des expressions courantes pour comprendre l’article scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontre pour l'enseignement du français scientifique - Université des Sciences Naturelles de HCMV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Diep My Han, Mar 2006, Ho Chi Minh Ville, Vietnam</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lexique de l’émotion en classe de FLE : une expérimentation basée sur corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50e anniversaire de la Faculté de Français de l’Université SISU, Shanghai International Studies University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Shanghai, Chine</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lexique de l'émotion en classe de FLE : une expérimentation basée sur corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thi Thu Hoai Tran</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Tutin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TALC2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01098809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lexique et représentation des sentiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quelle didactique de l'interculturel dans les nouveaux contextes d'enseignement-apprentissage du FLE/S ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Catholique de Louvain-la-Neuve, Jan 2005, Louvain-la-Neuve, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprendre à intégrer le lexique des sentiments au cours de l’écriture de textes narratifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Boch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Minh Thuy DAM; Hong Van DINH; Jean-Marc MANGIANTE; Thi Thu Hoai TRAN, Mar 2023, Hanoi, Vietnam</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Grossmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexique et production verbale : vers une meilleure intégration des apprentissages lexicaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Veronika Lux-Pogodalla; Alain Polguère, Jun 2023, Nancy, France</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expérience d'enseignement de l'expression des émotions-sentiments en classe multiculturelle de FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Crozier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diversités culturelles e apprentissage du FLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Olivier Bertrand; Isabelle Schaffner, Sep 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université du Luxembourg, Feb 2023, Belval, Luxembourg</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lexique et production d’écrits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comment enseigner le vocabulaire : réflexions et propositions didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUFM Grenoble; E.Calaque, Feb 2005, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Fabienne H. Baider</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le verbe ‘changer’ dans le programme des écologistes Verts français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire transdisciplinaire LIDILEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIDILEM EA609, Mar 2004, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02212244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour de « hypothèse » et de lexies sémantiquement voisines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, AILA, Jul 2023, Lyon, France</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Grossmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Emergence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les enjeux de l'intégration des corpus numériques dans l'enseignement des langues étrangères en contexte chinois</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’urbanisation à la rurbanisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences du CUEF de Grenoble</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CUEF de Grenoble, Jul 2004, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02197892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semantic characteristics and use of some specific cross-disciplinary lexemes in French scientific papers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Guo Yuyuan; Beijing Language and Culture University - BLCU, Jun 2023, Beijing, Chine</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Grossmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comparing forms academic organisation, cultural identities and scientific discourse across nations and disciplines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, King's College London, Mar 2022, London, Royaume-Uni</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les régions françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences du CUEF de Grenoble</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CUEF de Grenoble, Jul 2004, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mariangela Albano, May 2022, Cagliari, Italie</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02197893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ‘peuples’ dans le programme politique des Verts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire UPRES-A 8004 Philosophie politique contemporaine, ENS/LSH-CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bernard Pelloile; Hélène Desbrousses, Feb 2002, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sylvain HATIER; Rui YAN, Oct 2022, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02212796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le changement chez les écologistes Verts : un exemple de changement modéré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire LTI, Langues, Textes, Images (EA1996), Groupe Séméia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Louis Panier, Jan 2002, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jean-Marc Mangiante; Luis Meneses-Lerin, Mar 2022, Arras, France</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02233285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nord et sud : de nouvelles définitions écologistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mots de l’espace pour dire la conflictualité sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lyon 2; IEP Lyon; ENS LSH Lyon, Oct 2001, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Cristelle CAVALLA, Apr 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02232978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">’EN’ auprès de ‘Changer’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La préposition française dans tous ses états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Tel-Aviv, Sep 2000, Tel-Aviv, Israël</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...108 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">’EN’ auprès de ‘Changer’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Langues - Textes - Images (EA 1996), groupe Rhêma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvianne Rémi-Giraud, Sep 1999, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Università du Verona, Apr 2022, Verona, Italie</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02233296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude actancielle du changement : temporel ou axiologique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Langues - Textes - Images (EA 1996), groupe Rhêma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylviane Rémi-Giraud, Jan 1999, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Yuyuan GUO, May 2022, Beijing, Chine</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02233599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux exemples d’analyse componentielle pris dans le discours politique des Verts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Centre pour l’Analyse du Discours Religieux (CADIR), CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Louis Panier, Jun 1999, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jovan Kostov; Elodie Lang, Jan 2022, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02233299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des verbes de l’espace pour une politique dynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Langues - Textes - Images (EA 1996), groupe Rhêma Lexicologie Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylviane Rémi-Giraud; Paul Bacot, Nov 1999, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Françoise Olmo Cazevieille, Oct 2022, Valencià, Espagne</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02233291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Différentes analyses syntaxico-sémantiques du verbe Changer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Langues - Textes - Images (EA 1996), groupe Rhêma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylviane Rémi-Giraud, Sep 1998, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, GUO Yuyuan; Beijing Language and Culture University - BLCU, Dec 2022, Beijing, Chine</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02234053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Description sémémique des contextes du verbe changer dans Le Livre des Verts, 1994</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Langues - Textes - Images (EA 1996), groupe Rhêma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylviane Rémi-Giraud, Jan 1998, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Recherche sur les Identités, les Nations et l'Interculturalité - CRINI, Jun 2022, Nantes, France</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02234236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les écologistes dans l’espace politique : droite et gauche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Langues - Textes - Images (EA 1996), groupe Rhêma Lexicologie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylviane Rémi-Giraud; Paul Bacot, Nov 1998, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Véronique Laurens; Estefania Dominguez, Dec 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02233928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les écologistes dans l’espace politique : le Nord et le Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Langues - Textes - Images (EA 1996), groupe Rhêma Lexicologie Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylviane Rémi-Giraud; Paul Bacot, Dec 1998, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, BLC, Bases Corpus, Langage UMR7320, May 2021, Nice, France</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02233768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les contextes du verbe changer dans Le Livre des Verts, 1994</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Langues - Textes - Images (EA 1996), groupe Rhêma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylviane Rémi-Giraud, Nov 1997, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jacqueline Lafont-Terranova, Feb 2021, Orléans, France</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02234398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de la polysémie du verbe changer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Langues - Textes - Images (EA 1996), groupe Rhêma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylviane Rémi-Giraud, Apr 1997, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Cristelle Cavalla, Oct 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02234411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La polysémie du verbe changer : les synonymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Langues - Textes - Images (EA 1996), Rhêma Lexicologie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylviane Rémi-Giraud; Paul Bacot, Feb 1997, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Cristelle Cavalla, Jul 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02234655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La polysémie du verbe changer : la problématique des prépositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Doctorants Sciences du Langage, Lyon 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ALEL - Association de Linguistique des Etudiants de Lyon 2, Dec 1996, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...9193 lines deleted...]
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03427874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20121,113 +20259,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpus numériques : critères pour l'enseignement des langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04097032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du manuel &amp;quot;Emotions-Sentiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20236,51 +20374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Crozier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04097040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20290,91 +20428,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apprentissages lexicaux : des unités linguistiques à l’enseignement du FLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université Grenoble Alpes, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01468588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20384,100 +20522,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sens du verbe « changer » dans le programme politique du parti Écologiste « Les Verts ». Approche sémantique et lexicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université Lumière - Lyon II, 2002. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00440433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20487,91 +20625,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les écrits académiques en français à l'aide des corpus numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctorat. Les écrits académiques en français à l'aide des corpus numériques, Université de Tunis, Tunisie. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04527489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20581,51 +20719,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un point sur les modèles d’acquisition de la liaison en français L1 et L2 à partir de nouvelles données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Harnois-Delpiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20654,51 +20792,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">rfp2017 : 15es Journées du Réseau Français de Phonologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02064460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20708,200 +20846,200 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prologue pour Mariangela Albano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour une phraséodidactique outillée. L’apprentissage des expressions figées en Français Langue Étrangère. De Mariangela Albano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lancer une revue de SHS en accès ouvert diamant sur Episciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Albert Nabias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05261619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId374"/>
+      <w:footerReference w:type="default" r:id="rId376"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -20969,51 +21107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E994B1A8"/>
+    <w:nsid w:val="3ED5A31B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21200,51 +21338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cristelle-cavalla" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8599-8521" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069094942" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/69211602" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000011768913X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sorbonne-nouvelle.fr/mme-cavalla-cristelle-232274.kjsp?RH=1310460081877" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecle-emotissage.com/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987070v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cellier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Duthoit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Freund" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13fxn" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05144881v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne Woerly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ignacio Aguilar R&#237;o" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_2569" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043029v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingrao Li" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14746/strop.2025.52.1.5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05139620v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Vuichard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Capron Puozzo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669105v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ftita" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Anctil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654789v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667188v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097026v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacef Abidi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya Antonova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bita Pourmoezzi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna S&#225;nchez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/noema.36804" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195710v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04058818v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bento" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mendon&#231;a Dias" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.2894" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897333v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mangiante" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223630v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne H. Baider" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09571736.2023.2248152" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427888v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02978884v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118078v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carras" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171264v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legallois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928728v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Baider" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Cislaru" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969717v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Harnois-Delpiano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevrot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.17021.har" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188592v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132668v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513624v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Yang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927549v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Yan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Hoai Tran" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087791v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099020v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17951/en.2017.2.59" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377955v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tutin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13092/lo.78.2953" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359422v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06281-3.p.0161" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01438665v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375964v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296437v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429003v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699918v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699916v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01216854v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098808v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Novakova" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Grossmann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.150.0032" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610815v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610817v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698149v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1215340" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741429v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milla Kaarina Luodonp&#228;&#228;-Manni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/fr/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533954v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdu.unc.edu.ar/handle/11086/14115" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534091v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editurauniversitaria.ucv.ro/apports-et-limites-des-corpus-num" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844084v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sorba" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917082v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/lexique-transversal-et-formules-discursives-des-sciences-humaines" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890668v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pul.uclouvain.be/book/?gcoi=29303100737700#h2tabFormats" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01768005v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/10777-book-08534778-9782745347787.html" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429024v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451483v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429518v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boch Fran&#231;oise" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rinck" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine P&#233;tillon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://uga-editions.com" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880775v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100756800" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01216841v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375968v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lascombe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Socha" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154754v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699920v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Bou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098816v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions.polytechnique.fr/?afficherfiche=148" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397807v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099047v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Labre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699919v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397684v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397685v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380482v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395395v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394207v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394208v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380594v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Crozier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395784v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987044v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633289v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cros" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-H&#233;l&#232;ne Burrows" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie K&#252;bler" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Narcy-Combes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669107v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04058801v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.2849" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195622v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berdal-Masuy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Coffey" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Pairon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969786v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03167841v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojca Pecman" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377860v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918278v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Hartwell" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01438666v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197683v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ue.com/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429079v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumarest Dani&#232;le" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richou Claude" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cle-international.com/le-vocabulaire-en-classe-de-langue-techniques-et-pratiques-de-classe-livre-9782090353716.html" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429073v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499539v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001367v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366315v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104200v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025960v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083551v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Galliot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Demolliens" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043316v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001376v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158594v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Carpentier-Verdeaux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411146v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830072v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13092/lo.60.1204&#10217;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596106v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596078v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527484v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527487v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745492v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Magnan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chencen Luo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Schmutz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Paula GALEANO CASAS" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838970v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830080v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371296v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04091190v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120352v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371320v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04091196v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04091201v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kontozoglou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131669v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025365v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201467v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152931v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Wang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630507v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694608v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848438v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622249v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741411v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563405v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Auclert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra D. Savenkova" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Bomilcar" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694651v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698166v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622247v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848335v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897307v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741398v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622252v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427817v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171004v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438327v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438321v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622257v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622251v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171022v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229252v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427824v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534144v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534173v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039873v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171065v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000286v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534114v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02978902v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126360v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377835v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377840v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187432v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187435v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433060v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126414v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377846v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377851v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01767987v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02022338v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917042v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111192v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milla Luodonp&#228;&#228;-Manni" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01622948v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451522v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01767945v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01767977v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111184v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01622956v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01622958v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01504317v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01767957v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01622961v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01455544v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01433721v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451653v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01433717v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01455698v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352846v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451615v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451577v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01433347v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01455551v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01455562v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01622960v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Falaise" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01455707v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01433724v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01433670v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01433668v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01455647v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01433673v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451423v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01455742v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01433726v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01455656v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01433671v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451567v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01433709v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01433711v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01910671v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Denni" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Papa" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ponton" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard d'Aubigny" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Moine" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451559v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970918v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01433713v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451415v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01433716v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451547v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01455666v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451450v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Bak" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01468610v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099027v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02064474v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01455684v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586311v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01622949v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893000v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Goossens" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099021v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719476v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100150" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02064497v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01622953v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01624941v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098817v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098818v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098813v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951112v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099187v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01624943v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01624935v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098811v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01624938v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951084v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951094v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983399v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01624917v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098809v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951068v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099046v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951061v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01624919v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02212244v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099041v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197892v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01622963v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197893v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02212796v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02233285v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02232978v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01622965v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02233296v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02233599v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02233299v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02233291v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02234053v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02234236v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02233928v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02233768v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02234398v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02234411v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02234655v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427874v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097032v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097040v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/tel-01468588v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00440433v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527489v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02064460v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457074v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261619v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Albert Nabias" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cristelle-cavalla" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8599-8521" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069094942" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/69211602" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000011768913X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sorbonne-nouvelle.fr/mme-cavalla-cristelle-232274.kjsp?RH=1310460081877" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecle-emotissage.com/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987070v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cellier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Duthoit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Freund" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13fxn" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05144881v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne Woerly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ignacio Aguilar R&#237;o" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_2569" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043029v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingrao Li" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14746/strop.2025.52.1.5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05139620v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Vuichard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Capron Puozzo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669105v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ftita" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Anctil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654789v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667188v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097026v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacef Abidi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya Antonova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bita Pourmoezzi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna S&#225;nchez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/noema.36804" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223630v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne H. Baider" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09571736.2023.2248152" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195710v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897333v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mangiante" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04058818v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bento" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mendon&#231;a Dias" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.2894" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427888v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02978884v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118078v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carras" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171264v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legallois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928728v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Baider" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Cislaru" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969717v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Harnois-Delpiano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevrot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.17021.har" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188592v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132668v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513624v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Yang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927549v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Yan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Hoai Tran" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087791v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099020v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17951/en.2017.2.59" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377955v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tutin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13092/lo.78.2953" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359422v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06281-3.p.0161" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01438665v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429003v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375964v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296437v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699918v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699916v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01216854v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098808v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Novakova" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Grossmann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.150.0032" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610815v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610817v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741429v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milla Kaarina Luodonp&#228;&#228;-Manni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/fr/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698149v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1215340" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533954v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdu.unc.edu.ar/handle/11086/14115" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534091v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editurauniversitaria.ucv.ro/apports-et-limites-des-corpus-num" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844084v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sorba" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917082v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/lexique-transversal-et-formules-discursives-des-sciences-humaines" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890668v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pul.uclouvain.be/book/?gcoi=29303100737700#h2tabFormats" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01768005v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/10777-book-08534778-9782745347787.html" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429024v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451483v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429518v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boch Fran&#231;oise" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rinck" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine P&#233;tillon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://uga-editions.com" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880775v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100756800" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01216841v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375968v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lascombe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Socha" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154754v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699920v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Bou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098816v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions.polytechnique.fr/?afficherfiche=148" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397807v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099047v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Labre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699919v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397684v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397685v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380482v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395395v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394207v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394208v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380594v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Crozier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395784v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987044v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633289v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cros" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-H&#233;l&#232;ne Burrows" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie K&#252;bler" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Narcy-Combes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669107v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04058801v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.2849" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195622v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berdal-Masuy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Coffey" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Pairon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969786v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03167841v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojca Pecman" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377860v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918278v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Hartwell" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01438666v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197683v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ue.com/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429079v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumarest Dani&#232;le" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richou Claude" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cle-international.com/le-vocabulaire-en-classe-de-langue-techniques-et-pratiques-de-classe-livre-9782090353716.html" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429073v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596448v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499539v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597556v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083551v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Galliot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Demolliens" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043316v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025960v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104200v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001367v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366315v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001376v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158594v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Carpentier-Verdeaux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411146v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830072v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13092/lo.60.1204&#10217;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596106v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596078v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527487v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527484v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745492v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Magnan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chencen Luo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Schmutz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Paula GALEANO CASAS" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838970v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830080v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120352v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371296v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04091190v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371320v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04091196v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04091201v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kontozoglou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131669v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025365v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152931v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Wang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201467v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741411v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563405v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Auclert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra D. Savenkova" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Bomilcar" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622249v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848438v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630507v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694608v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694651v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698166v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622247v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848335v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897307v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741398v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171004v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438327v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438321v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622252v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427817v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622257v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622251v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171022v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229252v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534144v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427824v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534173v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039873v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171065v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000286v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534114v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02978902v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187432v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126360v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377835v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377840v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187435v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433060v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126414v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377846v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377851v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01767987v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02022338v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917042v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111192v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milla Luodonp&#228;&#228;-Manni" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451522v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01767945v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01767977v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01622948v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111184v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01622956v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01622958v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01504317v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01767957v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01622961v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451653v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01433717v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01455698v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01455544v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01433721v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352846v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451615v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451577v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01455551v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01433668v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01455562v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01622960v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Falaise" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01433347v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01455707v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01433670v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01433724v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01455742v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451423v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01455647v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01433673v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01433726v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01455656v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01433671v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451567v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01433709v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01433711v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01910671v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Denni" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Papa" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ponton" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard d'Aubigny" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Moine" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01433713v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451559v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970918v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451415v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01433716v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451547v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01455666v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451450v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Bak" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01468610v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099027v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02064474v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01455684v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586311v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893000v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Goossens" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01622949v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099021v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719476v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100150" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02064497v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01622953v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01624941v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098817v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098818v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098813v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951112v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099187v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01624943v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01624935v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098811v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01624938v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951084v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951094v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983399v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01624917v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098809v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951068v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099046v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951061v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01624919v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02212244v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099041v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197892v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01622963v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197893v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02212796v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02233285v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02232978v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01622965v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02233296v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02233599v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02233299v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02233291v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02234053v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02234236v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02233928v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02233768v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02234398v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02234411v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02234655v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427874v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097032v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097040v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/tel-01468588v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00440433v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527489v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02064460v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457074v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261619v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Albert Nabias" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>