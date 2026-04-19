--- v0 (2026-03-16)
+++ v1 (2026-04-19)
@@ -234,51 +234,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Pareige</w:t>
+                <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Luneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
@@ -505,7487 +505,7486 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Kaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Mayoral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 616, pp.156065. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2025.156065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05215888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat-treated additively manufactured and wrought 316L steels display a comparable response to ion irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Jenkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Jenkins</w:t>
+                <w:t xml:space="preserve">Solène Rouland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Rouland</w:t>
+                <w:t xml:space="preserve">Auriane Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auriane Etienne</w:t>
+                <w:t xml:space="preserve">Anna Kareer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Haley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 614, pp.155913. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2025.155913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05094588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling phase separation in solids beyond the classical nucleation theory: Application to FeCr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Luneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Simeone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 161 (14), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0226979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale Characterisation Study on the Effect of Heat Treatment on the Microstructure of Additively Manufactured 316L Stainless Steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Jenkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Baustert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Baustert</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gregory Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Today Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 39, pp.108849. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2024.108849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04540210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the iron content of Mn-Ni-Si-rich clusters that form in reactor pressure vessel steels during exposure to neutron irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin M Jenkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin M Jenkins</w:t>
+                <w:t xml:space="preserve">Aidar Zakirov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aidar Zakirov</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 281, pp.120384. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconciliation between simulated and measured microstructures of metastable FeCr alloys: A phase field approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gokelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gokelaere</w:t>
+                <w:t xml:space="preserve">P. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Garcia</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">L. Pauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 260, pp.119303. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actamat.2023.119303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04209094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase instabilities in austenitic steels during particle bombardment at high and low dose rates q</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.M. Levine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.M. Levine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cristelle Pareige</w:t>
+                <w:t xml:space="preserve">Z. Jiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.D. Edmondson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.S. Was</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 217, pp.110588. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matdes.2022.110588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03639391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of heavy ion irradiation dose rate and temperature on α′ precipitation in high purity Fe-18%Cr alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yajie Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yajie Zhao</w:t>
+                <w:t xml:space="preserve">Arunodaya Bhattacharya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arunodaya Bhattacharya</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cristelle Pareige</w:t>
+                <w:t xml:space="preserve">Caleb Massey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengcheng Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 231, pp.117888. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actamat.2022.117888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03639200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Ni, Si and P on the formation of solute-rich clusters under irradiation in Fe-Cr alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of grain boundary planes on radiation-induced segregation (RIS) at near Σ3 grain boundaries in Fe-Cr alloy under ion irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Barres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.M. Gueye</w:t>
+                <w:t xml:space="preserve">Olivier Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Gómez-Ferrer</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Estelle Meslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2022.153958⟩</w:t>
+              <w:t xml:space="preserve">Materials Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 184, pp.111676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchar.2021.111676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03758289v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03540781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Modification of 304L Stainless Steel and Interface Engineering by HiPIMS Pre-Treatment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of Ni, Si and P on the formation of solute-rich clusters under irradiation in Fe-Cr alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Schlegel</w:t>
+                <w:t xml:space="preserve">P.M. Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deniz Gündüz</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Gómez-Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kaden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/coatings12060727⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 570, pp.153958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2022.153958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03682342v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of grain boundary planes on radiation-induced segregation (RIS) at near Σ3 grain boundaries in Fe-Cr alloy under ion irradiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface Modification of 304L Stainless Steel and Interface Engineering by HiPIMS Pre-Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Chabanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Barres</w:t>
+                <w:t xml:space="preserve">Alexandre Michau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Tissot</w:t>
+                <w:t xml:space="preserve">Michel Schlegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Meslin</w:t>
+                <w:t xml:space="preserve">Deniz Gündüz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Mouton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Arnal</w:t>
+                <w:t xml:space="preserve">Beatriz Puga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchar.2021.111676⟩</w:t>
+              <w:t xml:space="preserve">Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/coatings12060727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03540781v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03682342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solute rich cluster formation and Cr precipitation in irradiated Fe-Cr-(Ni,Si,P) alloys: Ion and neutron irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P-M. Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Medvedev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Kaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 572, pp.154060. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2022.154060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03794388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data on Cu- and Ni-Si-Mn-rich solute clustering in a neutron irradiated austenitic stainless steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samara Levine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samara Levine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cristelle Pareige</w:t>
+                <w:t xml:space="preserve">Zhijie Jiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhijie Jiao</w:t>
+                <w:t xml:space="preserve">Philip Edmondson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Was</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.108263. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dib.2022.108263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03666624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Ni, Mo and Mn content on spinodal decomposition kinetics and G-phase precipitation of aged model cast austenitic stainless steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Badyka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Badyka</w:t>
+                <w:t xml:space="preserve">S. Saillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Saillet</w:t>
+                <w:t xml:space="preserve">J Emo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Emo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Domain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 555, pp.153123. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2021.153123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03254730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale modelling for fusion and fission materials: The M4F project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Malerba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Malerba</w:t>
+                <w:t xml:space="preserve">M.J. Caturla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.J. Caturla</w:t>
+                <w:t xml:space="preserve">E. Gaganidze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Konstantinović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 29, pp.101051. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nme.2021.101051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03438844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TEM Observation of Loops Decorating Dislocations and Resulting Source Hardening of Neutron-Irradiated Fe-Cr Alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nano-hardening features in high-dose neutron irradiated Eurofer97 revealed by atom-probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gómez-Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dethloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gaganidze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Malerba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Bergner</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Malerba</w:t>
+                <w:t xml:space="preserve">C. Hatzoglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/met10010147⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 537, pp.152228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2020.152228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02444695v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of annealing treatment at 550 °C on ferrite of thermally aged cast austenitic stainless steels and ageing kinetics of reverted cast austenitic stainless steels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Badyka</w:t>
+                <w:t xml:space="preserve">Microstructure influence on creep properties of heat-resistant austenitic alloys with high aluminum content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Facco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Couvrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Saillet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2020.152530⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 783, pp.139276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2020.139276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02943308v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02525356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure influence on creep properties of heat-resistant austenitic alloys with high aluminum content</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TEM Observation of Loops Decorating Dislocations and Resulting Source Hardening of Neutron-Irradiated Fe-Cr Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Bergner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Facco</w:t>
+                <w:t xml:space="preserve">Mercedes Hernández-Mayoral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Couvrat</w:t>
+                <w:t xml:space="preserve">Cornelia Heintze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Magne</w:t>
+                <w:t xml:space="preserve">Milan J Konstantinović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Roussel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Guillet</w:t>
+                <w:t xml:space="preserve">Lorenzo Malerba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2020.139276⟩</w:t>
+              <w:t xml:space="preserve">Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/met10010147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02525356v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-hardening features in high-dose neutron irradiated Eurofer97 revealed by atom-probe tomography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Gómez-Ferrer</w:t>
+                <w:t xml:space="preserve">Effect of annealing treatment at 550 °C on ferrite of thermally aged cast austenitic stainless steels and ageing kinetics of reverted cast austenitic stainless steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Badyka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Saillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dethloff</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 537, pp.152228. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2020.152228⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 542, pp.152530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2020.152530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02942855v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of irradiation on nanoprecipitation in EM10 alloy - Comparison with Eurofer97</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 531, pp.151995. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2020.151995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02460892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of APT physical limitations on chemical composition of precipitates in Fe–Cr alloys</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantification of hardening contribution of G-Phase precipitation and spinodal decomposition in aged duplex stainless steel: APT analysis and micro-hardness measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Badyka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Saillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 522, pp.64-73. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.05.022⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 514, pp.266-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2018.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130691v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of hardening contribution of G-Phase precipitation and spinodal decomposition in aged duplex stainless steel: APT analysis and micro-hardness measurements</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quantification of APT physical limitations on chemical composition of precipitates in Fe–Cr alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantinos Hatzoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Radiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 514, pp.266-275. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2018.12.002⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 522, pp.64-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.05.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02061837v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between SANS and APT measurements in a thermally aged Fe-19 at.%Cr alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-H. Mathon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Meslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Characterization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 151, pp.332-341. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matchar.2019.03.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02106979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the role of Ni, Si and P on the nanostructural evolution of FeCr alloys under irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gómez-Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Heintze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 517, pp.35-44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.01.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02061833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Radiation Damage in Light Water Reactors: Comparison of Cluster Analysis Methods for the Analysis of Atom Probe Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Hyde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantinos Hatzoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Hyde</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hannah Weekes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 23 (02), pp.366 - 375. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/s1431927616012678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01765920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of alpha ' precipitation in an electron-irradiated Fe15Cr alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Meslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Decamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scripta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 122, pp.31-35. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2016.05.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2016.05.021⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01389570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of injected interstitials on $\alpha'$ precipitation in Fe–Cr alloys under self-ion irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Meslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Décamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mater.Res.Lett.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 5 (2), pp.117-123. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/21663831.2016.1230896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01921664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Point defect absorption by grain boundaries in α -iron by atomic density function modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Kapikranian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Kapikranian</w:t>
+                <w:t xml:space="preserve">Helena Zapolsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helena Zapolsky</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Renaud Patte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 92 (22), pp.224106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.224106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02061865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of G-phase precipitation and spinodal decomposition in very long aged ferrite of a Mo-free duplex stainless steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Emo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Saillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Domain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 465, pp.383 - 389. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2015.06.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01828030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behaviour of P, Si, Ni impurities and Cr in self ion irradiated Fe–Cr alloys – Comparison to neutron irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Kuksenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 456, pp.471-476. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.10.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02061876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The early stage of formation of self-organized nanocolumns in thin films: Monte Carlo simulations versus atomic-scale observations in Ge-Mn</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Atomic structure of grain boundaries in iron modeled using the atomic density function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Kapikranian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Zapolsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Patte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4864271⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.014111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633479v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromium enrichment on the habit plane of dislocation loops in ion-irradiated high-purity Fe-Cr alloys</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">The early stage of formation of self-organized nanocolumns in thin films: Monte Carlo simulations versus atomic-scale observations in Ge-Mn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Lardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2014.06.050⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 115 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4864271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01066994v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of a three-feature dispersed-barrier hardening model to neutron-irradiated Fe–Cr model alloys</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Chromium enrichment on the habit plane of dislocation loops in ion-irradiated high-purity Fe-Cr alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bhattacharya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Meslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Décamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.01.024⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 78, pp.394-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2014.06.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02061881v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01066994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of secondary phase precipitation during spinodal decomposition in duplex stainless steels: A kinetic Monte Carlo model – Comparison with atom probe tomography experiments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Application of a three-feature dispersed-barrier hardening model to neutron-irradiated Fe–Cr model alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bergner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pareige</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hernández-Mayoral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Malerba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Heintze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 451 (1-3), pp.361 - 365. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.04.025⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 448 (1-3), pp.96-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.01.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01828039v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production and segregation of transmutation elements Ca, Ti, Sc in the F82H steel under mixed spectrum irradiation of high energy protons and spallation neutrons</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Kinetics of secondary phase precipitation during spinodal decomposition in duplex stainless steels: A kinetic Monte Carlo model – Comparison with atom probe tomography experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Emo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Saillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yong Dai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 447 (1-3), pp.189-196. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.01.013⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 451 (1-3), pp.361 - 365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.04.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02061883v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic structure of grain boundaries in iron modeled using the atomic density function</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Production and segregation of transmutation elements Ca, Ti, Sc in the F82H steel under mixed spectrum irradiation of high energy protons and spallation neutrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viacheslav Kuksenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Dai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.014111⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 447 (1-3), pp.189-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01828041v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cr precipitation in neutron irradiated industrial purity Fe–Cr model alloys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Critical assessment of Cr-rich precipitates in neutron-irradiated Fe–12at%Cr: Comparison of SANS and APT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bergner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Kuksenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Malerba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 432 (1-3), pp.160-165. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 442 (1-3), pp.463-469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.05.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2012.07.021⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107314v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical assessment of Cr-rich precipitates in neutron-irradiated Fe–12at%Cr: Comparison of SANS and APT</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Confined phase separation in SiO$_X$ nanometric thin layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pareige</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.P. Nalini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.05.023⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 103, pp.203109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4830375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02107031v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00966660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confined phase separation in SiO$_X$ nanometric thin layers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Cr precipitation in neutron irradiated industrial purity Fe–Cr model alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kuksenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4830375⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 432 (1-3), pp.160-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2012.07.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00966660v1</w:t>
+                <w:t xml:space="preserve">hal-02107314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of Cr, Si and P distribution at dislocations and grain-boundaries in neutron irradiated Fe–Cr model alloys of low purity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Kuksenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Genevois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 434 (1-3), pp.49-55. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2012.11.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2012.11.027⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra granular precipitation and grain boundary segregation under neutron irradiation in a low purity Fe–Cr based alloy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Nano-precipitates made of atomic pillars revealed by single atom detection in a Mg-Nd alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2011.10.031⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 100 (14), pp.141906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3701272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02107385v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallisation and molecular mobilities in liquid and glassy states of a MXD6 polyamide</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Intra granular precipitation and grain boundary segregation under neutron irradiation in a low purity Fe–Cr based alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kuksenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.M. Saiter</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Interfaces </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/156855406777408520⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 425 (1-3), pp.125-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2011.10.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107458v1</w:t>
+                <w:t xml:space="preserve">hal-02107385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-precipitates made of atomic pillars revealed by single atom detection in a Mg-Nd alloy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crystallisation and molecular mobilities in liquid and glassy states of a MXD6 polyamide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allisson Saiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Williams Lefebvre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cristelle Pareige</w:t>
+                <w:t xml:space="preserve">J.M. Saiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3701272⟩</w:t>
+              <w:t xml:space="preserve">Composite Interfaces </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (4-6), pp.403-413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/156855406777408520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107335v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic study of phase transformation in a highly concentrated Fe–Cr alloy: Monte Carlo simulation versus experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Determination of the Mg-Rich Phase Boundary of the Binary Mg-Nd Phase Diagram by Means of Atom Probe Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2010.12.038⟩</w:t>
+              <w:t xml:space="preserve">Journal of Phase Equilibria and Diffusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (4), pp.298-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11669-011-9882-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01828099v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of neutron-irradiation on the microstructure of a Fe–12at.%Cr alloy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Study of phase transformation and mechanical properties evolution of duplex stainless steels after long term thermal ageing (&amp;gt;20years)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Novy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Saillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 415 (1), pp.61-66. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2011.05.042⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 411 (1-3), pp.90-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2011.01.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107410v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of phase transformation and mechanical properties evolution of duplex stainless steels after long term thermal ageing (&amp;gt;20years)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Kinetic study of phase transformation in a highly concentrated Fe–Cr alloy: Monte Carlo simulation versus experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Novy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kuksenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Olsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2011.01.036⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (6), pp.2404 - 2411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2010.12.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108876v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the Mg-Rich Phase Boundary of the Binary Mg-Nd Phase Diagram by Means of Atom Probe Tomography</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Effect of neutron-irradiation on the microstructure of a Fe–12at.%Cr alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kuksenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Genevois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cuvilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phase Equilibria and Diffusion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 415 (1), pp.61-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2011.05.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11669-011-9882-1⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107366v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic scale analysis and phase separation understanding in a thermally aged Fe–20at.%Cr alloy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Bond fluctuation model to describe physical aging in polymeric materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Saiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Meseguer Dueñas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gómez Ribelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2008.10.008⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 130 (21), pp.214905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3134685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02107437v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bond fluctuation model to describe physical aging in polymeric materials</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Atomic scale analysis and phase separation understanding in a thermally aged Fe–20at.%Cr alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Novy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3134685⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 384 (2), pp.96-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2008.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107451v1</w:t>
+                <w:t xml:space="preserve">hal-02107437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short- and long-range orders in Fe–Cr: A Monte Carlo study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Domain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Olsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 106 (10), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3257232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01828256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precipitation of the FeCu system: A critical review of atomic kinetic Monte Carlo simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Vincent</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C. Becquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 373 (1-3), pp.387 - 401. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2007.06.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2007.06.016⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01828295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo simulation of cooperative orientation relaxation of dipoles in glass formers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena Zapolsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Khachaturyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 75 (5), pp.104906. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.75.054102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase transformation and segregation to lattice defects in Ni-base superalloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Blavette</w:t>
+                <w:t xml:space="preserve">Emmanuel Cadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Cadel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cristelle Pareige</w:t>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 13 (6), pp.464--483. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S143192760707078X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A journey in the atomic-scale microstructure of materials using atom-probe tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Cadel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chinese Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 43, pp.132-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01929150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging the three orientation variants of the DO22 phase by 3D atom probe microscopy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Simulation of the FCC→FCC+L12+DO22kinetic reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1365-2818.2001.00952.x⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 44 (2), pp.243--247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1359-6462(00)00599-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928927v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atom probe analyses and numerical calculation of ternary phase diagram in Ni-Al-V system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Imaging the three orientation variants of the DO22 phase by 3D atom probe microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Q. Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calphad: Computer Coupling of Phase Diagrams and Thermochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0364-5916(01)00035-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 204 (3), pp.247--251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-2818.2001.00952.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01928926v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the FCC→FCC+L12+DO22kinetic reaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Atom probe analyses and numerical calculation of ternary phase diagram in Ni-Al-V system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Zapolsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Q. Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Calphad: Computer Coupling of Phase Diagrams and Thermochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 25 (1), pp.125--134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0364-5916(01)00035-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1359-6462(00)00599-6⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928925v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomographic atom probe: New dimension in materials analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Three-dimensional atomic scale microscopy with the atom probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Menand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Menand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 78 (1-4), pp.63--72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0304-3991(99)00046-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1431927699000033⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01928941v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordering and phase separation in Ni–Cr–Al: Monte Carlo simulations vs three-dimensional atom probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Soisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 47 (6), pp.1889-1899. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8025,1025 +8024,1026 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional atomic scale microscopy with the atom probe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
+                <w:t xml:space="preserve">Tomographic atom probe: New dimension in materials analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Menand</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 78 (1-4), pp.63--72. </w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 5 (1), pp.39--47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0304-3991(99)00046-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1431927699000033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928940v1</w:t>
+                <w:t xml:space="preserve">hal-01928941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordering and phase separation in low supersaturated Ni-Cr-Al alloys: 3D atom probe and Monte Carlo simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pareige-Schmuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Soisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 250 (1), pp.99--103. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0921-5093(98)00543-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0921-5093(98)00543-7⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic-scale study of transformation paths in unmixing and ordering reactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Ordering and precipitation of γ phase in low supersaturated Ni-Cr-Al model alloy: An atomic scale investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Schmuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hauet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Danoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales De Physique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Philosophical Magazine a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 76 (3), pp.527--542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01418619708214021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928950v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of phase transformations in Metallic Alloys : Monte Carlo simulations versus experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Soisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athènes Manuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Physique Colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, C2-22, pp.3-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02121881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordering and precipitation of γ phase in low supersaturated Ni-Cr-Al model alloy: An atomic scale investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Schmuck</w:t>
+                <w:t xml:space="preserve">Atomic-scale study of transformation paths in unmixing and ordering reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pareige-Schmuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Caron</w:t>
+                <w:t xml:space="preserve">K. Stiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hauet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Blavette</w:t>
+                <w:t xml:space="preserve">Frédéric Danoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine a</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales De Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 22 (3 SUPPL.)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928947v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional nanoanalysis with the tomographic atom-probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Bigot</w:t>
+                <w:t xml:space="preserve">Cristelle Schmuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristelle Schmuck</w:t>
+                <w:t xml:space="preserve">Frederic Danoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Auger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mikrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 13, pp.183-194. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-7091-6555-3_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-7091-6555-3_9⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02121887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic scale investigation of ordering and precipitation processes in a model Ni-Cr-Al alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Schmuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Danoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Danoix</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 94-95, pp.273-279. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0169-4332(95)00386-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0169-4332(95)00386-X⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative analysis of GP zones formed at room temperature in a 7150 Al-based alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Schmuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Danoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 87-88 (C), pp.228--233. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0169-4332(94)00501-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0169-4332(94)00501-X⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9053,146 +9053,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-of-Flight Mass Spectrometry and Composition Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Lefebvre-Ulrikson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atom Probe Tomography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.123-154, 2016, 978-0-12-804647-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-804647-0.00005-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9202,747 +9202,747 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Joint Programme on Nuclear Materials of the European Energy Research Alliance (EERA-JPNM) – Coordinating GenIV reactor materials research for a low-carbon Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Malerba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Angiolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bertolus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimo Angiolini</w:t>
+                <w:t xml:space="preserve">Angelika Bohnstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Kalivodova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMINS 4 NEA workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02121889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano-scale study of phase separation in ferrite of long term thermally aged Mo-beaaring duplex stainless steels - atom probe tomography and Monte Carlo Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Emo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Domain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceeding Fontevraud 8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.O-T05-091</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02121924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic scale study of phase transformation in long term thermally aged duplex stainless steels: relation between microstructure and properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Novy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Akamatsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceeding Fontevraud 7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02121915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordering and phase separation in model superalloys: 3D atom probe versus Monte Carlo simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Soisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PTM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, pp.65-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02121918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordering and phase separation in model superalloys: 3D atom probe versus Monte Carlo simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Soisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Japan Institute of Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, pp.65-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02121920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of the tomographic atom probe in the study of some metallurgical phenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Schmuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Danoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. of Int. Conference on advanced materials and technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, pp.40-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02121923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId329"/>
+      <w:footerReference w:type="default" r:id="rId327"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10010,51 +10010,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5C29C365"/>
+    <w:nsid w:val="60763F55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10241,51 +10241,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cristelle-pareige" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3965-9588" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122351142" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361841v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simeone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tissot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pareige" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Luneville" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121665" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05431111v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Barr&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meslin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mouton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loyer-Prost" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2025.156334" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05215888v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Was" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kaden" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Mayoral" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Pareige" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2025.156065" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094588v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jenkins" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Rouland" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Etienne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kareer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Haley" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2025.155913" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04885806v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Simeone" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0226979" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04540210v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baustert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Rose" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2024.108849" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698441v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M Jenkins" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidar Zakirov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120384" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209094v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gokelaere" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garcia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pauchard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.119303" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03639391v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Levine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jiao" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Edmondson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2022.110588" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03639200v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajie Zhao" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunodaya Bhattacharya" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caleb Massey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengcheng Zhu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2022.117888" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03758289v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Gueye" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. G&#243;mez-Ferrer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.153958" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03682342v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Chabanon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Michau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schlegel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz G&#252;nd&#252;z" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Puga" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings12060727" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03540781v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barres" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tissot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Meslin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mouton" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Arnal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2021.111676" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03794388v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-M. Gueye" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Medvedev" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.154060" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03666624v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samara Levine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijie Jiao" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Edmondson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Was" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108263" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03254730v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Badyka" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saillet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Emo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Domain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2021.153123" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438844v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malerba" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Caturla" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaganidze" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Konstantinovi&#263;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2021.101051" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02444695v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bergner" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Hern&#225;ndez-Mayoral" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Heintze" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan J Konstantinovi&#263;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Malerba" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10010147" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943308v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saillet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Domain" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152530" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02525356v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Facco" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Couvrat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Magne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roussel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.139276" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02942855v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dethloff" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hatzoglou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152228" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02460892v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sakr" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Henry" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.151995" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02130691v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Hatzoglou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Radiguet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald da Costa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pareige" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.05.022" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061837v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monnet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.12.002" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106979v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Mathon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2019.03.027" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061833v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heintze" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.01.040" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765920v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hyde" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Weekes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927616012678" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01389570v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Decamps" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2016.05.021" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NP9GWG0C-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921664v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D&#233;camps" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21663831.2016.1230896" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061865v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kapikranian" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Zapolsky" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Patte" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.224106" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828030v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Emo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.06.017" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061876v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kuksenko" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.10.024" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633479v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Talbot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lard&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blavette" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864271" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01066994v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bhattacharya" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.06.050" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZV48RNGB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061881v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bergner" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hern&#225;ndez-Mayoral" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.01.024" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Q73WP9X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828039v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Emo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.04.025" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMJ69DS5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061883v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viacheslav Kuksenko" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Dai" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.01.013" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9NPTRLN2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828041v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.014111" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02107314v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2012.07.021" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M0PJHXWB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02107031v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.05.023" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4KBQP73-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966660v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Nalini" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gourbilleau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4830375" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02107306v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genevois" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2012.11.027" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16JX60LC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02107385v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.10.031" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FK1CWLRH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02107458v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnoult" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allisson Saiter" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dargent" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Saiter" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156855406777408520" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02107335v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Lefebvre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kopp" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3701272" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828099v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Novy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Olsson" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2010.12.038" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6F27JG4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02107410v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cuvilly" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.05.042" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDW0WT9G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02108876v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.01.036" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4RCBMHZG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02107366v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-011-9882-1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B46DFA071838C58A0D38ABD02B893CAFD9A7BF6E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02107437v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2008.10.008" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1B1DNT0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02107451v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meseguer Due&#241;as" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G&#243;mez Ribelles" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3134685" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828256v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3257232" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828295v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vincent" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Becquart" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2007.06.016" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4PJXF34-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02107504v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khachaturyan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.054102" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928887v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blavette" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cadel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Deconihout" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caron" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S143192760707078X" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929150v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cadel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auger" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928927v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marteau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2818.2001.00952.x" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928926v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Q. Chen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0364-5916(01)00035-9" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/997173C08DA1D34AD1B4A02C669B3BCD44EB9844/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928925v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(00)00599-6" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/59DC22BDD4617FBF11C963E6260A80423EF179D0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928941v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menand" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927699000033" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02107703v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Soisson" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(99)00054-3" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C0FFBFFED1EF29134301615DD069457577CCFAE1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928940v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3991(99)00046-7" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XWMXV3F-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928945v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pareige-Schmuck" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(98)00543-7" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNJVGS0Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928950v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stiller" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danoix" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121881v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Soisson" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ath&#232;nes Manuel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Georges" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928947v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmuck" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caron" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hauet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01418619708214021" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121887v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Bigot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Schmuck" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Danoix" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Auger" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-6555-3_9" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TJVPN75H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02107710v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(95)00386-X" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CCR0Z8WL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928956v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Danoix" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(94)00501-X" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0B14DFM7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954224v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lefebvre-Ulrikson" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vurpillot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804647-0.00005-X" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121889v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Angiolini" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertolus" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Bohnstedt" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Kalivodova" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121924v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Domain" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121915v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Akamatsu" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121918v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121920v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121923v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cristelle-pareige" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3965-9588" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122351142" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361841v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simeone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tissot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Pareige" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Luneville" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121665" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05431111v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Barr&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meslin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mouton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loyer-Prost" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2025.156334" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05215888v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Was" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kaden" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Mayoral" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2025.156065" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094588v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jenkins" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Rouland" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Etienne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kareer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Haley" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2025.155913" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04885806v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Simeone" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0226979" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04540210v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baustert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Rose" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2024.108849" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698441v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M Jenkins" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidar Zakirov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120384" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209094v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gokelaere" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garcia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pauchard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.119303" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03639391v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Levine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jiao" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Edmondson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2022.110588" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03639200v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajie Zhao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunodaya Bhattacharya" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caleb Massey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengcheng Zhu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2022.117888" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03540781v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barres" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tissot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Meslin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mouton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Arnal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2021.111676" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03758289v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Gueye" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. G&#243;mez-Ferrer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.153958" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03682342v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Chabanon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Michau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schlegel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz G&#252;nd&#252;z" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Puga" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings12060727" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03794388v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-M. Gueye" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Medvedev" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.154060" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03666624v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samara Levine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijie Jiao" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Edmondson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Was" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108263" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03254730v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Badyka" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saillet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Emo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Domain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2021.153123" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438844v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malerba" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Caturla" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaganidze" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Konstantinovi&#263;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2021.101051" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02942855v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dethloff" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hatzoglou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152228" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02525356v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Facco" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Couvrat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Magne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roussel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.139276" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02444695v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bergner" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Hern&#225;ndez-Mayoral" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Heintze" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan J Konstantinovi&#263;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Malerba" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10010147" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943308v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saillet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Domain" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152530" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02460892v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sakr" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Henry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.151995" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061837v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monnet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.12.002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02130691v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Hatzoglou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Radiguet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald da Costa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pareige" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.05.022" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106979v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Mathon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2019.03.027" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061833v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heintze" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.01.040" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765920v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hyde" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Weekes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927616012678" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01389570v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Decamps" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2016.05.021" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NP9GWG0C-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921664v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D&#233;camps" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21663831.2016.1230896" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061865v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kapikranian" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Zapolsky" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Patte" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.224106" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828030v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Emo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.06.017" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061876v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kuksenko" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.10.024" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828041v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.014111" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633479v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Talbot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lard&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blavette" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864271" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01066994v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bhattacharya" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.06.050" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZV48RNGB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061881v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bergner" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hern&#225;ndez-Mayoral" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.01.024" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Q73WP9X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828039v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Emo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.04.025" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMJ69DS5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061883v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viacheslav Kuksenko" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Dai" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.01.013" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9NPTRLN2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02107031v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.05.023" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4KBQP73-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966660v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Nalini" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gourbilleau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4830375" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02107314v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2012.07.021" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M0PJHXWB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02107306v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genevois" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2012.11.027" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16JX60LC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02107335v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Lefebvre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kopp" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3701272" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02107385v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.10.031" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FK1CWLRH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02107458v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnoult" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allisson Saiter" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dargent" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Saiter" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156855406777408520" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02107366v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-011-9882-1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B46DFA071838C58A0D38ABD02B893CAFD9A7BF6E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02108876v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Novy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.01.036" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4RCBMHZG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828099v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Olsson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2010.12.038" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6F27JG4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02107410v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cuvilly" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.05.042" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDW0WT9G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02107451v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meseguer Due&#241;as" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G&#243;mez Ribelles" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3134685" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02107437v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2008.10.008" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1B1DNT0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828256v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3257232" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828295v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vincent" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Becquart" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2007.06.016" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4PJXF34-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02107504v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khachaturyan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.054102" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928887v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blavette" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cadel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Deconihout" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caron" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S143192760707078X" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929150v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cadel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auger" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928925v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(00)00599-6" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/59DC22BDD4617FBF11C963E6260A80423EF179D0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928927v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marteau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2818.2001.00952.x" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928926v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Q. Chen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0364-5916(01)00035-9" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/997173C08DA1D34AD1B4A02C669B3BCD44EB9844/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928940v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menand" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3991(99)00046-7" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XWMXV3F-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02107703v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Soisson" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(99)00054-3" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C0FFBFFED1EF29134301615DD069457577CCFAE1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928941v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927699000033" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928945v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pareige-Schmuck" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(98)00543-7" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNJVGS0Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928947v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmuck" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caron" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hauet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01418619708214021" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121881v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Soisson" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ath&#232;nes Manuel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Georges" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928950v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stiller" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danoix" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121887v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Bigot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Schmuck" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Danoix" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Auger" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-6555-3_9" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TJVPN75H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02107710v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(95)00386-X" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CCR0Z8WL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928956v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Danoix" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(94)00501-X" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0B14DFM7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954224v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lefebvre-Ulrikson" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804647-0.00005-X" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121889v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Angiolini" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertolus" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Bohnstedt" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Kalivodova" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121924v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Domain" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121915v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Akamatsu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121918v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121920v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121923v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>