--- v1 (2026-04-19)
+++ v2 (2026-05-13)
@@ -1502,412 +1502,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03639200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of grain boundary planes on radiation-induced segregation (RIS) at near Σ3 grain boundaries in Fe-Cr alloy under ion irradiation</w:t>
+                <w:t xml:space="preserve">Role of Ni, Si and P on the formation of solute-rich clusters under irradiation in Fe-Cr alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Barres</w:t>
+                <w:t xml:space="preserve">P.M. Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Tissot</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Gómez-Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kaden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchar.2021.111676⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 570, pp.153958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2022.153958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03540781v1</w:t>
+                <w:t xml:space="preserve">hal-03758289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Ni, Si and P on the formation of solute-rich clusters under irradiation in Fe-Cr alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface Modification of 304L Stainless Steel and Interface Engineering by HiPIMS Pre-Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Chabanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Michau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Schlegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.M. Gueye</w:t>
+                <w:t xml:space="preserve">Deniz Gündüz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Gómez-Ferrer</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Beatriz Puga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 570, pp.153958. </w:t>
+              <w:t xml:space="preserve">Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2022.153958⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/coatings12060727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03758289v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03682342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Modification of 304L Stainless Steel and Interface Engineering by HiPIMS Pre-Treatment</w:t>
+                <w:t xml:space="preserve">Effect of grain boundary planes on radiation-induced segregation (RIS) at near Σ3 grain boundaries in Fe-Cr alloy under ion irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Chabanon</w:t>
+                <w:t xml:space="preserve">Quentin Barres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Michau</w:t>
+                <w:t xml:space="preserve">Olivier Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Schlegel</w:t>
+                <w:t xml:space="preserve">Estelle Meslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deniz Gündüz</w:t>
+                <w:t xml:space="preserve">Isabelle Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatriz Puga</w:t>
+                <w:t xml:space="preserve">Benoit Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coatings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (6), </w:t>
+              <w:t xml:space="preserve">Materials Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 184, pp.111676. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/coatings12060727⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matchar.2021.111676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03682342v1</w:t>
+                <w:t xml:space="preserve">cea-03540781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solute rich cluster formation and Cr precipitation in irradiated Fe-Cr-(Ni,Si,P) alloys: Ion and neutron irradiation</w:t>
               </w:r>
@@ -2419,546 +2419,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03438844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-hardening features in high-dose neutron irradiated Eurofer97 revealed by atom-probe tomography</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TEM Observation of Loops Decorating Dislocations and Resulting Source Hardening of Neutron-Irradiated Fe-Cr Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dethloff</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Malerba</w:t>
+                <w:t xml:space="preserve">Frank Bergner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Hatzoglou</w:t>
+                <w:t xml:space="preserve">Mercedes Hernández-Mayoral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Heintze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan J Konstantinović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Malerba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2020.152228⟩</w:t>
+              <w:t xml:space="preserve">Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/met10010147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02942855v1</w:t>
+                <w:t xml:space="preserve">hal-02444695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure influence on creep properties of heat-resistant austenitic alloys with high aluminum content</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Magne</w:t>
+                <w:t xml:space="preserve">Effect of annealing treatment at 550 °C on ferrite of thermally aged cast austenitic stainless steels and ageing kinetics of reverted cast austenitic stainless steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Badyka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Roussel</w:t>
+                <w:t xml:space="preserve">Sébastien Saillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Guillet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 783, pp.139276. </w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 542, pp.152530. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2020.139276⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2020.152530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02525356v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TEM Observation of Loops Decorating Dislocations and Resulting Source Hardening of Neutron-Irradiated Fe-Cr Alloys</w:t>
+                <w:t xml:space="preserve">Microstructure influence on creep properties of heat-resistant austenitic alloys with high aluminum content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Bergner</w:t>
+                <w:t xml:space="preserve">A. Facco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercedes Hernández-Mayoral</w:t>
+                <w:t xml:space="preserve">M. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cornelia Heintze</w:t>
+                <w:t xml:space="preserve">D. Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milan J Konstantinović</w:t>
+                <w:t xml:space="preserve">Manuel Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Malerba</w:t>
+                <w:t xml:space="preserve">Alain Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10, </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 783, pp.139276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/met10010147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2020.139276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02444695v1</w:t>
+                <w:t xml:space="preserve">hal-02525356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of annealing treatment at 550 °C on ferrite of thermally aged cast austenitic stainless steels and ageing kinetics of reverted cast austenitic stainless steels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Badyka</w:t>
+                <w:t xml:space="preserve">Nano-hardening features in high-dose neutron irradiated Eurofer97 revealed by atom-probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gómez-Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Saillet</w:t>
+                <w:t xml:space="preserve">C. Dethloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gaganidze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Malerba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Domain</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Hatzoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 542, pp.152530. </w:t>
+              <w:t xml:space="preserve">, 2020, 537, pp.152228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2020.152530⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2020.152228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02943308v1</w:t>
+                <w:t xml:space="preserve">hal-02942855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of irradiation on nanoprecipitation in EM10 alloy - Comparison with Eurofer97</w:t>
               </w:r>
@@ -3055,291 +3055,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02460892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of hardening contribution of G-Phase precipitation and spinodal decomposition in aged duplex stainless steel: APT analysis and micro-hardness measurements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantification of APT physical limitations on chemical composition of precipitates in Fe–Cr alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Monnet</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Constantinos Hatzoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Radiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 514, pp.266-275. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2018.12.002⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 522, pp.64-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.05.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02061837v1</w:t>
+                <w:t xml:space="preserve">hal-02130691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of APT physical limitations on chemical composition of precipitates in Fe–Cr alloys</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gérald da Costa</w:t>
+                <w:t xml:space="preserve">Quantification of hardening contribution of G-Phase precipitation and spinodal decomposition in aged duplex stainless steel: APT analysis and micro-hardness measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Badyka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Pareige</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Saillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 522, pp.64-73. </w:t>
+              <w:t xml:space="preserve">, 2019, 514, pp.266-275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.05.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2018.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130691v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between SANS and APT measurements in a thermally aged Fe-19 at.%Cr alloy</w:t>
               </w:r>
@@ -3364,51 +3364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-H. Mathon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Meslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3459,51 +3459,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the role of Ni, Si and P on the nanostructural evolution of FeCr alloys under irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gómez-Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Heintze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3576,90 +3576,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Radiation Damage in Light Water Reactors: Comparison of Cluster Analysis Methods for the Analysis of Atom Probe Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Hyde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantinos Hatzoglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah Weekes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 23 (02), pp.366 - 375. </w:t>
@@ -4021,51 +4021,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Patte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 92 (22), pp.224106. </w:t>
@@ -4142,64 +4142,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Emo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Saillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Domain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 465, pp.383 - 389. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4259,51 +4259,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Kuksenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 456, pp.471-476. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4331,880 +4331,880 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02061876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic structure of grain boundaries in iron modeled using the atomic density function</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Renaud Patte</w:t>
+                <w:t xml:space="preserve">The early stage of formation of self-organized nanocolumns in thin films: Monte Carlo simulations versus atomic-scale observations in Ge-Mn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Lardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.014111⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 115 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4864271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01828041v1</w:t>
+                <w:t xml:space="preserve">hal-01633479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The early stage of formation of self-organized nanocolumns in thin films: Monte Carlo simulations versus atomic-scale observations in Ge-Mn</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Talbot</w:t>
+                <w:t xml:space="preserve">Chromium enrichment on the habit plane of dislocation loops in ion-irradiated high-purity Fe-Cr alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bhattacharya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Meslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Décamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4864271⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 78, pp.394-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2014.06.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633479v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01066994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromium enrichment on the habit plane of dislocation loops in ion-irradiated high-purity Fe-Cr alloys</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Henry</w:t>
+                <w:t xml:space="preserve">Application of a three-feature dispersed-barrier hardening model to neutron-irradiated Fe–Cr model alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bergner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hernández-Mayoral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Malerba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Heintze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 448 (1-3), pp.96-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.01.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2014.06.050⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01066994v1</w:t>
+                <w:t xml:space="preserve">hal-02061881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of a three-feature dispersed-barrier hardening model to neutron-irradiated Fe–Cr model alloys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Bergner</w:t>
+                <w:t xml:space="preserve">Kinetics of secondary phase precipitation during spinodal decomposition in duplex stainless steels: A kinetic Monte Carlo model – Comparison with atom probe tomography experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Emo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Heintze</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Saillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 448 (1-3), pp.96-102. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 451 (1-3), pp.361 - 365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.04.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.01.024⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02061881v1</w:t>
+                <w:t xml:space="preserve">hal-01828039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of secondary phase precipitation during spinodal decomposition in duplex stainless steels: A kinetic Monte Carlo model – Comparison with atom probe tomography experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Emo</w:t>
+                <w:t xml:space="preserve">Production and segregation of transmutation elements Ca, Ti, Sc in the F82H steel under mixed spectrum irradiation of high energy protons and spallation neutrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viacheslav Kuksenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Dai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 451 (1-3), pp.361 - 365. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 447 (1-3), pp.189-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.01.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.04.025⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01828039v1</w:t>
+                <w:t xml:space="preserve">hal-02061883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production and segregation of transmutation elements Ca, Ti, Sc in the F82H steel under mixed spectrum irradiation of high energy protons and spallation neutrons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Viacheslav Kuksenko</w:t>
+                <w:t xml:space="preserve">Atomic structure of grain boundaries in iron modeled using the atomic density function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Kapikranian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Zapolsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Patte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.014111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.01.013⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02061883v1</w:t>
+                <w:t xml:space="preserve">hal-01828041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical assessment of Cr-rich precipitates in neutron-irradiated Fe–12at%Cr: Comparison of SANS and APT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bergner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5212,51 +5212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Kuksenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Malerba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 442 (1-3), pp.463-469. </w:t>
@@ -5300,277 +5300,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confined phase separation in SiO$_X$ nanometric thin layers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Talbot</w:t>
+                <w:t xml:space="preserve">Cr precipitation in neutron irradiated industrial purity Fe–Cr model alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kuksenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4830375⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 432 (1-3), pp.160-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2012.07.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00966660v1</w:t>
+                <w:t xml:space="preserve">hal-02107314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cr precipitation in neutron irradiated industrial purity Fe–Cr model alloys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Kuksenko</w:t>
+                <w:t xml:space="preserve">Confined phase separation in SiO$_X$ nanometric thin layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.P. Nalini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2012.07.021⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 103, pp.203109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4830375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02107314v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00966660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of Cr, Si and P distribution at dislocations and grain-boundaries in neutron irradiated Fe–Cr model alloys of low purity</w:t>
               </w:r>
@@ -5595,51 +5595,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Genevois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 434 (1-3), pp.49-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5679,1220 +5679,1220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-precipitates made of atomic pillars revealed by single atom detection in a Mg-Nd alloy</w:t>
+                <w:t xml:space="preserve">Crystallisation and molecular mobilities in liquid and glassy states of a MXD6 polyamide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Williams Lefebvre</w:t>
+                <w:t xml:space="preserve">M. Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Kopp</w:t>
+                <w:t xml:space="preserve">Allisson Saiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Saiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3701272⟩</w:t>
+              <w:t xml:space="preserve">Composite Interfaces </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (4-6), pp.403-413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/156855406777408520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107335v1</w:t>
+                <w:t xml:space="preserve">hal-02107458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intra granular precipitation and grain boundary segregation under neutron irradiation in a low purity Fe–Cr based alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Kuksenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 425 (1-3), pp.125-129. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2011.10.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallisation and molecular mobilities in liquid and glassy states of a MXD6 polyamide</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Allisson Saiter</w:t>
+                <w:t xml:space="preserve">Nano-precipitates made of atomic pillars revealed by single atom detection in a Mg-Nd alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.M. Saiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Interfaces </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 13 (4-6), pp.403-413. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 100 (14), pp.141906. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/156855406777408520⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3701272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107458v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the Mg-Rich Phase Boundary of the Binary Mg-Nd Phase Diagram by Means of Atom Probe Tomography</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kinetic study of phase transformation in a highly concentrated Fe–Cr alloy: Monte Carlo simulation versus experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Novy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kuksenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Olsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phase Equilibria and Diffusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11669-011-9882-1⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (6), pp.2404 - 2411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2010.12.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107366v1</w:t>
+                <w:t xml:space="preserve">hal-01828099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of phase transformation and mechanical properties evolution of duplex stainless steels after long term thermal ageing (&amp;gt;20years)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of neutron-irradiation on the microstructure of a Fe–12at.%Cr alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kuksenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Genevois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cuvilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 411 (1-3), pp.90-96. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 415 (1), pp.61-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2011.05.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2011.01.036⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02108876v1</w:t>
+                <w:t xml:space="preserve">hal-02107410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic study of phase transformation in a highly concentrated Fe–Cr alloy: Monte Carlo simulation versus experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of the Mg-Rich Phase Boundary of the Binary Mg-Nd Phase Diagram by Means of Atom Probe Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Phase Equilibria and Diffusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (4), pp.298-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11669-011-9882-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2010.12.038⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01828099v1</w:t>
+                <w:t xml:space="preserve">hal-02107366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of neutron-irradiation on the microstructure of a Fe–12at.%Cr alloy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of phase transformation and mechanical properties evolution of duplex stainless steels after long term thermal ageing (&amp;gt;20years)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Novy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Saillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 415 (1), pp.61-66. </w:t>
+              <w:t xml:space="preserve">, 2011, 411 (1-3), pp.90-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2011.05.042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2011.01.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107410v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bond fluctuation model to describe physical aging in polymeric materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.M. Saiter</w:t>
+                <w:t xml:space="preserve">Atomic scale analysis and phase separation understanding in a thermally aged Fe–20at.%Cr alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Novy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3134685⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 384 (2), pp.96-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2008.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107451v1</w:t>
+                <w:t xml:space="preserve">hal-02107437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic scale analysis and phase separation understanding in a thermally aged Fe–20at.%Cr alloy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pareige</w:t>
+                <w:t xml:space="preserve">Bond fluctuation model to describe physical aging in polymeric materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Saiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Meseguer Dueñas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gómez Ribelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2008.10.008⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 130 (21), pp.214905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3134685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02107437v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short- and long-range orders in Fe–Cr: A Monte Carlo study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Domain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Olsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 106 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6965,64 +6965,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Becquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 373 (1-3), pp.387 - 401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7302,51 +7302,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A journey in the atomic-scale microstructure of materials using atom-probe tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7417,820 +7417,820 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01929150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the FCC→FCC+L12+DO22kinetic reaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imaging the three orientation variants of the DO22 phase by 3D atom probe microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1359-6462(00)00599-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 204 (3), pp.247--251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-2818.2001.00952.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928925v1</w:t>
+                <w:t xml:space="preserve">hal-01928927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging the three orientation variants of the DO22 phase by 3D atom probe microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atom probe analyses and numerical calculation of ternary phase diagram in Ni-Al-V system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Zapolsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Marteau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Blavette</w:t>
+                <w:t xml:space="preserve">L. Q. Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 204 (3), pp.247--251. </w:t>
+              <w:t xml:space="preserve">Calphad: Computer Coupling of Phase Diagrams and Thermochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 25 (1), pp.125--134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1365-2818.2001.00952.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0364-5916(01)00035-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928927v1</w:t>
+                <w:t xml:space="preserve">hal-01928926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atom probe analyses and numerical calculation of ternary phase diagram in Ni-Al-V system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation of the FCC→FCC+L12+DO22kinetic reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Q. Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calphad: Computer Coupling of Phase Diagrams and Thermochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 25 (1), pp.125--134. </w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 44 (2), pp.243--247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0364-5916(01)00035-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1359-6462(00)00599-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928926v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional atomic scale microscopy with the atom probe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tomographic atom probe: New dimension in materials analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Deconihout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Menand</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 78 (1-4), pp.63--72. </w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 5 (1), pp.39--47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0304-3991(99)00046-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1431927699000033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928940v1</w:t>
+                <w:t xml:space="preserve">hal-01928941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordering and phase separation in Ni–Cr–Al: Monte Carlo simulations vs three-dimensional atom probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Soisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 47 (6), pp.1889-1899. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1359-6454(99)00054-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1359-6454(99)00054-3⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomographic atom probe: New dimension in materials analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Deconihout</w:t>
+                <w:t xml:space="preserve">Three-dimensional atomic scale microscopy with the atom probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Menand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Menand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 78 (1-4), pp.63--72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0304-3991(99)00046-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1431927699000033⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01928941v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordering and phase separation in low supersaturated Ni-Cr-Al alloys: 3D atom probe and Monte Carlo simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pareige-Schmuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Soisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 250 (1), pp.99--103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8270,373 +8270,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordering and precipitation of γ phase in low supersaturated Ni-Cr-Al model alloy: An atomic scale investigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atomic-scale study of transformation paths in unmixing and ordering reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pareige-Schmuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Schmuck</w:t>
+                <w:t xml:space="preserve">K. Stiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Caron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Blavette</w:t>
+                <w:t xml:space="preserve">Frédéric Danoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine a</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales De Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 22 (3 SUPPL.)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928947v1</w:t>
+                <w:t xml:space="preserve">hal-01928950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of phase transformations in Metallic Alloys : Monte Carlo simulations versus experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Soisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athènes Manuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Physique Colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, C2-22, pp.3-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02121881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic-scale study of transformation paths in unmixing and ordering reactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Ordering and precipitation of γ phase in low supersaturated Ni-Cr-Al model alloy: An atomic scale investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Schmuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hauet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Danoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales De Physique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Philosophical Magazine a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 76 (3), pp.527--542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01418619708214021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928950v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional nanoanalysis with the tomographic atom-probe</w:t>
               </w:r>
@@ -8764,103 +8764,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic scale investigation of ordering and precipitation processes in a model Ni-Cr-Al alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Schmuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Danoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 94-95, pp.273-279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8945,51 +8945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Danoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 87-88 (C), pp.228--233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9216,51 +9216,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Joint Programme on Nuclear Materials of the European Energy Research Alliance (EERA-JPNM) – Coordinating GenIV reactor materials research for a low-carbon Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Malerba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Angiolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9354,90 +9354,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano-scale study of phase separation in ferrite of long term thermally aged Mo-beaaring duplex stainless steels - atom probe tomography and Monte Carlo Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Emo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Domain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceeding Fontevraud 8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.O-T05-091</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9475,90 +9475,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic scale study of phase transformation in long term thermally aged duplex stainless steels: relation between microstructure and properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Novy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Akamatsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceeding Fontevraud 7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9596,77 +9596,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordering and phase separation in model superalloys: 3D atom probe versus Monte Carlo simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Soisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PTM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, pp.65-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9704,64 +9704,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordering and phase separation in model superalloys: 3D atom probe versus Monte Carlo simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Soisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9825,51 +9825,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Schmuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Danoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10010,51 +10010,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="60763F55"/>
+    <w:nsid w:val="F714DAAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10241,51 +10241,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cristelle-pareige" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3965-9588" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122351142" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361841v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simeone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tissot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Pareige" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Luneville" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121665" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05431111v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Barr&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meslin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mouton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loyer-Prost" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2025.156334" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05215888v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Was" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kaden" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Mayoral" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2025.156065" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094588v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jenkins" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Rouland" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Etienne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kareer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Haley" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2025.155913" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04885806v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Simeone" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0226979" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04540210v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baustert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Rose" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2024.108849" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698441v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M Jenkins" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidar Zakirov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120384" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209094v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gokelaere" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garcia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pauchard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.119303" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03639391v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Levine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jiao" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Edmondson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2022.110588" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03639200v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajie Zhao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunodaya Bhattacharya" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caleb Massey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengcheng Zhu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2022.117888" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03540781v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barres" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tissot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Meslin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mouton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Arnal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2021.111676" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03758289v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Gueye" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. G&#243;mez-Ferrer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.153958" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03682342v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Chabanon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Michau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schlegel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz G&#252;nd&#252;z" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Puga" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings12060727" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03794388v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-M. Gueye" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Medvedev" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.154060" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03666624v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samara Levine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijie Jiao" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Edmondson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Was" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108263" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03254730v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Badyka" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saillet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Emo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Domain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2021.153123" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438844v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malerba" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Caturla" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaganidze" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Konstantinovi&#263;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2021.101051" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02942855v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dethloff" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hatzoglou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152228" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02525356v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Facco" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Couvrat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Magne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roussel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.139276" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02444695v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bergner" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Hern&#225;ndez-Mayoral" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Heintze" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan J Konstantinovi&#263;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Malerba" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10010147" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943308v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saillet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Domain" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152530" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02460892v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sakr" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Henry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.151995" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061837v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monnet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.12.002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02130691v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Hatzoglou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Radiguet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald da Costa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pareige" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.05.022" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106979v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Mathon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2019.03.027" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061833v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heintze" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.01.040" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765920v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hyde" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Weekes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927616012678" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01389570v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Decamps" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2016.05.021" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NP9GWG0C-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921664v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D&#233;camps" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21663831.2016.1230896" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061865v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kapikranian" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Zapolsky" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Patte" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.224106" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828030v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Emo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.06.017" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061876v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kuksenko" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.10.024" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828041v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.014111" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633479v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Talbot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lard&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blavette" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864271" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01066994v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bhattacharya" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.06.050" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZV48RNGB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061881v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bergner" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hern&#225;ndez-Mayoral" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.01.024" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Q73WP9X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828039v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Emo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.04.025" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMJ69DS5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061883v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viacheslav Kuksenko" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Dai" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.01.013" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9NPTRLN2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02107031v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.05.023" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4KBQP73-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966660v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Nalini" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gourbilleau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4830375" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02107314v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2012.07.021" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M0PJHXWB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02107306v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genevois" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2012.11.027" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16JX60LC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02107335v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Lefebvre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kopp" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3701272" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02107385v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.10.031" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FK1CWLRH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02107458v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnoult" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allisson Saiter" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dargent" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Saiter" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156855406777408520" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02107366v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-011-9882-1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B46DFA071838C58A0D38ABD02B893CAFD9A7BF6E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02108876v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Novy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.01.036" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4RCBMHZG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828099v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Olsson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2010.12.038" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6F27JG4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02107410v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cuvilly" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.05.042" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDW0WT9G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02107451v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meseguer Due&#241;as" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G&#243;mez Ribelles" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3134685" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02107437v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2008.10.008" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1B1DNT0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828256v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3257232" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828295v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vincent" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Becquart" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2007.06.016" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4PJXF34-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02107504v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khachaturyan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.054102" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928887v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blavette" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cadel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Deconihout" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caron" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S143192760707078X" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929150v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cadel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auger" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928925v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(00)00599-6" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/59DC22BDD4617FBF11C963E6260A80423EF179D0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928927v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marteau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2818.2001.00952.x" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928926v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Q. Chen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0364-5916(01)00035-9" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/997173C08DA1D34AD1B4A02C669B3BCD44EB9844/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928940v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menand" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3991(99)00046-7" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XWMXV3F-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02107703v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Soisson" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(99)00054-3" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C0FFBFFED1EF29134301615DD069457577CCFAE1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928941v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927699000033" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928945v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pareige-Schmuck" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(98)00543-7" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNJVGS0Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928947v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmuck" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caron" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hauet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01418619708214021" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121881v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Soisson" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ath&#232;nes Manuel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Georges" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928950v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stiller" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danoix" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121887v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Bigot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Schmuck" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Danoix" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Auger" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-6555-3_9" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TJVPN75H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02107710v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(95)00386-X" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CCR0Z8WL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928956v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Danoix" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(94)00501-X" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0B14DFM7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954224v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lefebvre-Ulrikson" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804647-0.00005-X" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121889v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Angiolini" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertolus" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Bohnstedt" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Kalivodova" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121924v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Domain" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121915v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Akamatsu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121918v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121920v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121923v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cristelle-pareige" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3965-9588" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122351142" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361841v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simeone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tissot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Pareige" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Luneville" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121665" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05431111v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Barr&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meslin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mouton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loyer-Prost" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2025.156334" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05215888v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Was" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kaden" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Mayoral" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2025.156065" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094588v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jenkins" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Rouland" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Etienne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kareer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Haley" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2025.155913" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04885806v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Simeone" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0226979" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04540210v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baustert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Rose" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2024.108849" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698441v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M Jenkins" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidar Zakirov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120384" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209094v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gokelaere" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garcia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pauchard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.119303" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03639391v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Levine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jiao" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Edmondson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2022.110588" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03639200v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajie Zhao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunodaya Bhattacharya" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caleb Massey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengcheng Zhu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2022.117888" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03758289v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Gueye" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. G&#243;mez-Ferrer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.153958" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03682342v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Chabanon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Michau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schlegel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz G&#252;nd&#252;z" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Puga" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings12060727" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03540781v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barres" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tissot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Meslin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mouton" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Arnal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2021.111676" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03794388v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-M. Gueye" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Medvedev" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.154060" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03666624v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samara Levine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijie Jiao" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Edmondson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Was" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108263" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03254730v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Badyka" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saillet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Emo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Domain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2021.153123" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438844v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malerba" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Caturla" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaganidze" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Konstantinovi&#263;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2021.101051" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02444695v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bergner" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Hern&#225;ndez-Mayoral" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Heintze" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan J Konstantinovi&#263;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Malerba" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10010147" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943308v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saillet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Domain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152530" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02525356v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Facco" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Couvrat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Magne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roussel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.139276" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02942855v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dethloff" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hatzoglou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152228" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02460892v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sakr" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Henry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.151995" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02130691v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Hatzoglou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Radiguet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald da Costa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pareige" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.05.022" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061837v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monnet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.12.002" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106979v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Mathon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2019.03.027" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061833v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heintze" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.01.040" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765920v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hyde" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Weekes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927616012678" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01389570v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Decamps" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2016.05.021" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NP9GWG0C-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921664v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D&#233;camps" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21663831.2016.1230896" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061865v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kapikranian" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Zapolsky" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Patte" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.224106" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828030v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Emo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.06.017" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061876v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kuksenko" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.10.024" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633479v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Talbot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lard&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blavette" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864271" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01066994v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bhattacharya" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.06.050" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZV48RNGB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061881v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bergner" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hern&#225;ndez-Mayoral" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.01.024" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Q73WP9X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828039v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Emo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.04.025" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMJ69DS5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061883v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viacheslav Kuksenko" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Dai" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.01.013" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9NPTRLN2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828041v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.014111" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02107031v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.05.023" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4KBQP73-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02107314v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2012.07.021" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M0PJHXWB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966660v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Nalini" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gourbilleau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4830375" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02107306v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genevois" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2012.11.027" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16JX60LC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02107458v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnoult" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allisson Saiter" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dargent" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Saiter" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156855406777408520" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02107385v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.10.031" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FK1CWLRH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02107335v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Lefebvre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kopp" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3701272" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828099v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Novy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Olsson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2010.12.038" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6F27JG4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02107410v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cuvilly" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.05.042" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDW0WT9G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02107366v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-011-9882-1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B46DFA071838C58A0D38ABD02B893CAFD9A7BF6E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02108876v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.01.036" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4RCBMHZG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02107437v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2008.10.008" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1B1DNT0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02107451v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meseguer Due&#241;as" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G&#243;mez Ribelles" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3134685" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828256v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3257232" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828295v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vincent" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Becquart" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2007.06.016" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4PJXF34-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02107504v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khachaturyan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.054102" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928887v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blavette" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cadel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Deconihout" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caron" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S143192760707078X" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929150v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cadel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auger" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928927v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marteau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2818.2001.00952.x" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928926v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Q. Chen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0364-5916(01)00035-9" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/997173C08DA1D34AD1B4A02C669B3BCD44EB9844/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928925v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(00)00599-6" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/59DC22BDD4617FBF11C963E6260A80423EF179D0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928941v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menand" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927699000033" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02107703v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Soisson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(99)00054-3" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C0FFBFFED1EF29134301615DD069457577CCFAE1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928940v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3991(99)00046-7" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XWMXV3F-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928945v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pareige-Schmuck" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(98)00543-7" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNJVGS0Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928950v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stiller" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danoix" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121881v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Soisson" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ath&#232;nes Manuel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Georges" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928947v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmuck" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caron" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hauet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01418619708214021" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121887v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Bigot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Schmuck" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Danoix" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Auger" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-6555-3_9" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TJVPN75H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02107710v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(95)00386-X" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CCR0Z8WL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928956v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Danoix" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(94)00501-X" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0B14DFM7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954224v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lefebvre-Ulrikson" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804647-0.00005-X" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121889v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Angiolini" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertolus" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Bohnstedt" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Kalivodova" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121924v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Domain" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121915v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Akamatsu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121918v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121920v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121923v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>