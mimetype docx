--- v0 (2026-03-16)
+++ v1 (2026-05-06)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (55)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (57)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -240,10536 +240,10856 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05469047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the hemolymphatic miRNome composition of the schistosomiasis vector snail Biomphalaria glabrata</w:t>
+                <w:t xml:space="preserve">Benchmarking of chromatin profiling methods (ChIP-Seq, CUT&amp;Tag) in the Pacific oyster Magallana gigas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Dametto</w:t>
+                <w:t xml:space="preserve">Amélie Dellong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Gourbal</w:t>
+                <w:t xml:space="preserve">Manon Fallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Stenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Duval</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Research in Parasitology &amp; Vector-Borne Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 7, 100262 [14 p.]. </w:t>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 995, pp.150132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crpvbd.2025.100262⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gene.2026.150132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05520725v1</w:t>
+                <w:t xml:space="preserve">hal-05577277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction of epigenetic variation contribute to resistance against the human parasite Schistosoma mansoni</w:t>
+                <w:t xml:space="preserve">Comprehensive identification and co-expression analysis of long non-coding RNAs across eight timepoints of Schistosoma mansoni life cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelia Luviano-Aparicio</w:t>
+                <w:t xml:space="preserve">Flávia Arêdes-Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Lopez</w:t>
+                <w:t xml:space="preserve">Christoph Grunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bart Haegeman</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Renata Guerra-Sá</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epigenetics &amp; Chromatin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13072-025-00607-4⟩</w:t>
+              <w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 121, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/0074-02760250114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05172481v1</w:t>
+                <w:t xml:space="preserve">hal-05573436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subtelomeric plasticity contributes to gene family expansion in the human parasitic flatworm Schistosoma mansoni</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unveiling the hemolymphatic miRNome composition of the schistosomiasis vector snail Biomphalaria glabrata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Dametto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Brann</w:t>
+                <w:t xml:space="preserve">Benjamin Gourbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Beltramini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cristian Chaparro</w:t>
+                <w:t xml:space="preserve">Silvain Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Berriman</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Duval</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-024-10032-8⟩</w:t>
+              <w:t xml:space="preserve">Current Research in Parasitology &amp; Vector-Borne Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7, 100262 [14 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpvbd.2025.100262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04575780v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05520725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic memory of temperature sensed during somatic embryo maturation in 2-yr-old maritime pine trees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction of epigenetic variation contribute to resistance against the human parasite Schistosoma mansoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelia Luviano-Aparicio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Trontin</w:t>
+                <w:t xml:space="preserve">Marie Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamadou Dia Sow</w:t>
+                <w:t xml:space="preserve">Bart Haegeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Delaunay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Caroline Teyssier</w:t>
+                <w:t xml:space="preserve">Pierick Mouginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plphys/kiae600⟩</w:t>
+              <w:t xml:space="preserve">Epigenetics &amp; Chromatin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (1), pp.43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13072-025-00607-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04911770v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic responses of Antarctic clam Laternula elliptica to nanoparticles, at single and combined exposures reveal ecologically relevant biomarkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Rondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalina Valdés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolfo Rondon</w:t>
+                <w:t xml:space="preserve">Celine Cosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalina Valdés</w:t>
+                <w:t xml:space="preserve">Elisa Bergami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Antonio Cárdenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 280, pp.116523. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2024.116523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04615510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schistosoma haematobium and Schistosoma bovis first generation hybrids undergo gene expressions changes consistent with species compatibility and heterosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eglantine Mathieu-Bégné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kincaid-Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Allienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier REY</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 18 (7), pp.e0012267. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pntd.0012267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04639136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining a transcriptomic approach and a targeted metabolomics approach for deciphering the molecular bases of compatibility phenotype in the snail Biomphalaria glabrata toward Schistosoma mansoni.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epigenetic memory of temperature sensed during somatic embryo maturation in 2-yr-old maritime pine trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Trontin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Dia Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Simphor</w:t>
+                <w:t xml:space="preserve">Alain Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Rognon</w:t>
+                <w:t xml:space="preserve">Ines Modesto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Vignal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Allienne</w:t>
+                <w:t xml:space="preserve">Caroline Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Tropica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actatropica.2024.107212⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 197 (2), pp.kiae600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiae600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04555554v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted insertion and reporter transgene activity at a gene safe harbor of the human blood fluke, Schistosoma mansoni</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Subtelomeric plasticity contributes to gene family expansion in the human parasitic flatworm Schistosoma mansoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Brann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wannaporn Ittiprasert</w:t>
+                <w:t xml:space="preserve">A Beltramini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max F Moescheid</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cristian Chaparro</w:t>
+                <w:t xml:space="preserve">M Berriman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria H Mann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rutchanee Rodpai</w:t>
+                <w:t xml:space="preserve">S R Doyle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crmeth.2023.100535⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25, pp.217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-024-10032-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04181018v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04575780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperation and cheating orchestrate Vibrio assemblages and polymicrobial synergy in oysters infected with OsHV-1 virus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining a transcriptomic approach and a targeted metabolomics approach for deciphering the molecular bases of compatibility phenotype in the snail Biomphalaria glabrata toward Schistosoma mansoni.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Simphor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Oyanedel</w:t>
+                <w:t xml:space="preserve">Anne Rognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Lagorce</w:t>
+                <w:t xml:space="preserve">Emmanuel Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Bruto</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Amandine Morot</w:t>
+                <w:t xml:space="preserve">Sylvain Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Allienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2305195120⟩</w:t>
+              <w:t xml:space="preserve">Acta Tropica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 255, pp.107212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actatropica.2024.107212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04219877v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04555554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hit-and-Run Epigenetic Editing for Vectors of Snail-Borne Parasitic Diseases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cooperation and cheating orchestrate Vibrio assemblages and polymicrobial synergy in oysters infected with OsHV-1 virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Oyanedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lagorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelia Luviano</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Allienne</w:t>
+                <w:t xml:space="preserve">Maxime Bruto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Tavernier</w:t>
+                <w:t xml:space="preserve">Philippe Haffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Morot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcell.2022.794650⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120 (40), pp.e2305195120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2305195120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03608918v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From methylome to integrative analysis of tissue specificity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Targeted insertion and reporter transgene activity at a gene safe harbor of the human blood fluke, Schistosoma mansoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Daviaud</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Wannaporn Ittiprasert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max F Moescheid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Maury</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Victoria H Mann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rutchanee Rodpai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-0716-2349-7_16⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (7), pp.100535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crmeth.2023.100535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04346942v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated ChIPmentation procedure on limited biological material of the human blood fluke Schistosoma mansoni</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hit-and-Run Epigenetic Editing for Vectors of Snail-Borne Parasitic Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronaldo de Carvalho Augusto</w:t>
+                <w:t xml:space="preserve">Nelia Luviano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wannaporn Ittiprasert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Allienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Moné</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cristian Chaparro</w:t>
+                <w:t xml:space="preserve">Geneviève Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wellcome Open Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12688/wellcomeopenres.17779.1⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.794650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2022.794650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03255320v2</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03608918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single cell RNA sequencing reveals hemocyte heterogeneity in Biomphalaria glabrata: Plasticity over diversity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automated ChIPmentation procedure on limited biological material of the human blood fluke Schistosoma mansoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Lasica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Pichon</w:t>
+                <w:t xml:space="preserve">Ronaldo de Carvalho Augusto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Moné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Mouahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvain Pinaud</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Pratlong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.956871⟩</w:t>
+              <w:t xml:space="preserve">Wellcome Open Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7, pp.133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12688/wellcomeopenres.17779.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03772193v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03255320v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early life microbial exposures shape the Crassostrea gigas immune system for lifelong and intergenerational disease protection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Single cell RNA sequencing reveals hemocyte heterogeneity in Biomphalaria glabrata: Plasticity over diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Montagnani</w:t>
+                <w:t xml:space="preserve">Remi Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvain Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Petton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien de Lorgeril</w:t>
+                <w:t xml:space="preserve">Marine Pratlong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40168-022-01280-5⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.956871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.956871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03635473v2</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into biomphalysin gene family diversification in the vector snail Biomphalaria glabrata</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From methylome to integrative analysis of tissue specificity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Duge de Bernonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Daviaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvain Pinaud</w:t>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Tetreau</w:t>
+                <w:t xml:space="preserve">Jörg Tost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Poteaux</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Maury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.635131⟩</w:t>
+              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Catharanthus roseus Methods and Protocols, 2505, pp.223-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-0716-2349-7_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03219003v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04346942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNAi suppression of DNA methylation affects the drought stress response and genome integrity in transgenic poplar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early life microbial exposures shape the Crassostrea gigas immune system for lifelong and intergenerational disease protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Fallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Montagnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamadou D. Sow</w:t>
+                <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne‐laure Le Gac</w:t>
+                <w:t xml:space="preserve">Luc Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Fichot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Delaunay</w:t>
+                <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.17555⟩</w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40168-022-01280-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03292338v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03635473v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No pre-zygotic isolation mechanisms between Schistosoma haematobium and Schistosoma bovis parasites: From mating interactions to differential gene expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kincaid-Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eglantine Mathieu-Bégné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Reguera-Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Mulero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 15 (5), pp.e0009363. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pntd.0009363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03255515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The methylome of Biomphalaria glabrata and other mollusks: enduring modification of epigenetic landscape and phenotypic traits by a new DNA methylation inhibitor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelia Luviano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Gawehns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola B Arimondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epigenetics &amp; Chromatin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14 (1), pp.48. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13072-021-00422-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03427775v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diverging patterns of introgression from Schistosoma bovis across S. haematobium African lineages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier REY</w:t>
+                <w:t xml:space="preserve">RNAi suppression of DNA methylation affects the drought stress response and genome integrity in transgenic poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou D. Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eve Toulza</w:t>
+                <w:t xml:space="preserve">Anne‐laure Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Boissier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Allienne</w:t>
+                <w:t xml:space="preserve">Régis Fichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lanciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1009313⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 232 (1), pp.80-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.17555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176500v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satellite-like W Elements: repetitive, transcribed, and putative mobile genetic factors with potential roles for biology and evolution of Schistosoma mansoni</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">New insights into biomphalysin gene family diversification in the vector snail Biomphalaria glabrata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvain Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tetreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Poteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Galinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christina E Weinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (10), pp.evab204. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.635131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gbe/evab204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.635131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03333536v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03219003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple ATAC-seq protocol for population epigenetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronaldo de Carvalho Augusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier REY</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wellcome Open Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 5, pp.121. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.12688/wellcomeopenres.15552.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03145575v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological and genomic characterisation of the Schistosoma hybrid infecting humans in Europe reveals admixture between Schistosoma haematobium and Schistosoma bovis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Kincaid-Smith</w:t>
+                <w:t xml:space="preserve">Diverging patterns of introgression from Schistosoma bovis across S. haematobium African lineages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier REY</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Tracey</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nancy Holroyd</w:t>
+                <w:t xml:space="preserve">Jérôme Boissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Allienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0010062⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (2), pp.e1009313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1009313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03508340v2</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental Methylome of the Medicinal Plant Catharanthus roseus Unravels the Tissue-Specific Control of the Monoterpene Indole Alkaloid Pathway by DNA Methylation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Satellite-like W Elements: repetitive, transcribed, and putative mobile genetic factors with potential roles for biology and evolution of Schistosoma mansoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Stitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhigang Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Dugé de Bernonville</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Cristian Chaparro</w:t>
+                <w:t xml:space="preserve">V Janett Janett Olzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina E Weinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms21176028⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (10), pp.evab204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evab204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02957413v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03333536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sustained Immune Response Supports Long-Term Antiviral Immune Priming in the Pacific Oyster, Crassostrea gigas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Lafont</w:t>
+                <w:t xml:space="preserve">Morphological and genomic characterisation of the Schistosoma hybrid infecting humans in Europe reveals admixture between Schistosoma haematobium and Schistosoma bovis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kincaid-Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Vergnes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien de Lorgeril</w:t>
+                <w:t xml:space="preserve">Alan Tracey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronaldo de Carvalho Augusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Guéguen</w:t>
+                <w:t xml:space="preserve">Ingo Bulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Holroyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mBio.02777-19⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (12), pp.e0010062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0010062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02527469v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508340v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Viral Genomic Diversity to Oyster Susceptibility in the Pacific Oyster Mortality Syndrome</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Developmental Methylome of the Medicinal Plant Catharanthus roseus Unravels the Tissue-Specific Control of the Monoterpene Indole Alkaloid Pathway by DNA Methylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dugé de Bernonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Daviaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01579⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (17), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21176028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02915023v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Importance to Acknowledge Transposable Elements in Epigenomic Analyses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Sustained Immune Response Supports Long-Term Antiviral Immune Priming in the Pacific Oyster, Crassostrea gigas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josep Casacuberta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cristian Chaparro</w:t>
+                <w:t xml:space="preserve">Maxime Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Vieira</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Agnès Vergnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Lorgeril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/genes10040258⟩</w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (2), pp.e02777-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mBio.02777-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02093613v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sympatric versus allopatric evolutionary contexts shape differential immune response in Biomphalaria / Schistosoma interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Portet</w:t>
+                <w:t xml:space="preserve">Contribution of Viral Genomic Diversity to Oyster Susceptibility in the Pacific Oyster Mortality Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvain Pinaud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Galinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn M. Dheilly</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Lorgeril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15 (3), pp.e1007647. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.1579. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1007647⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02076267v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural resistance to Fasciola hepatica (Trematoda) in Pseudosuccinea columella snails: A review from literature and insights from comparative “omic” analyses</w:t>
+                <w:t xml:space="preserve">Sympatric versus allopatric evolutionary contexts shape differential immune response in Biomphalaria / Schistosoma interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annia Alba</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Anaïs Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvain Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Galinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Sánchez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antonio Vázquez</w:t>
+                <w:t xml:space="preserve">Nolwenn M. Dheilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dci.2019.103463⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (3), pp.e1007647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1007647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02279394v1</w:t>
+                <w:t xml:space="preserve">hal-02076267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species-specific mechanisms of cytotoxicity toward immune cells determine the successful outcome of Vibrio infections</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Importance to Acknowledge Transposable Elements in Epigenomic Analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Rubio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Oyanedel</w:t>
+                <w:t xml:space="preserve">Josep Casacuberta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Labreuche</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cristina Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1905747116⟩</w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (4), pp.258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes10040258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163271v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The phylogeny of the genus Indoplanorbis (Gastropoda, Planorbidae) from Africa and the French West Indies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Mouahid</w:t>
+                <w:t xml:space="preserve">Natural resistance to Fasciola hepatica (Trematoda) in Pseudosuccinea columella snails: A review from literature and insights from comparative “omic” analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annia Alba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tetreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Clerissi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cristian Chaparro</w:t>
+                <w:t xml:space="preserve">Jorge Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salem Al Yafae</w:t>
+                <w:t xml:space="preserve">Antonio Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoologica Scripta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 47 (5), pp.558-564. </w:t>
+              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 101, pp.103463. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/zsc.12297⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dci.2019.103463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01838840v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune-suppression by OsHV-1 viral infection causes fatal bacteraemia in Pacific oysters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Species-specific mechanisms of cytotoxicity toward immune cells determine the successful outcome of Vibrio infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Lucasson</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Tristan Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Oyanedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Labreuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Montagnani</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xing Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-06659-3⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116 (28), pp.14238-14247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1905747116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01898110v1</w:t>
+                <w:t xml:space="preserve">hal-02163271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histone methylation changes are required for life cycle progression in the human parasite Schistosoma mansoni</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Roquis</w:t>
+                <w:t xml:space="preserve">The phylogeny of the genus Indoplanorbis (Gastropoda, Planorbidae) from Africa and the French West Indies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Mouahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aaron Taudt</w:t>
+                <w:t xml:space="preserve">Camille Clerissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Allienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathrin P Geyer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karl F Hoffmann</w:t>
+                <w:t xml:space="preserve">Salem Al Yafae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1007066⟩</w:t>
+              <w:t xml:space="preserve">Zoologica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (5), pp.558-564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/zsc.12297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01808531v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notos -a galaxy tool to analyze CpN observed expected ratios for inferring DNA methylation types</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christoph Grunau</w:t>
+                <w:t xml:space="preserve">Immune-suppression by OsHV-1 viral infection causes fatal bacteraemia in Pacific oysters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Lorgeril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Lucasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Petton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Montagnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12859-018-2115-4⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.4215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-06659-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01746203v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The anti-fecundity effect of 5-azacytidine (5-AzaC) on Schistosoma mansoni is linked to dis-regulated transcription, translation and stem cell activities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Toby Wilkinson</w:t>
+                <w:t xml:space="preserve">Notos -a galaxy tool to analyze CpN observed expected ratios for inferring DNA methylation types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingo Bulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Aliaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Lacal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Bulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Grunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal for parasitology. Drugs and drug resistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpddr.2018.03.006⟩</w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19, pp.105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12859-018-2115-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01887430v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01746203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a parental exposure to diuron on Pacific oyster spat methylome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rossana Sussarellu</w:t>
+                <w:t xml:space="preserve">Histone methylation changes are required for life cycle progression in the human parasite Schistosoma mansoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Roquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Taudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathrin P Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilda Padalino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl F Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Epigenetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eep/dvx004⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (5), pp.e1007066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1007066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01511486v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01808531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multistrain approach to studying the mechanisms underlying compatibility in the interaction between Biomphalaria glabrata and Schistosoma mansoni</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Galinier</w:t>
+                <w:t xml:space="preserve">The anti-fecundity effect of 5-azacytidine (5-AzaC) on Schistosoma mansoni is linked to dis-regulated transcription, translation and stem cell activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathrin P Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina P Munshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Vickers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Roger</w:t>
+                <w:t xml:space="preserve">Michael Squance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Moné</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Portet</w:t>
+                <w:t xml:space="preserve">Toby Wilkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 11 (3), pp.e0005398. </w:t>
+              <w:t xml:space="preserve">International journal for parasitology. Drugs and drug resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (2), pp.213 - 222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0005398.s005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpddr.2018.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01511153v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency and mitotic heritability of epimutations in Schistosoma mansoni</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Boissier</w:t>
+                <w:t xml:space="preserve">Effects of a parental exposure to diuron on Pacific oyster spat methylome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Rondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Grunau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Fallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Arancibia</w:t>
+                <w:t xml:space="preserve">Nicolas Charlemagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana Sussarellu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.13555⟩</w:t>
+              <w:t xml:space="preserve">Environmental Epigenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (1), pp.dvx004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eep/dvx004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01311089v1</w:t>
+                <w:t xml:space="preserve">hal-01511486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terminal-repeat Retrotransposons with GAG domain (TR-GAG) in plant genomes: A new testimony on the complex world of transposable elements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gayraud</w:t>
+                <w:t xml:space="preserve">A multistrain approach to studying the mechanisms underlying compatibility in the interaction between Biomphalaria glabrata and Schistosoma mansoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Galinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rogerio Fernandes de Souza</w:t>
+                <w:t xml:space="preserve">Emmanuel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douglas Silva Domingues</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sélastique Doffou Akaffou</w:t>
+                <w:t xml:space="preserve">Yves Moné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evv001⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (3), pp.e0005398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0005398.s005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01162666v2</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01511153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abiotic stress and genome dynamics: specific genes and transposable elements response to iron excess in rice</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Frequency and mitotic heritability of epimutations in Schistosoma mansoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Roquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D.R. Farias</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Boissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Arancibia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12284-015-0045-6⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, EPIGENETIC STUDIES IN ECOLOGY AND EVOLUTION, 25 (8), pp.1741-1758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.13555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01162622v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01311089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Next Generation Sequencing (NGS) Technologies for the Genome-Wide Detection of Transposition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Terminal-repeat Retrotransposons with GAG domain (TR-GAG) in plant genomes: A new testimony on the complex world of transposable elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gayraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogerio Fernandes de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Silva Domingues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sélastique Doffou Akaffou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-62703-568-2_19⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (2), pp.493-504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evv001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02102445v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162666v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XRN4 and LARP1 are required for a heat-triggered mRNA decay pathway involved in plant acclimation and survival during thermal stress.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Abiotic stress and genome dynamics: specific genes and transposable elements response to iron excess in rice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taciane Finatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Costa de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Merret</w:t>
+                <w:t xml:space="preserve">L.C. da Maia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Descombin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
+                <w:t xml:space="preserve">D.R. Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2013.11.019⟩</w:t>
+              <w:t xml:space="preserve">Rice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8, pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12284-015-0045-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217835v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome structure and metabolic features in the red seaweed Chondrus crispus shed light on evolution of the Archaeplastida.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">XRN4 and LARP1 are required for a heat-triggered mRNA decay pathway involved in plant acclimation and survival during thermal stress.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Merret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Descombin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Ting Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Collén</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Betina Porcel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cristian Chaparro</w:t>
+                <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1221259110⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (5), pp.1279-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2013.11.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073830v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transpositional landscape of the rice genome revealed by paired-end mapping of high-throughput re-sequencing data</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Use of Next Generation Sequencing (NGS) Technologies for the Genome-Wide Detection of Transposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moaine Elbaidouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Panaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2011.04492.x⟩</w:t>
+              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.265-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-62703-568-2_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02114338v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02102445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Range and Targeted Ectopic Recombination between the Two Homeologous Chromosomes 11 and 12 in Oryza Species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédérick F. Gavory</w:t>
+                <w:t xml:space="preserve">Genome structure and metabolic features in the red seaweed Chondrus crispus shed light on evolution of the Archaeplastida.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Collén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betina Porcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven G Ball</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msr144⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (13), pp.5247-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1221259110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02114343v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double-stranded RNA binding proteins DRB2 and DRB4 have an antagonistic impact on polymerase IV-dependent siRNA levels in Arabidopsis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Herve Vaucheret</w:t>
+                <w:t xml:space="preserve">Long-Range and Targeted Ectopic Recombination between the Two Homeologous Chromosomes 11 and 12 in Oryza Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chaparro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Laudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arjan Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick F. Gavory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1261/rna.2680711⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28 (11), pp.3139-3150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msr144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190246v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genome of Theobroma cacao.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaetan Droc</w:t>
+                <w:t xml:space="preserve">Transpositional landscape of the rice genome revealed by paired-end mapping of high-throughput re-sequencing data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Sabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Picault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moaine El-Baidouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Llauro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ng.736⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 66 (2), pp.241-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2011.04492.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00855922v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleogenomic analysis of the short arm of chromosome 3 reveals the history of the African and Asian progenitors of cultivated rices.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Double-stranded RNA binding proteins DRB2 and DRB4 have an antagonistic impact on polymerase IV-dependent siRNA levels in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Pouch-Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Vaucheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evq005⟩</w:t>
+              <w:t xml:space="preserve">RNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (8), pp.1502 - 1510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1261/rna.2680711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00787403v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed analysis of a contiguous 22-Mb region of the maize genome.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The genome of Theobroma cacao.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Argout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Salse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark J Guiltinan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusheng Wei</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Robert S Fulton</w:t>
+                <w:t xml:space="preserve">Gaetan Droc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1000728⟩</w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 43 (2), pp.101-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ng.736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00736698v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00855922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exceptional diversity, non-random distribution, and rapid evolution of retroelements in the B73 maize genome.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Paleogenomic analysis of the short arm of chromosome 3 reveals the history of the African and Asian progenitors of cultivated rices.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Piegu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Panaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1000732⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2, pp.132-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evq005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00736178v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of an active LTR retrotransposon in rice.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Exceptional diversity, non-random distribution, and rapid evolution of retroelements in the B73 maize genome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina S Baucom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James C Estill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Willfried Stenger</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naadira Upshaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ansuya Jogi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2009.03813.x⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (11), pp.e1000732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1000732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00685656v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00736178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The B73 maize genome: complexity, diversity, and dynamics.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Doreen Ware</w:t>
+                <w:t xml:space="preserve">Identification of an active LTR retrotransposon in rice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Picault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert S Fulton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fusheng Wei</w:t>
+                <w:t xml:space="preserve">Benoit Piegu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willfried Stenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1178534⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 58 (5), pp.754-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2009.03813.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00751527v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00685656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Rice Annotation Project Database (RAP-DB): 2008 update.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detailed analysis of a contiguous 22-Mb region of the maize genome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fusheng Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua C Stein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengzhi Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tsuyoshi Tanaka</w:t>
+                <w:t xml:space="preserve">Jianwei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baltazar A Antonio</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yoshiaki Nagamura</w:t>
+                <w:t xml:space="preserve">Robert S Fulton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkm978⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (11), pp.e1000728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1000728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00300215v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00736698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spip and Squiq, two novel rice non-autonomous LTR retro-element families related to RIRE3 and RIRE8</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The B73 maize genome: complexity, diversity, and dynamics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick S Schnable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doreen Ware</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert S Fulton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua C Stein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fusheng Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2006.07.008⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 326 (5956), pp.1112-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1178534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02114377v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00751527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RetrOryza: a database of the rice LTR-retrotransposons.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristian Chaparro</w:t>
+                <w:t xml:space="preserve">The Rice Annotation Project Database (RAP-DB): 2008 update.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsuyoshi Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baltazar A Antonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shoshi Kikuchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Matsumoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Guyot</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yoshiaki Nagamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 36 (Database issue), pp.D1028-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkm978⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00300215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spip and Squiq, two novel rice non-autonomous LTR retro-element families related to RIRE3 and RIRE8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Vitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi H. Quesneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Panaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 172 (1), pp.8-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2006.07.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RetrOryza: a database of the rice LTR-retrotransposons.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Zuccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Piegu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Panaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2007, 35 (Database issue), pp.D66-70. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nar/gkl780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00164403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the molecular dialogue between the trematode parasite Schistosoma mansoni and its intermediate host snail Biomphalaria glabrata</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Elucidating shedding time in Schistosoma mansoni through integrative omics analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REID 2025 : Réseau Ecologie des Interactions Durables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Ecologie des Interactions Durables, May 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Palestra Internactiçonal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade Federale de Santa Catarina, Apr 2026, Florianopolis, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05090512v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05612651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the diversity and evolution of a multigenic family of proteins involved in invertebrate immune response</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Deciphering the molecular dialogue between the trematode parasite Schistosoma mansoni and its intermediate host snail Biomphalaria glabrata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Dametto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gourbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e rencontres Bioinformatiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFREMER, Sep 2025, Sète, France</w:t>
+              <w:t xml:space="preserve">REID 2025 : Réseau Ecologie des Interactions Durables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Ecologie des Interactions Durables, May 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05307747v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05090512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the mysteries of mollusk epigenetics: a multiOmics approach to study the chromatin structure of the Pacific oyster Magallana gigas</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Exploring the diversity and evolution of a multigenic family of proteins involved in invertebrate immune response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Galinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Allienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Valdivieso</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPIMAR 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">8e rencontres Bioinformatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFREMER, Sep 2025, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05090427v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05307747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rendre MOFA accessible sous GALAXY</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Unveiling the mysteries of mollusk epigenetics: a multiOmics approach to study the chromatin structure of the Pacific oyster Magallana gigas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dellong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Calzaferri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Allienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Pouzadoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Valdivieso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Biologie des Systèmes/Intégration des données</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR5244 IHPE, Jun 2024, Perpignan, France</w:t>
+              <w:t xml:space="preserve">EPIMAR 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04893858v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05090427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature-induced masculinisation of Nile tilapia: effects seen in the adult gonad</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rendre MOFA accessible sous GALAXY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Bugnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ht International Congress in the Biology of Fish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Fisheries Society, Jun 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Workshop Biologie des Systèmes/Intégration des données</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR5244 IHPE, Jun 2024, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03976732v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04893858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature-induced Masculinisation of Nile Tilapia: Effects seen in the Adult Gonad</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Khalid Belkhir</w:t>
+                <w:t xml:space="preserve">Early life microbial exposures shape the Crassostrea gigas immune system for lifelong and intergenerational disease protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Fallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Montagnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dantan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Petton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on The Biology of Fish (ICBF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The American Fisheries Society; Centre of Marine Biodiversity Exploitation and Conservation, Jun 2022, Montpellier, France. 1 p</w:t>
+              <w:t xml:space="preserve">6th International Symposium on Genomics in Aquaculture GIA 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05182866v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early life microbial exposures shape the Crassostrea gigas immune system for lifelong and intergenerational disease protection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien de Lorgeril</w:t>
+                <w:t xml:space="preserve">Temperature-induced masculinisation of Nile tilapia: effects seen in the adult gonad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. d'Cotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sissao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rebordinos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Grunau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Belkhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on Genomics in Aquaculture GIA 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Grenade, Spain</w:t>
+              <w:t xml:space="preserve">14ht International Congress in the Biology of Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Fisheries Society, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04886439v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03976732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early life microbial exposures shape the Crassostrea gigas immune system for lifelong and intergenerational disease protection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien de Lorgeril</w:t>
+                <w:t xml:space="preserve">Temperature-induced Masculinisation of Nile Tilapia: Effects seen in the Adult Gonad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena d'Cotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rokyatou Sissao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureana Rebordinos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Grunau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Belkhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Labex TULIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Labex TULIP, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Congress on The Biology of Fish (ICBF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The American Fisheries Society; Centre of Marine Biodiversity Exploitation and Conservation, Jun 2022, Montpellier, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04886617v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05182866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the role of DNA methylation in Biomphalaria glabrata infection susceptibility</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paola B Arimondo</w:t>
+                <w:t xml:space="preserve">Early life microbial exposures shape the Crassostrea gigas immune system for lifelong and intergenerational disease protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Fallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Montagnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dantan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Petton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI Symposium on Schistosomiasis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FIOCRUZ, Nov 2022, Ouro Preto, Brazil</w:t>
+              <w:t xml:space="preserve">Forum Labex TULIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labex TULIP, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03963335v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early life microbial exposures shape the Crassostrea gigas immune system for lifelong and intergenerational disease protection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien de Lorgeril</w:t>
+                <w:t xml:space="preserve">New insights into the role of DNA methylation in Biomphalaria glabrata infection susceptibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelia Luviano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Gawehns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola B Arimondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicrobiOccitanie 3e rencontre des laboratoires de microbiologie de la région Occitanie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau des laboratoires de microbiologie de la région Occitanie, Jul 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">XVI Symposium on Schistosomiasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FIOCRUZ, Nov 2022, Ouro Preto, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04886721v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotype-by-temperature interaction in shaping the male phenotype of Nile Tilapia: Epigenetic a transcriptome responses in adult gonads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena d'Cotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rokyatou Sissao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureana Rebordinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Grunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Belkhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Symposium on Sex Determination in Vertebrates (ESSDV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Giens, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05182868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are cercarial emergence rhythms of the diurnal and nocturnal chronotypes of the parasite Schistosoma mansoni circadian ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cristian Chaparro</w:t>
+                <w:t xml:space="preserve">Early life microbial exposures shape the Crassostrea gigas immune system for lifelong and intergenerational disease protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Fallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Montagnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dantan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Petton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Molecular Epidemiology and Evolutionary Genetics of Infectious Diseases (MEEGID)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Online, United States</w:t>
+              <w:t xml:space="preserve">MicrobiOccitanie 3e rencontre des laboratoires de microbiologie de la région Occitanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau des laboratoires de microbiologie de la région Occitanie, Jul 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03428124v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Single Cell RNA sequencing approach to characterize Biomphalaria glabrata hemocyte responses in innate immune memory process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Remi Pichon</w:t>
+                <w:t xml:space="preserve">Are cercarial emergence rhythms of the diurnal and nocturnal chronotypes of the parasite Schistosoma mansoni circadian ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Lasica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Mouahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chevalier F.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winka Le Clec’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvain Pinaud</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 International Congress on Invertebrate Pathology &amp; Microbial Control + 53rd Annual Meeting of the SIP (Society for Invertebrate Pathology)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for Invertebrate Pathology, Jun 2021, Online, France</w:t>
+              <w:t xml:space="preserve">15th International Conference on Molecular Epidemiology and Evolutionary Genetics of Infectious Diseases (MEEGID)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04888716v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03428124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiota induced epigenetic memory shapes Crassostrea gigas for a lifelong and intergenerational immune protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Fallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Montagnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comarmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GDR3E/REACTION Epigénétique en Ecologie, Evolution, Agronomie et Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR3E : "Epigénétique en Ecologie et Evolution »; REacTION : "Réseau d'échange sur les mécanismes Épigénétiques, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04888190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic and metabolomic changes in hemocytes underlie innate immune memory in the vector snail Biomphalaria glabrata</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">A Single Cell RNA sequencing approach to characterize Biomphalaria glabrata hemocyte responses in innate immune memory process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvain Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Laffitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvain Pinaud</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 International Congress on Invertebrate Pathology &amp; Microbial Control + 53rd Annual Meeting of the SIP (Society for Invertebrate Pathology)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for Invertebrate Pathology, Jun 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04888598v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04888716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The WEome of Schistosoma mansoni – a non-coding DNA resource shaping schistosome biology, variability, and evolution?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Epigenetic and metabolomic changes in hemocytes underlie innate immune memory in the vector snail Biomphalaria glabrata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvain Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Fallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Cosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ce Weinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BSP (British Society for Parasitology) Parasites online</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, British Society for Parasitology, Jun 2021, Online, France</w:t>
+              <w:t xml:space="preserve">2021 International Congress on Invertebrate Pathology &amp; Microbial Control + 53rd Annual Meeting of the SIP (Society for Invertebrate Pathology)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for Invertebrate Pathology, Jun 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04888550v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04888598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transgenerational response to early microbial exposure in the oyster Crassostrea gigas and positive impact on survival capacities to juvenile mortality syndrome</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The WEome of Schistosoma mansoni – a non-coding DNA resource shaping schistosome biology, variability, and evolution?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Stitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vj Olzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce Weinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REID + Immuninv 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Ecologie des Interactions Durables; Réseau Immunité des Invertébrés, May 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">BSP (British Society for Parasitology) Parasites online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, British Society for Parasitology, Jun 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04890548v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04888550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’élimination des hémocytes détermine le succès parasitaire des Vibrio pathogènes de l’huitre Crassostrea gigas</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xiaoliang Luo</w:t>
+                <w:t xml:space="preserve">Transgenerational response to early microbial exposure in the oyster Crassostrea gigas and positive impact on survival capacities to juvenile mortality syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Fallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Petton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Lorgeril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Comarmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REID + Immuninv 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Ecologie des Interactions Durables; Réseau Immunité des Invertébrés, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04890464v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transgenerational response to early microbial exposure in the oyster Crassostrea gigas and positive impact on survival capacities to juvenile mortality syndrome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Fallet</w:t>
+                <w:t xml:space="preserve">L’élimination des hémocytes détermine le succès parasitaire des Vibrio pathogènes de l’huitre Crassostrea gigas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Oyanedel Trigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Montagnani</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cristian Chaparro</w:t>
+                <w:t xml:space="preserve">Yannick Labreuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoliang Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPIMAR 2020 Epigenetics in Marine biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Online, France. 35 p</w:t>
+              <w:t xml:space="preserve">REID + Immuninv 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Ecologie des Interactions Durables; Réseau Immunité des Invertébrés, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04889202v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cracking the code of pacific oyster mortality syndrome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Transgenerational response to early microbial exposure in the oyster Crassostrea gigas and positive impact on survival capacities to juvenile mortality syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Fallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Montagnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Petton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">C. Montagnani</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REID + Immuninv 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Ecologie des Interactions Durables; Réseau Immunité des Invertébrés, May 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">EPIMAR 2020 Epigenetics in Marine biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Online, France. 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04890593v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04889202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of OSHV-1 µVAR genotypic diversity during pacific oyster mortality outbreaks in two French aquaculture areas</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Cracking the code of pacific oyster mortality syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Lucasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Gueguen</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Montagnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Diseases of Fish and Shellfish EAFP Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">REID + Immuninv 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Ecologie des Interactions Durables; Réseau Immunité des Invertébrés, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04891711v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de la diversité génétique de l’herpèsvirus OsHV-1 dans les mortalités de l’huître du Pacifique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Characterization of OSHV-1 µVAR genotypic diversity during pacific oyster mortality outbreaks in two French aquaculture areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Galinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Montagnani</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Petton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21e Journées Francophones de virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Virologie, Mar 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">19th International Conference on Diseases of Fish and Shellfish EAFP Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04891687v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04891711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to strain your oyster? A story of immune shaping and priming in the pacific oyster, Crassostrea gigas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Rôle de la diversité génétique de l’herpèsvirus OsHV-1 dans les mortalités de l’huître du Pacifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Galinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Lorgeril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mitta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Montagnani</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Manon Fallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aqua 2018 14th International Symposium on Aquaculture Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">21e Journées Francophones de virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Virologie, Mar 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03965651v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04891687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cracking the code of Pacific oyster mortality syndrom</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">How to strain your oyster? A story of immune shaping and priming in the pacific oyster, Crassostrea gigas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Montagnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Petton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eve Toulza</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Fallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aqua 2018 14th International Symposium on Aquaculture Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03965691v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03965651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrative approach to decipher the summer mortality syndrome affecting Pacific oysters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Cracking the code of Pacific oyster mortality syndrom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mitta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Lucasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Toulza</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Haffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immuninv 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Aqua 2018 14th International Symposium on Aquaculture Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03966171v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03965691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrative approach to decipher the mortality syndrome affecting juvenile Pacific oysters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">An integrative approach to decipher the summer mortality syndrome affecting Pacific oysters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Lucasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Haffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Holobionts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Immuninv 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03965715v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">An integrative approach to decipher the mortality syndrome affecting juvenile Pacific oysters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Lorgeril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Lucasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Petton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve R Toulza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Haffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Holobionts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03965715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Recurrent bleaching inducing thermotolerance increases: a dive into the holobiont adaptability through (meta)genomic and epigenomic mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve R Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Grunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David R Roquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Coral Reef Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Honolulu, United States. pp.357</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03965822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10779,65 +11099,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic plasticity in schistosome worms after host shift and adaptive introgression can contribute to their zoonotic potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelia Luviano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eglantine Mathieu-Bégné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10882,1551 +11202,1551 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasite evolution and impact in action: assessing the importance of hybrid schistosomes in Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Londres, United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the cercarial emission rhythm of the parasite Schistosoma mansoni circadian?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Lasica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Mouahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chevalier F.D.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winka Le Clec’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">86th Cold Spring Harbor Laboratory Symposium on Quantitative Biology: Biological Time Keeping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03428135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innate immune memory process in Biomphalaria glabrata snails: a comparative multi-omic approach to decipher the function and role-played by the hemocyte immune cells against S. mansoni infections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Remi Pichon</w:t>
+                <w:t xml:space="preserve">Is the cercarial emission rhythm of the parasite Schistosoma mansoni circadian ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Lasica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Mouahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chevalier F.D.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winka Le Clec’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvain Pinaud</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Ecology and Evolution of Infectious Diseases Meeting EEID2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Montpellier, France. </w:t>
+              <w:t xml:space="preserve">18th Meeting of Ecology and Evolution of Infectious Diseases (EEID)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04887929v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03428131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the cercarial emission rhythm of the parasite Schistosoma mansoni circadian ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Lasica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Mouahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric D Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winka Le Clec’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Ecology and Evolution of Infectious Diseases Meeting (EEID 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04888027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the cercarial emission rhythm of the parasite Schistosoma mansoni circadian ?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Innate immune memory process in Biomphalaria glabrata snails: a comparative multi-omic approach to decipher the function and role-played by the hemocyte immune cells against S. mansoni infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvain Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Laffitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Meeting of Ecology and Evolution of Infectious Diseases (EEID)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">18th Ecology and Evolution of Infectious Diseases Meeting EEID2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03428131v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Killing or Cheating: two strategies to colonize an oyster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Oyanedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bruto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Haffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnes Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Ecology and Evolution of Infectious Diseases Meeting EEID2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Montpellier, France. , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04887973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No pre-zygotic isolation mechanisms between Schistosoma haematobium and Schistosoma bovis parasites: from mating interactions to differential gene expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kincaid-Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eglantine Mathieu-Bégné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Reguera-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Mulero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th European Multicolloquium of Parasitology EMOP2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Belgrade (on line), Serbia. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04887795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudosuccinea columella – Fasciola hepatica interaction: on the mechanistic and immunobiological bases of the snail host resistance/susceptibility to its parasitic trematode</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cristian Chaparro</w:t>
+                <w:t xml:space="preserve">Species-specific mechanisms of cytotoxicity toward immune cells determine the successful outcome of vibrio infections in oysters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Oyanedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Labreuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xing Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REID + Immuninv 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France. </w:t>
+              <w:t xml:space="preserve">Conférences Jaques Monod CJM3-2019 : Immunologie intégrative des insectes : contrôle des infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Roscoff, France. , 116, pp.14238 - 14247, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04890610v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04891592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species-specific mechanisms of cytotoxicity toward immune cells determine the successful outcome of vibrio infections in oysters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xing Luo</w:t>
+                <w:t xml:space="preserve">Pseudosuccinea columella – Fasciola hepatica interaction: on the mechanistic and immunobiological bases of the snail host resistance/susceptibility to its parasitic trematode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annia Alba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences Jaques Monod CJM3-2019 : Immunologie intégrative des insectes : contrôle des infections</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Roscoff, France. , 116, pp.14238 - 14247, 2019</w:t>
+              <w:t xml:space="preserve">REID + Immuninv 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04891592v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transgenerational response to early microbial exposure in the oyster Crassostrea gigas and positive impact on survival capacities to juvenile mortality syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Fallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comarmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journée d'Animation Scientifique du réseau épiPhase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Toulouse, France. 35 p., 2019, épiPHASE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarifying the role of DNA methylation in tree phenotypic plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Dia Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lafon Placette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Le Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43. FEBS Congress, Biochemistry Forever</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic. FEBS Open Bio, 8 (supplément S1), 2018, Supplément 43rd FEBS Congress, Biochemistry Forever, Prague, Czech Republic, July 7‐12, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetic and genetic mechanisms of trained adaptation to global warming in corals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve R Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Grunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Roquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EVOLUTION 2018 - 2nd Joint Congress on Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03969153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drought-induced acclimation of DNA-hypomethylated poplars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis R. Fichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mirouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Arcachon, France. , 2016, IUFRO Genomics and Forest Tree Genetics. Abstract book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12436,167 +12756,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring histone modifications in the human parasite Schistosoma mansoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronaldo de Carvalho Augusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Roquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Cosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">David J. Timson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Schistosoma mansoni. Methods and Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2151, Springer, pp.93-107, 2020, Methods in Molecular Biology, 978-1-0716-0634-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-0635-3_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12606,147 +12926,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping Histone post-translational modifications in the Pacific oyster using iDeal CUT&amp;Tag and the Tissue Nuclei Extraction Module</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Dellong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Allienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie A. J. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05338975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12756,991 +13076,991 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The histone code of love: epigenetics of maturation of gonads in the human blood fluke Schistosoma mansoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Grunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhigang Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avril Coghlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Moescheid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Quack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmarking of Chromatin Immunoprecipitation (ChIP-Seq) methods in the Pacific oyster Magallana gigas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Dellong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Fallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Stenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04869413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetic variation causes heritable variation in complex traits in the mollusk Biomphalaria glabrata, vector of the human parasite Schistosoma mansoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelia Luviano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Gawehns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bart Haegeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierick Mouginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeted insertion of reporter transgene into a gene safe harbor in human blood fluke, Schistosoma mansoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wannaporn Ittiprasert Tanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max F Möscheid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria H Mann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max F Möscheid</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thomas Quack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03771118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypomethylated poplars show higher tolerance to water deficit and highlight a dual role for DNA methylation in shoot meristem: regulation of stress response and genome integrity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. D Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A-L Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Fichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lanciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03239719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequencing, de novo assembly and annotation of the genome of the scleractinian coral, Pocillopora acuta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Pratlong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pontarotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Grunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03239739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromatin structure changes in Daphnia populations upon exposure to environmental cues – or – The discovery of Wolterecks “Matrix”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronaldo de Carvalho Augusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aki Minoda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier REY</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02991174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole genome sequencing and morphological analysis of the human-infecting schistosome emerging in Europe reveals a complex admixture between Schistosoma haematobium and Schistosoma bovis parasites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kincaid Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Tracey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronaldo de Carvalho Augusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingo Bulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Holroyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03134801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId408"/>
+      <w:footerReference w:type="default" r:id="rId415"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13887,51 +14207,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469047v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelia Luviano Aparicio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Mathieu-B&#233;gn&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kincaid-Smith" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion A.L. Picard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0534" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520725v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dametto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gourbal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Pinaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duval" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpvbd.2025.100262" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172481v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelia Luviano-Aparicio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lopez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Haegeman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierick Mouginot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-025-00607-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575780v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Brann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Beltramini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Berriman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S R Doyle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10032-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911770v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Trontin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dia Sow" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Modesto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teyssier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae600" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615510v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Rondon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Vald&#233;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cosseau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bergami" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Antonio C&#225;rdenas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2024.116523" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639136v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Allienne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0012267" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555554v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Simphor" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rognon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vignal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Henry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2024.107212" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181018v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wannaporn Ittiprasert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max F Moescheid" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria H Mann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutchanee Rodpai" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmeth.2023.100535" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219877v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oyanedel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lagorce" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bruto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Haffner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Morot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2305195120" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608918v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelia Luviano" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Tavernier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.794650" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04346942v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duge de Bernonville" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Daviaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Tost" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maury" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2349-7_16" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255320v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Lasica" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo de Carvalho Augusto" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mon&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mouahid" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.17779.1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772193v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Pichon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pratlong" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.956871" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635473v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fallet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montagnani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Petton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dantan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Lorgeril" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-022-01280-5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219003v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tetreau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poteaux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Galinier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.635131" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292338v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou D. Sow" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Le Gac" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fichot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lanciano" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17555" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255515v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Reguera-Gomez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mulero" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0009363" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03427775v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Gawehns" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola B Arimondo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-021-00422-7" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176500v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boissier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009313" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333536v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Stitz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhigang Lu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Janett Janett Olzog" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina E Weinberg" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab204" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145575v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cosseau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.15552.2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508340v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Tracey" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Bulla" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Holroyd" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0010062" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957413v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dug&#233; de Bernonville" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21176028" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527469v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lafont" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vergnes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gu&#233;guen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.02777-19" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915023v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delmotte" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01579" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093613v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lerat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Casacuberta" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vieira" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10040258" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076267v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Portet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn M. Dheilly" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007647" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279394v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annia Alba" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge S&#225;nchez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio V&#225;zquez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2019.103463" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163271v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rubio" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labreuche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Luo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1905747116" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838840v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clerissi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Al Yafae" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12297" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898110v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lucasson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Montagnani" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06659-3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808531v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roquis" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Taudt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin P Geyer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Padalino" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl F Hoffmann" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007066" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746203v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Aliaga" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Lacal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bulla" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Grunau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-018-2115-4" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887430v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina P Munshi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vickers" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Squance" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Wilkinson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2018.03.006" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511486v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charlemagne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Sussarellu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eep/dvx004" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511153v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roger" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mon&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005398.s005" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01311089v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arancibia" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13555" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01162666v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gayraud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogerio Fernandes de Souza" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Silva Domingues" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lastique Doffou Akaffou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv001" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01162622v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taciane Finatto" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Costa de Oliveira" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. da Maia" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Farias" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12284-015-0045-6" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102445v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine Elbaidouri" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Panaud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-568-2_19" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217835v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Merret" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Descombin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ting Juan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Favory" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Carpentier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2013.11.019" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01073830v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Coll&#233;n" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Porcel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carr&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven G Ball" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1221259110" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114338v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sabot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Picault" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine El-Baidouri" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Llauro" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04492.x" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114343v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacquemin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaparro" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laudie" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan Berger" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick F. Gavory" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msr144" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190246v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pelissier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Clavel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Pouch-Pelissier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Vaucheret" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.2680711" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855922v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Argout" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Salse" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J Guiltinan" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Droc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.736" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787403v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roulin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Jackson" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evq005" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736698v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fusheng Wei" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua C Stein" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengzhi Liang" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwei Zhang" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert S Fulton" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000728" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736178v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina S Baucom" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C Estill" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naadira Upshaw" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansuya Jogi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000732" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685656v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Llauro" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willfried Stenger" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.03813.x" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751527v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick S Schnable" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doreen Ware" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1178534" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300215v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Tanaka" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baltazar A Antonio" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoshi Kikuchi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Matsumoto" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Nagamura" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm978" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114377v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vitte" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi H. Quesneville" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2006.07.008" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8W9BWTVF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164403v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guyot" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zuccolo" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkl780" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090512v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307747v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Guillemot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090427v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dellong" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Calzaferri" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pouzadoux" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Valdivieso" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893858v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bugnard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976732v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. d'Cotta" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sissao" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rebordinos" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Belkhir" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182866v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena d'Cotta" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokyatou Sissao" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureana Rebordinos" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belkhir" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886439v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886617v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963335v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886721v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182868v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428124v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevalier F." TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winka Le Clec&#8217;h" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888716v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Laffitte" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888190v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comarmond" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888598v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888550v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stitz" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Lu" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vj Olzog" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ce Weinberg" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890548v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890464v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oyanedel Trigo" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoliang Luo" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04889202v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890593v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891711v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gueguen" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891687v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mitta" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965651v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965691v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966171v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965715v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve R Toulza" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965822v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R Roquis" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939728v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428135v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevalier F.D." TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887929v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888027v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D Chevalier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428131v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887973v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Travers" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887795v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Reguera-G&#243;mez" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890610v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanchez" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Vazquez" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891592v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736036v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736952v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Le Gac" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafon Placette" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Jan" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969153v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742078v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Fichot" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mirouze" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328481v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Picard" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0635-3_9" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338975v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie A. J. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505724v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avril Coghlan" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Moescheid" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quack" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869413v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Dellong" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Stenger" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879747v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopez" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771118v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wannaporn Ittiprasert Tanno" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max F M&#246;scheid" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239719v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. D Sow" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L Le Gac" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lanciano" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delaunay" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239739v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pontarotti" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02991174v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aki Minoda" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134801v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kincaid Smith" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469047v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelia Luviano Aparicio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Mathieu-B&#233;gn&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kincaid-Smith" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion A.L. Picard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0534" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577277v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dellong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fallet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Stenger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2026.150132" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573436v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via Ar&#234;des-Rocha" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Grunau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Guerra-S&#225;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-02760250114" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520725v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dametto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gourbal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Pinaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duval" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpvbd.2025.100262" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172481v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelia Luviano-Aparicio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lopez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Haegeman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierick Mouginot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-025-00607-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615510v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Rondon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Vald&#233;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cosseau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bergami" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Antonio C&#225;rdenas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2024.116523" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639136v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Allienne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0012267" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911770v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Trontin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dia Sow" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Modesto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teyssier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae600" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575780v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Brann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Beltramini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Berriman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S R Doyle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10032-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555554v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Simphor" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rognon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vignal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Henry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2024.107212" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219877v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oyanedel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lagorce" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bruto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Haffner" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Morot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2305195120" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181018v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wannaporn Ittiprasert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max F Moescheid" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria H Mann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutchanee Rodpai" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmeth.2023.100535" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608918v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelia Luviano" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Tavernier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.794650" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255320v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Lasica" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo de Carvalho Augusto" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mon&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mouahid" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.17779.1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772193v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Pichon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pratlong" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.956871" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04346942v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duge de Bernonville" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Daviaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Tost" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maury" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2349-7_16" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635473v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montagnani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Petton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dantan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Lorgeril" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-022-01280-5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255515v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Reguera-Gomez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mulero" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0009363" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03427775v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Gawehns" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola B Arimondo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-021-00422-7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292338v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou D. Sow" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Le Gac" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fichot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lanciano" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17555" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219003v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tetreau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poteaux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Galinier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.635131" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145575v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cosseau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.15552.2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176500v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boissier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009313" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333536v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Stitz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhigang Lu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Janett Janett Olzog" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina E Weinberg" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab204" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508340v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Tracey" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Bulla" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Holroyd" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0010062" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957413v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dug&#233; de Bernonville" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21176028" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527469v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lafont" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vergnes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gu&#233;guen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.02777-19" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915023v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delmotte" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01579" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076267v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Portet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn M. Dheilly" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007647" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093613v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lerat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Casacuberta" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vieira" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10040258" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279394v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annia Alba" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge S&#225;nchez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio V&#225;zquez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2019.103463" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163271v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rubio" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labreuche" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Luo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1905747116" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838840v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clerissi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Al Yafae" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12297" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898110v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lucasson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Montagnani" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06659-3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746203v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Aliaga" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Lacal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bulla" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-018-2115-4" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808531v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roquis" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Taudt" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin P Geyer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Padalino" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl F Hoffmann" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007066" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887430v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina P Munshi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vickers" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Squance" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Wilkinson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2018.03.006" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511486v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charlemagne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Sussarellu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eep/dvx004" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511153v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roger" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mon&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005398.s005" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01311089v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arancibia" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13555" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01162666v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gayraud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogerio Fernandes de Souza" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Silva Domingues" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lastique Doffou Akaffou" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv001" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01162622v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taciane Finatto" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Costa de Oliveira" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. da Maia" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Farias" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12284-015-0045-6" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217835v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Merret" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Descombin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ting Juan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Favory" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Carpentier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2013.11.019" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102445v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine Elbaidouri" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Panaud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-568-2_19" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01073830v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Coll&#233;n" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Porcel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carr&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven G Ball" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1221259110" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114343v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacquemin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaparro" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laudie" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan Berger" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick F. Gavory" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msr144" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114338v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sabot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Picault" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine El-Baidouri" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Llauro" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04492.x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190246v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pelissier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Clavel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Pouch-Pelissier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Vaucheret" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.2680711" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855922v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Argout" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Salse" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J Guiltinan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Droc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.736" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787403v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roulin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Jackson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evq005" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736178v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina S Baucom" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C Estill" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naadira Upshaw" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansuya Jogi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000732" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685656v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Llauro" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willfried Stenger" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.03813.x" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736698v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fusheng Wei" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua C Stein" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengzhi Liang" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwei Zhang" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert S Fulton" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000728" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751527v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick S Schnable" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doreen Ware" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1178534" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300215v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Tanaka" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baltazar A Antonio" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoshi Kikuchi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Matsumoto" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Nagamura" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm978" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114377v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vitte" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi H. Quesneville" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2006.07.008" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8W9BWTVF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164403v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guyot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zuccolo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkl780" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612651v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090512v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307747v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Guillemot" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090427v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Calzaferri" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pouzadoux" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Valdivieso" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893858v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bugnard" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886439v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976732v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. d'Cotta" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sissao" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rebordinos" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Belkhir" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182866v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena d'Cotta" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokyatou Sissao" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureana Rebordinos" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belkhir" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886617v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963335v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182868v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886721v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428124v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevalier F." TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winka Le Clec&#8217;h" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888190v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comarmond" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888716v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Laffitte" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888598v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888550v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stitz" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Lu" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vj Olzog" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ce Weinberg" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890548v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890464v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oyanedel Trigo" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoliang Luo" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04889202v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890593v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891711v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gueguen" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891687v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mitta" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965651v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965691v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966171v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965715v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve R Toulza" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965822v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R Roquis" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939728v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428135v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevalier F.D." TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428131v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888027v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D Chevalier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887929v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887973v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Travers" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887795v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Reguera-G&#243;mez" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891592v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890610v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanchez" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Vazquez" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736036v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736952v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Le Gac" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafon Placette" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Jan" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969153v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742078v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Fichot" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mirouze" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328481v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Picard" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0635-3_9" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338975v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie A. J. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505724v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avril Coghlan" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Moescheid" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quack" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869413v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Dellong" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879747v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopez" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771118v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wannaporn Ittiprasert Tanno" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max F M&#246;scheid" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239719v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. D Sow" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L Le Gac" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lanciano" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delaunay" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239739v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pontarotti" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02991174v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aki Minoda" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134801v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kincaid Smith" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>