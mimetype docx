--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -755,429 +755,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05172481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic responses of Antarctic clam Laternula elliptica to nanoparticles, at single and combined exposures reveal ecologically relevant biomarkers</w:t>
+                <w:t xml:space="preserve">Epigenetic memory of temperature sensed during somatic embryo maturation in 2-yr-old maritime pine trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolfo Rondon</w:t>
+                <w:t xml:space="preserve">Jean-François Trontin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalina Valdés</w:t>
+                <w:t xml:space="preserve">Mamadou Dia Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Cosseau</w:t>
+                <w:t xml:space="preserve">Alain Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Bergami</w:t>
+                <w:t xml:space="preserve">Ines Modesto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">César Antonio Cárdenas</w:t>
+                <w:t xml:space="preserve">Caroline Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 280, pp.116523. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 197 (2), pp.kiae600. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2024.116523⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiae600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04615510v1</w:t>
+                <w:t xml:space="preserve">hal-04911770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schistosoma haematobium and Schistosoma bovis first generation hybrids undergo gene expressions changes consistent with species compatibility and heterosis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transcriptomic responses of Antarctic clam Laternula elliptica to nanoparticles, at single and combined exposures reveal ecologically relevant biomarkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Allienne</w:t>
+                <w:t xml:space="preserve">Rodolfo Rondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier REY</w:t>
+                <w:t xml:space="preserve">Catalina Valdés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Cosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Bergami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Antonio Cárdenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0012267⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 280, pp.116523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2024.116523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04639136v1</w:t>
+                <w:t xml:space="preserve">hal-04615510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic memory of temperature sensed during somatic embryo maturation in 2-yr-old maritime pine trees</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Delaunay</w:t>
+                <w:t xml:space="preserve">Schistosoma haematobium and Schistosoma bovis first generation hybrids undergo gene expressions changes consistent with species compatibility and heterosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eglantine Mathieu-Bégné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kincaid-Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ines Modesto</w:t>
+                <w:t xml:space="preserve">Jean-François Allienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Teyssier</w:t>
+                <w:t xml:space="preserve">Olivier REY</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 197 (2), pp.kiae600. </w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (7), pp.e0012267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plphys/kiae600⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0012267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04911770v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04639136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subtelomeric plasticity contributes to gene family expansion in the human parasitic flatworm Schistosoma mansoni</w:t>
               </w:r>
@@ -1349,51 +1349,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Allienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Tropica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 255, pp.107212. </w:t>
@@ -1693,325 +1693,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04181018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hit-and-Run Epigenetic Editing for Vectors of Snail-Borne Parasitic Diseases</w:t>
+                <w:t xml:space="preserve">From methylome to integrative analysis of tissue specificity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelia Luviano</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Allienne</w:t>
+                <w:t xml:space="preserve">Thomas Duge de Bernonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Tavernier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Daviaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Tost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Maury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcell.2022.794650⟩</w:t>
+              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Catharanthus roseus Methods and Protocols, 2505, pp.223-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-0716-2349-7_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03608918v1</w:t>
+                <w:t xml:space="preserve">cea-04346942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated ChIPmentation procedure on limited biological material of the human blood fluke Schistosoma mansoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Lasica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronaldo de Carvalho Augusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Moné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Mouahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wellcome Open Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 7, pp.133. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.12688/wellcomeopenres.17779.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03255320v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single cell RNA sequencing reveals hemocyte heterogeneity in Biomphalaria glabrata: Plasticity over diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvain Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2019,1305 +2015,1309 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Pratlong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, pp.956871. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fimmu.2022.956871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03772193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From methylome to integrative analysis of tissue specificity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cristian Chaparro</w:t>
+                <w:t xml:space="preserve">Early life microbial exposures shape the Crassostrea gigas immune system for lifelong and intergenerational disease protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Fallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jörg Tost</w:t>
+                <w:t xml:space="preserve">C. Montagnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Maury</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bruno Petton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dantan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Lorgeril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-0716-2349-7_16⟩</w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40168-022-01280-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04346942v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03635473v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early life microbial exposures shape the Crassostrea gigas immune system for lifelong and intergenerational disease protection</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hit-and-Run Epigenetic Editing for Vectors of Snail-Borne Parasitic Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Dantan</w:t>
+                <w:t xml:space="preserve">Nelia Luviano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wannaporn Ittiprasert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Allienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien de Lorgeril</w:t>
+                <w:t xml:space="preserve">Geneviève Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10, pp.85. </w:t>
+              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.794650. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40168-022-01280-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2022.794650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03635473v2</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03608918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No pre-zygotic isolation mechanisms between Schistosoma haematobium and Schistosoma bovis parasites: From mating interactions to differential gene expression</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eglantine Mathieu-Bégné</w:t>
+                <w:t xml:space="preserve">New insights into biomphalysin gene family diversification in the vector snail Biomphalaria glabrata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvain Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tetreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Poteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Galinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephen Mulero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0009363⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.635131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.635131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03255515v1</w:t>
+                <w:t xml:space="preserve">hal-03219003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The methylome of Biomphalaria glabrata and other mollusks: enduring modification of epigenetic landscape and phenotypic traits by a new DNA methylation inhibitor</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RNAi suppression of DNA methylation affects the drought stress response and genome integrity in transgenic poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola B Arimondo</w:t>
+                <w:t xml:space="preserve">Mamadou D. Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐laure Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Fichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lanciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epigenetics &amp; Chromatin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13072-021-00422-7⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 232 (1), pp.80-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.17555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03427775v2</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNAi suppression of DNA methylation affects the drought stress response and genome integrity in transgenic poplar</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Régis Fichot</w:t>
+                <w:t xml:space="preserve">No pre-zygotic isolation mechanisms between Schistosoma haematobium and Schistosoma bovis parasites: From mating interactions to differential gene expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kincaid-Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eglantine Mathieu-Bégné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Lanciano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Delaunay</w:t>
+                <w:t xml:space="preserve">Marta Reguera-Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Mulero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.17555⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (5), pp.e0009363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0009363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03292338v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03255515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into biomphalysin gene family diversification in the vector snail Biomphalaria glabrata</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Tetreau</w:t>
+                <w:t xml:space="preserve">The methylome of Biomphalaria glabrata and other mollusks: enduring modification of epigenetic landscape and phenotypic traits by a new DNA methylation inhibitor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelia Luviano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Poteaux</w:t>
+                <w:t xml:space="preserve">Fleur Gawehns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Galinier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cristian Chaparro</w:t>
+                <w:t xml:space="preserve">Paola B Arimondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, pp.635131. </w:t>
+              <w:t xml:space="preserve">Epigenetics &amp; Chromatin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (1), pp.48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.635131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13072-021-00422-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03219003v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03427775v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple ATAC-seq protocol for population epigenetics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Satellite-like W Elements: repetitive, transcribed, and putative mobile genetic factors with potential roles for biology and evolution of Schistosoma mansoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Cosseau</w:t>
+                <w:t xml:space="preserve">Maria Stitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhigang Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Janett Janett Olzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina E Weinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wellcome Open Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12688/wellcomeopenres.15552.2⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (10), pp.evab204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evab204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03145575v2</w:t>
+                <w:t xml:space="preserve">hal-03333536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diverging patterns of introgression from Schistosoma bovis across S. haematobium African lineages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier REY</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Allienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 17 (2), pp.e1009313. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1009313⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03176500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satellite-like W Elements: repetitive, transcribed, and putative mobile genetic factors with potential roles for biology and evolution of Schistosoma mansoni</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Stitz</w:t>
+                <w:t xml:space="preserve">A simple ATAC-seq protocol for population epigenetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronaldo de Carvalho Augusto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier REY</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christina E Weinberg</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (10), pp.evab204. </w:t>
+              <w:t xml:space="preserve">Wellcome Open Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5, pp.121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gbe/evab204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12688/wellcomeopenres.15552.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03333536v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145575v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological and genomic characterisation of the Schistosoma hybrid infecting humans in Europe reveals admixture between Schistosoma haematobium and Schistosoma bovis</w:t>
               </w:r>
@@ -3329,51 +3329,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kincaid-Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Tracey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronaldo de Carvalho Augusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingo Bulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3431,161 +3431,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03508340v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental Methylome of the Medicinal Plant Catharanthus roseus Unravels the Tissue-Specific Control of the Monoterpene Indole Alkaloid Pathway by DNA Methylation</w:t>
+                <w:t xml:space="preserve">Contribution of Viral Genomic Diversity to Oyster Susceptibility in the Pacific Oyster Mortality Syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Dugé de Bernonville</w:t>
+                <w:t xml:space="preserve">Jean Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Galinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Maury</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cristian Chaparro</w:t>
+                <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (17), </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.1579. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms21176028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02957413v1</w:t>
+                <w:t xml:space="preserve">hal-02915023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Sustained Immune Response Supports Long-Term Antiviral Immune Priming in the Pacific Oyster, Crassostrea gigas</w:t>
               </w:r>
@@ -3610,51 +3610,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vergnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3699,161 +3699,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02527469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Viral Genomic Diversity to Oyster Susceptibility in the Pacific Oyster Mortality Syndrome</w:t>
+                <w:t xml:space="preserve">Developmental Methylome of the Medicinal Plant Catharanthus roseus Unravels the Tissue-Specific Control of the Monoterpene Indole Alkaloid Pathway by DNA Methylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Delmotte</w:t>
+                <w:t xml:space="preserve">Thomas Dugé de Bernonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Daviaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, pp.1579. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (17), </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01579⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms21176028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02915023v1</w:t>
+                <w:t xml:space="preserve">hal-02957413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sympatric versus allopatric evolutionary contexts shape differential immune response in Biomphalaria / Schistosoma interaction</w:t>
               </w:r>
@@ -3878,51 +3878,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvain Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Galinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn M. Dheilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4103,51 +4103,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural resistance to Fasciola hepatica (Trematoda) in Pseudosuccinea columella snails: A review from literature and insights from comparative “omic” analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annia Alba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tetreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4263,51 +4263,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Oyanedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Labreuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xing Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4352,1034 +4352,1034 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The phylogeny of the genus Indoplanorbis (Gastropoda, Planorbidae) from Africa and the French West Indies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Mouahid</w:t>
+                <w:t xml:space="preserve">Notos -a galaxy tool to analyze CpN observed expected ratios for inferring DNA methylation types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingo Bulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Clerissi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cristian Chaparro</w:t>
+                <w:t xml:space="preserve">Benoît Aliaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salem Al Yafae</w:t>
+                <w:t xml:space="preserve">Virginia Lacal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Bulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Grunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoologica Scripta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/zsc.12297⟩</w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19, pp.105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12859-018-2115-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01838840v1</w:t>
+                <w:t xml:space="preserve">hal-01746203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune-suppression by OsHV-1 viral infection causes fatal bacteraemia in Pacific oysters</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Histone methylation changes are required for life cycle progression in the human parasite Schistosoma mansoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Montagnani</w:t>
+                <w:t xml:space="preserve">David Roquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Taudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathrin P Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilda Padalino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl F Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-06659-3⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (5), pp.e1007066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1007066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898110v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01808531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notos -a galaxy tool to analyze CpN observed expected ratios for inferring DNA methylation types</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christoph Grunau</w:t>
+                <w:t xml:space="preserve">The anti-fecundity effect of 5-azacytidine (5-AzaC) on Schistosoma mansoni is linked to dis-regulated transcription, translation and stem cell activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathrin P Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina P Munshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Vickers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Squance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toby Wilkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International journal for parasitology. Drugs and drug resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (2), pp.213 - 222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpddr.2018.03.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12859-018-2115-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01746203v1</w:t>
+                <w:t xml:space="preserve">hal-01887430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histone methylation changes are required for life cycle progression in the human parasite Schistosoma mansoni</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karl F Hoffmann</w:t>
+                <w:t xml:space="preserve">Immune-suppression by OsHV-1 viral infection causes fatal bacteraemia in Pacific oysters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Lorgeril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Lucasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Petton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Montagnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1007066⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.4215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-06659-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01808531v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The anti-fecundity effect of 5-azacytidine (5-AzaC) on Schistosoma mansoni is linked to dis-regulated transcription, translation and stem cell activities</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martin Vickers</w:t>
+                <w:t xml:space="preserve">The phylogeny of the genus Indoplanorbis (Gastropoda, Planorbidae) from Africa and the French West Indies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Mouahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Squance</w:t>
+                <w:t xml:space="preserve">Camille Clerissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Allienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toby Wilkinson</w:t>
+                <w:t xml:space="preserve">Salem Al Yafae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal for parasitology. Drugs and drug resistance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (2), pp.213 - 222. </w:t>
+              <w:t xml:space="preserve">Zoologica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (5), pp.558-564. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpddr.2018.03.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/zsc.12297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01887430v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a parental exposure to diuron on Pacific oyster spat methylome</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Manon Fallet</w:t>
+                <w:t xml:space="preserve">A multistrain approach to studying the mechanisms underlying compatibility in the interaction between Biomphalaria glabrata and Schistosoma mansoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Galinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Charlemagne</w:t>
+                <w:t xml:space="preserve">Emmanuel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rossana Sussarellu</w:t>
+                <w:t xml:space="preserve">Yves Moné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Epigenetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 3 (1), pp.dvx004. </w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (3), pp.e0005398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/eep/dvx004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0005398.s005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01511486v1</w:t>
+                <w:t xml:space="preserve">hal-01511153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multistrain approach to studying the mechanisms underlying compatibility in the interaction between Biomphalaria glabrata and Schistosoma mansoni</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Galinier</w:t>
+                <w:t xml:space="preserve">Effects of a parental exposure to diuron on Pacific oyster spat methylome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Rondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Grunau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Fallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Roger</w:t>
+                <w:t xml:space="preserve">Nicolas Charlemagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Moné</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Portet</w:t>
+                <w:t xml:space="preserve">Rossana Sussarellu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 11 (3), pp.e0005398. </w:t>
+              <w:t xml:space="preserve">Environmental Epigenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (1), pp.dvx004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0005398.s005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/eep/dvx004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01511153v1</w:t>
+                <w:t xml:space="preserve">hal-01511486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency and mitotic heritability of epimutations in Schistosoma mansoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Roquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Arancibia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5692,265 +5692,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01162622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XRN4 and LARP1 are required for a heat-triggered mRNA decay pathway involved in plant acclimation and survival during thermal stress.</w:t>
+                <w:t xml:space="preserve">Use of Next Generation Sequencing (NGS) Technologies for the Genome-Wide Detection of Transposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Merret</w:t>
+                <w:t xml:space="preserve">Moaine Elbaidouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Descombin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Panaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2013.11.019⟩</w:t>
+              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.265-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-62703-568-2_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01217835v1</w:t>
+                <w:t xml:space="preserve">hal-02102445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Next Generation Sequencing (NGS) Technologies for the Genome-Wide Detection of Transposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">XRN4 and LARP1 are required for a heat-triggered mRNA decay pathway involved in plant acclimation and survival during thermal stress.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Merret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Descombin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Ting Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moaine Elbaidouri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cristian Chaparro</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Panaud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.265-274. </w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (5), pp.1279-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-62703-568-2_19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2013.11.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02102445v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome structure and metabolic features in the red seaweed Chondrus crispus shed light on evolution of the Archaeplastida.</w:t>
               </w:r>
@@ -6658,51 +6658,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Panaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2, pp.132-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7445,51 +7445,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi H. Quesneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Panaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 172 (1), pp.8-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7587,51 +7587,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Zuccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Panaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 35 (Database issue), pp.D66-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7760,385 +7760,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05612651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the molecular dialogue between the trematode parasite Schistosoma mansoni and its intermediate host snail Biomphalaria glabrata</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Gourbal</w:t>
+                <w:t xml:space="preserve">Exploring the diversity and evolution of a multigenic family of proteins involved in invertebrate immune response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Galinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Allienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REID 2025 : Réseau Ecologie des Interactions Durables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Ecologie des Interactions Durables, May 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">8e rencontres Bioinformatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFREMER, Sep 2025, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05090512v1</w:t>
+                <w:t xml:space="preserve">hal-05307747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the diversity and evolution of a multigenic family of proteins involved in invertebrate immune response</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Unveiling the mysteries of mollusk epigenetics: a multiOmics approach to study the chromatin structure of the Pacific oyster Magallana gigas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dellong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Calzaferri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Allienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cristian Chaparro</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Pouzadoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e rencontres Bioinformatiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFREMER, Sep 2025, Sète, France</w:t>
+              <w:t xml:space="preserve">EPIMAR 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05307747v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05090427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the mysteries of mollusk epigenetics: a multiOmics approach to study the chromatin structure of the Pacific oyster Magallana gigas</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deciphering the molecular dialogue between the trematode parasite Schistosoma mansoni and its intermediate host snail Biomphalaria glabrata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Dametto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gourbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPIMAR 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">REID 2025 : Réseau Ecologie des Interactions Durables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Ecologie des Interactions Durables, May 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05090427v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05090512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rendre MOFA accessible sous GALAXY</w:t>
               </w:r>
@@ -8219,90 +8219,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early life microbial exposures shape the Crassostrea gigas immune system for lifelong and intergenerational disease protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Fallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Montagnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium on Genomics in Aquaculture GIA 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Grenade, Spain</w:t>
@@ -8594,90 +8594,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early life microbial exposures shape the Crassostrea gigas immune system for lifelong and intergenerational disease protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Fallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Montagnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Labex TULIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labex TULIP, Nov 2022, Toulouse, France</w:t>
@@ -8706,103 +8706,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into the role of DNA methylation in Biomphalaria glabrata infection susceptibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelia Luviano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Gawehns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola B Arimondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI Symposium on Schistosomiasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FIOCRUZ, Nov 2022, Ouro Preto, Brazil</w:t>
@@ -8825,1971 +8825,1971 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03963335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotype-by-temperature interaction in shaping the male phenotype of Nile Tilapia: Epigenetic a transcriptome responses in adult gonads</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Khalid Belkhir</w:t>
+                <w:t xml:space="preserve">Early life microbial exposures shape the Crassostrea gigas immune system for lifelong and intergenerational disease protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Fallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Montagnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dantan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Petton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Symposium on Sex Determination in Vertebrates (ESSDV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Giens, France. 1 p</w:t>
+              <w:t xml:space="preserve">MicrobiOccitanie 3e rencontre des laboratoires de microbiologie de la région Occitanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau des laboratoires de microbiologie de la région Occitanie, Jul 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05182868v1</w:t>
+                <w:t xml:space="preserve">hal-04886721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early life microbial exposures shape the Crassostrea gigas immune system for lifelong and intergenerational disease protection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien de Lorgeril</w:t>
+                <w:t xml:space="preserve">Genotype-by-temperature interaction in shaping the male phenotype of Nile Tilapia: Epigenetic a transcriptome responses in adult gonads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena d'Cotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rokyatou Sissao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureana Rebordinos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Grunau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Belkhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicrobiOccitanie 3e rencontre des laboratoires de microbiologie de la région Occitanie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau des laboratoires de microbiologie de la région Occitanie, Jul 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">European Symposium on Sex Determination in Vertebrates (ESSDV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Giens, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04886721v1</w:t>
+                <w:t xml:space="preserve">hal-05182868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are cercarial emergence rhythms of the diurnal and nocturnal chronotypes of the parasite Schistosoma mansoni circadian ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Mouahid</w:t>
+                <w:t xml:space="preserve">A Single Cell RNA sequencing approach to characterize Biomphalaria glabrata hemocyte responses in innate immune memory process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvain Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chevalier F.</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Winka Le Clec’h</w:t>
+                <w:t xml:space="preserve">Maud Laffitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Molecular Epidemiology and Evolutionary Genetics of Infectious Diseases (MEEGID)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Online, United States</w:t>
+              <w:t xml:space="preserve">2021 International Congress on Invertebrate Pathology &amp; Microbial Control + 53rd Annual Meeting of the SIP (Society for Invertebrate Pathology)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for Invertebrate Pathology, Jun 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03428124v1</w:t>
+                <w:t xml:space="preserve">hal-04888716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiota induced epigenetic memory shapes Crassostrea gigas for a lifelong and intergenerational immune protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Fallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Montagnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comarmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GDR3E/REACTION Epigénétique en Ecologie, Evolution, Agronomie et Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR3E : "Epigénétique en Ecologie et Evolution »; REacTION : "Réseau d'échange sur les mécanismes Épigénétiques, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04888190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Single Cell RNA sequencing approach to characterize Biomphalaria glabrata hemocyte responses in innate immune memory process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Epigenetic and metabolomic changes in hemocytes underlie innate immune memory in the vector snail Biomphalaria glabrata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvain Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maud Laffitte</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Fallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Cosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 International Congress on Invertebrate Pathology &amp; Microbial Control + 53rd Annual Meeting of the SIP (Society for Invertebrate Pathology)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for Invertebrate Pathology, Jun 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04888716v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04888598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic and metabolomic changes in hemocytes underlie innate immune memory in the vector snail Biomphalaria glabrata</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Celine Cosseau</w:t>
+                <w:t xml:space="preserve">The WEome of Schistosoma mansoni – a non-coding DNA resource shaping schistosome biology, variability, and evolution?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Stitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vj Olzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce Weinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 International Congress on Invertebrate Pathology &amp; Microbial Control + 53rd Annual Meeting of the SIP (Society for Invertebrate Pathology)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for Invertebrate Pathology, Jun 2021, Online, France</w:t>
+              <w:t xml:space="preserve">BSP (British Society for Parasitology) Parasites online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, British Society for Parasitology, Jun 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04888598v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04888550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The WEome of Schistosoma mansoni – a non-coding DNA resource shaping schistosome biology, variability, and evolution?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Stitz</w:t>
+                <w:t xml:space="preserve">Are cercarial emergence rhythms of the diurnal and nocturnal chronotypes of the parasite Schistosoma mansoni circadian ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Lasica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Mouahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chevalier F.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winka Le Clec’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ce Weinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BSP (British Society for Parasitology) Parasites online</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, British Society for Parasitology, Jun 2021, Online, France</w:t>
+              <w:t xml:space="preserve">15th International Conference on Molecular Epidemiology and Evolutionary Genetics of Infectious Diseases (MEEGID)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04888550v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03428124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transgenerational response to early microbial exposure in the oyster Crassostrea gigas and positive impact on survival capacities to juvenile mortality syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Fallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Montagnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Lorgeril</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Comarmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REID + Immuninv 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Ecologie des Interactions Durables; Réseau Immunité des Invertébrés, May 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">EPIMAR 2020 Epigenetics in Marine biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Online, France. 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04890548v1</w:t>
+                <w:t xml:space="preserve">hal-04889202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’élimination des hémocytes détermine le succès parasitaire des Vibrio pathogènes de l’huitre Crassostrea gigas</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Cracking the code of pacific oyster mortality syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Lorgeril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Lucasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Petton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xiaoliang Luo</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Montagnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REID + Immuninv 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Ecologie des Interactions Durables; Réseau Immunité des Invertébrés, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04890464v1</w:t>
+                <w:t xml:space="preserve">hal-04890593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transgenerational response to early microbial exposure in the oyster Crassostrea gigas and positive impact on survival capacities to juvenile mortality syndrome</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Characterization of OSHV-1 µVAR genotypic diversity during pacific oyster mortality outbreaks in two French aquaculture areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Galinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Lorgeril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cristian Chaparro</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPIMAR 2020 Epigenetics in Marine biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Online, France. 35 p</w:t>
+              <w:t xml:space="preserve">19th International Conference on Diseases of Fish and Shellfish EAFP Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04889202v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04891711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cracking the code of pacific oyster mortality syndrome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Rôle de la diversité génétique de l’herpèsvirus OsHV-1 dans les mortalités de l’huître du Pacifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Galinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mitta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Montagnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REID + Immuninv 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Ecologie des Interactions Durables; Réseau Immunité des Invertébrés, May 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">21e Journées Francophones de virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Virologie, Mar 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04890593v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04891687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of OSHV-1 µVAR genotypic diversity during pacific oyster mortality outbreaks in two French aquaculture areas</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Transgenerational response to early microbial exposure in the oyster Crassostrea gigas and positive impact on survival capacities to juvenile mortality syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Fallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Petton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yannick Gueguen</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Comarmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Diseases of Fish and Shellfish EAFP Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">REID + Immuninv 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Ecologie des Interactions Durables; Réseau Immunité des Invertébrés, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04891711v1</w:t>
+                <w:t xml:space="preserve">hal-04890548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de la diversité génétique de l’herpèsvirus OsHV-1 dans les mortalités de l’huître du Pacifique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien de Lorgeril</w:t>
+                <w:t xml:space="preserve">L’élimination des hémocytes détermine le succès parasitaire des Vibrio pathogènes de l’huitre Crassostrea gigas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Oyanedel Trigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Labreuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Mitta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Montagnani</w:t>
+                <w:t xml:space="preserve">Xiaoliang Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21e Journées Francophones de virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Virologie, Mar 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">REID + Immuninv 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Ecologie des Interactions Durables; Réseau Immunité des Invertébrés, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04891687v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to strain your oyster? A story of immune shaping and priming in the pacific oyster, Crassostrea gigas</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Cracking the code of Pacific oyster mortality syndrom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mitta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Lorgeril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Lucasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Manon Fallet</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aqua 2018 14th International Symposium on Aquaculture Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03965651v1</w:t>
+                <w:t xml:space="preserve">hal-03965691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cracking the code of Pacific oyster mortality syndrom</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">How to strain your oyster? A story of immune shaping and priming in the pacific oyster, Crassostrea gigas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Montagnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Petton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eve Toulza</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Fallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aqua 2018 14th International Symposium on Aquaculture Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03965691v1</w:t>
+                <w:t xml:space="preserve">hal-03965651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrative approach to decipher the summer mortality syndrome affecting Pacific oysters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Lucasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Haffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10831,77 +10831,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrative approach to decipher the mortality syndrome affecting juvenile Pacific oysters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Lucasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve R Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11113,51 +11113,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic plasticity in schistosome worms after host shift and adaptive introgression can contribute to their zoonotic potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelia Luviano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eglantine Mathieu-Bégné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11238,90 +11238,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the cercarial emission rhythm of the parasite Schistosoma mansoni circadian?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Lasica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Mouahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chevalier F.D.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winka Le Clec’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11363,90 +11363,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the cercarial emission rhythm of the parasite Schistosoma mansoni circadian ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Lasica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Mouahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chevalier F.D.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winka Le Clec’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11488,90 +11488,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the cercarial emission rhythm of the parasite Schistosoma mansoni circadian ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Lasica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Mouahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric D Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winka Le Clec’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11613,77 +11613,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innate immune memory process in Biomphalaria glabrata snails: a comparative multi-omic approach to decipher the function and role-played by the hemocyte immune cells against S. mansoni infections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvain Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Laffitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11915,51 +11915,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Reguera-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Mulero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th European Multicolloquium of Parasitology EMOP2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Belgrade (on line), Serbia. </w:t>
@@ -12027,51 +12027,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Oyanedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Labreuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xing Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12251,77 +12251,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transgenerational response to early microbial exposure in the oyster Crassostrea gigas and positive impact on survival capacities to juvenile mortality syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Fallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comarmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12357,307 +12357,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarifying the role of DNA methylation in tree phenotypic plasticity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Le Jan</w:t>
+                <w:t xml:space="preserve">Epigenetic and genetic mechanisms of trained adaptation to global warming in corals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve R Toulza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Grunau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Roquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43. FEBS Congress, Biochemistry Forever</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic. FEBS Open Bio, 8 (supplément S1), 2018, Supplément 43rd FEBS Congress, Biochemistry Forever, Prague, Czech Republic, July 7‐12, 2018</w:t>
+              <w:t xml:space="preserve">EVOLUTION 2018 - 2nd Joint Congress on Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736952v1</w:t>
+                <w:t xml:space="preserve">hal-03969153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic and genetic mechanisms of trained adaptation to global warming in corals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Roquis</w:t>
+                <w:t xml:space="preserve">Clarifying the role of DNA methylation in tree phenotypic plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Dia Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lafon Placette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Le Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EVOLUTION 2018 - 2nd Joint Congress on Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Montellier, France. </w:t>
+              <w:t xml:space="preserve">43. FEBS Congress, Biochemistry Forever</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic. FEBS Open Bio, 8 (supplément S1), 2018, Supplément 43rd FEBS Congress, Biochemistry Forever, Prague, Czech Republic, July 7‐12, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03969153v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drought-induced acclimation of DNA-hypomethylated poplars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis R. Fichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12665,51 +12665,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mirouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Arcachon, France. , 2016, IUFRO Genomics and Forest Tree Genetics. Abstract book</w:t>
@@ -12770,103 +12770,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring histone modifications in the human parasite Schistosoma mansoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronaldo de Carvalho Augusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Roquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Cosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">David J. Timson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Schistosoma mansoni. Methods and Protocols</w:t>
@@ -12953,51 +12953,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping Histone post-translational modifications in the Pacific oyster using iDeal CUT&amp;Tag and the Tissue Nuclei Extraction Module</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Dellong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Allienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13103,51 +13103,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The histone code of love: epigenetics of maturation of gonads in the human blood fluke Schistosoma mansoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Grunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhigang Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avril Coghlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13330,77 +13330,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetic variation causes heritable variation in complex traits in the mollusk Biomphalaria glabrata, vector of the human parasite Schistosoma mansoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelia Luviano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Gawehns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bart Haegeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13592,51 +13592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. D Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A-L Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Fichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lanciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13710,51 +13710,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Pratlong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pontarotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13802,90 +13802,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromatin structure changes in Daphnia populations upon exposure to environmental cues – or – The discovery of Wolterecks “Matrix”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronaldo de Carvalho Augusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aki Minoda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier REY</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13946,51 +13946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kincaid Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Tracey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronaldo de Carvalho Augusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingo Bulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14207,51 +14207,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469047v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelia Luviano Aparicio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Mathieu-B&#233;gn&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kincaid-Smith" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion A.L. Picard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0534" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577277v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dellong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fallet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Stenger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2026.150132" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573436v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via Ar&#234;des-Rocha" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Grunau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Guerra-S&#225;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-02760250114" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520725v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dametto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gourbal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Pinaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duval" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpvbd.2025.100262" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172481v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelia Luviano-Aparicio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lopez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Haegeman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierick Mouginot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-025-00607-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615510v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Rondon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Vald&#233;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cosseau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bergami" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Antonio C&#225;rdenas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2024.116523" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639136v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Allienne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0012267" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911770v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Trontin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dia Sow" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Modesto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teyssier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae600" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575780v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Brann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Beltramini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Berriman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S R Doyle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10032-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555554v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Simphor" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rognon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vignal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Henry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2024.107212" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219877v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oyanedel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lagorce" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bruto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Haffner" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Morot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2305195120" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181018v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wannaporn Ittiprasert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max F Moescheid" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria H Mann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutchanee Rodpai" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmeth.2023.100535" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608918v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelia Luviano" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Tavernier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.794650" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255320v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Lasica" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo de Carvalho Augusto" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mon&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mouahid" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.17779.1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772193v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Pichon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pratlong" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.956871" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04346942v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duge de Bernonville" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Daviaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Tost" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maury" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2349-7_16" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635473v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montagnani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Petton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dantan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Lorgeril" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-022-01280-5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255515v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Reguera-Gomez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mulero" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0009363" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03427775v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Gawehns" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola B Arimondo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-021-00422-7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292338v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou D. Sow" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Le Gac" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fichot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lanciano" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17555" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219003v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tetreau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poteaux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Galinier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.635131" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145575v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cosseau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.15552.2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176500v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boissier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009313" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333536v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Stitz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhigang Lu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Janett Janett Olzog" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina E Weinberg" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab204" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508340v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Tracey" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Bulla" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Holroyd" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0010062" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957413v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dug&#233; de Bernonville" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21176028" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527469v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lafont" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vergnes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gu&#233;guen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.02777-19" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915023v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delmotte" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01579" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076267v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Portet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn M. Dheilly" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007647" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093613v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lerat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Casacuberta" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vieira" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10040258" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279394v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annia Alba" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge S&#225;nchez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio V&#225;zquez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2019.103463" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163271v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rubio" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labreuche" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Luo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1905747116" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838840v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clerissi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Al Yafae" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12297" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898110v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lucasson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Montagnani" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06659-3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746203v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Aliaga" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Lacal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bulla" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-018-2115-4" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808531v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roquis" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Taudt" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin P Geyer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Padalino" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl F Hoffmann" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007066" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887430v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina P Munshi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vickers" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Squance" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Wilkinson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2018.03.006" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511486v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charlemagne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Sussarellu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eep/dvx004" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511153v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roger" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mon&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005398.s005" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01311089v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arancibia" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13555" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01162666v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gayraud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogerio Fernandes de Souza" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Silva Domingues" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lastique Doffou Akaffou" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv001" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01162622v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taciane Finatto" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Costa de Oliveira" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. da Maia" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Farias" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12284-015-0045-6" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217835v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Merret" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Descombin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ting Juan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Favory" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Carpentier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2013.11.019" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102445v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine Elbaidouri" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Panaud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-568-2_19" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01073830v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Coll&#233;n" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Porcel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carr&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven G Ball" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1221259110" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114343v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacquemin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaparro" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laudie" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan Berger" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick F. Gavory" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msr144" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114338v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sabot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Picault" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine El-Baidouri" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Llauro" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04492.x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190246v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pelissier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Clavel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Pouch-Pelissier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Vaucheret" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.2680711" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855922v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Argout" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Salse" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J Guiltinan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Droc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.736" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787403v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roulin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Jackson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evq005" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736178v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina S Baucom" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C Estill" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naadira Upshaw" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansuya Jogi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000732" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685656v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Llauro" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willfried Stenger" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.03813.x" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736698v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fusheng Wei" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua C Stein" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengzhi Liang" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwei Zhang" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert S Fulton" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000728" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751527v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick S Schnable" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doreen Ware" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1178534" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300215v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Tanaka" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baltazar A Antonio" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoshi Kikuchi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Matsumoto" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Nagamura" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm978" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114377v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vitte" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi H. Quesneville" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2006.07.008" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8W9BWTVF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164403v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guyot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zuccolo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkl780" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612651v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090512v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307747v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Guillemot" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090427v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Calzaferri" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pouzadoux" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Valdivieso" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893858v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bugnard" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886439v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976732v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. d'Cotta" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sissao" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rebordinos" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Belkhir" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182866v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena d'Cotta" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokyatou Sissao" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureana Rebordinos" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belkhir" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886617v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963335v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182868v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886721v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428124v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevalier F." TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winka Le Clec&#8217;h" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888190v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comarmond" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888716v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Laffitte" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888598v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888550v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stitz" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Lu" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vj Olzog" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ce Weinberg" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890548v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890464v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oyanedel Trigo" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoliang Luo" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04889202v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890593v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891711v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gueguen" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891687v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mitta" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965651v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965691v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966171v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965715v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve R Toulza" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965822v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R Roquis" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939728v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428135v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevalier F.D." TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428131v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888027v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D Chevalier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887929v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887973v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Travers" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887795v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Reguera-G&#243;mez" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891592v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890610v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanchez" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Vazquez" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736036v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736952v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Le Gac" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafon Placette" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Jan" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969153v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742078v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Fichot" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mirouze" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328481v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Picard" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0635-3_9" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338975v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie A. J. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505724v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avril Coghlan" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Moescheid" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quack" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869413v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Dellong" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879747v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopez" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771118v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wannaporn Ittiprasert Tanno" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max F M&#246;scheid" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239719v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. D Sow" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L Le Gac" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lanciano" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delaunay" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239739v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pontarotti" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02991174v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aki Minoda" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134801v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kincaid Smith" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469047v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelia Luviano Aparicio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Mathieu-B&#233;gn&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kincaid-Smith" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion A.L. Picard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0534" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577277v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dellong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fallet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Stenger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2026.150132" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573436v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via Ar&#234;des-Rocha" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Grunau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Guerra-S&#225;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-02760250114" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520725v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dametto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gourbal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Pinaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duval" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpvbd.2025.100262" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172481v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelia Luviano-Aparicio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lopez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Haegeman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierick Mouginot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-025-00607-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911770v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Trontin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dia Sow" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Modesto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teyssier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae600" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615510v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Rondon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Vald&#233;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cosseau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bergami" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Antonio C&#225;rdenas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2024.116523" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639136v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Allienne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0012267" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575780v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Brann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Beltramini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Berriman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S R Doyle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10032-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555554v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Simphor" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rognon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vignal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Henry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2024.107212" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219877v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oyanedel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lagorce" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bruto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Haffner" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Morot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2305195120" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181018v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wannaporn Ittiprasert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max F Moescheid" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria H Mann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutchanee Rodpai" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmeth.2023.100535" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04346942v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duge de Bernonville" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Daviaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Tost" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maury" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2349-7_16" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255320v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Lasica" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo de Carvalho Augusto" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mon&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mouahid" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.17779.1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772193v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Pichon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pratlong" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.956871" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635473v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montagnani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Petton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dantan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Lorgeril" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-022-01280-5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608918v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelia Luviano" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Tavernier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.794650" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219003v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tetreau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poteaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Galinier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.635131" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292338v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou D. Sow" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Le Gac" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fichot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lanciano" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17555" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255515v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Reguera-Gomez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mulero" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0009363" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03427775v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Gawehns" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola B Arimondo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-021-00422-7" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333536v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Stitz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhigang Lu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Janett Janett Olzog" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina E Weinberg" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab204" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176500v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boissier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009313" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145575v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cosseau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.15552.2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508340v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Tracey" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Bulla" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Holroyd" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0010062" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915023v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delmotte" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01579" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527469v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lafont" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vergnes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gu&#233;guen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.02777-19" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957413v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dug&#233; de Bernonville" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21176028" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076267v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Portet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn M. Dheilly" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007647" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093613v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lerat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Casacuberta" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vieira" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10040258" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279394v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annia Alba" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge S&#225;nchez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio V&#225;zquez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2019.103463" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163271v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rubio" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labreuche" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Luo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1905747116" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746203v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Aliaga" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Lacal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bulla" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-018-2115-4" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808531v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roquis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Taudt" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin P Geyer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Padalino" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl F Hoffmann" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007066" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887430v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina P Munshi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vickers" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Squance" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Wilkinson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2018.03.006" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898110v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lucasson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Montagnani" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06659-3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838840v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clerissi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Al Yafae" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12297" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511153v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roger" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mon&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005398.s005" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511486v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charlemagne" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Sussarellu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eep/dvx004" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01311089v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arancibia" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13555" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01162666v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gayraud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogerio Fernandes de Souza" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Silva Domingues" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lastique Doffou Akaffou" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv001" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01162622v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taciane Finatto" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Costa de Oliveira" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. da Maia" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Farias" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12284-015-0045-6" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102445v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine Elbaidouri" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Panaud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-568-2_19" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217835v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Merret" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Descombin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ting Juan" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Favory" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Carpentier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2013.11.019" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01073830v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Coll&#233;n" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Porcel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carr&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven G Ball" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1221259110" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114343v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacquemin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaparro" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laudie" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan Berger" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick F. Gavory" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msr144" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114338v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sabot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Picault" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine El-Baidouri" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Llauro" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04492.x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190246v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pelissier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Clavel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Pouch-Pelissier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Vaucheret" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.2680711" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855922v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Argout" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Salse" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J Guiltinan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Droc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.736" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787403v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roulin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Jackson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evq005" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736178v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina S Baucom" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C Estill" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naadira Upshaw" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansuya Jogi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000732" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685656v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Llauro" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willfried Stenger" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.03813.x" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736698v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fusheng Wei" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua C Stein" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengzhi Liang" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwei Zhang" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert S Fulton" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000728" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751527v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick S Schnable" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doreen Ware" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1178534" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300215v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Tanaka" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baltazar A Antonio" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoshi Kikuchi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Matsumoto" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Nagamura" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm978" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114377v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vitte" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi H. Quesneville" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2006.07.008" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8W9BWTVF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164403v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guyot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zuccolo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkl780" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612651v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307747v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Guillemot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090427v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Calzaferri" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pouzadoux" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Valdivieso" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090512v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893858v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bugnard" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886439v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976732v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. d'Cotta" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sissao" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rebordinos" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Belkhir" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182866v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena d'Cotta" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokyatou Sissao" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureana Rebordinos" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belkhir" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886617v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963335v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886721v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182868v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888716v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Laffitte" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888190v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comarmond" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888598v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888550v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stitz" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Lu" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vj Olzog" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ce Weinberg" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428124v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevalier F." TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winka Le Clec&#8217;h" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04889202v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890593v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891711v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gueguen" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891687v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mitta" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890548v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890464v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oyanedel Trigo" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoliang Luo" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965691v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965651v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966171v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965715v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve R Toulza" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965822v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R Roquis" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939728v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428135v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevalier F.D." TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428131v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888027v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D Chevalier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887929v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887973v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Travers" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887795v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Reguera-G&#243;mez" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891592v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890610v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanchez" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Vazquez" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736036v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969153v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736952v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Le Gac" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafon Placette" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Jan" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742078v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Fichot" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mirouze" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328481v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Picard" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0635-3_9" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338975v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie A. J. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505724v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avril Coghlan" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Moescheid" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quack" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869413v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Dellong" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879747v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopez" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771118v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wannaporn Ittiprasert Tanno" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max F M&#246;scheid" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239719v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. D Sow" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L Le Gac" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lanciano" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delaunay" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239739v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pontarotti" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02991174v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aki Minoda" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134801v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kincaid Smith" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>