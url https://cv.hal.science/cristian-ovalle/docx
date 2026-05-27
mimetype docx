--- v0 (2026-05-03)
+++ v1 (2026-05-27)
@@ -736,425 +736,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04420214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of void nucleation on neat and Glass Syntactic PolyPropylene using in situ synchrotron radiation tomography</w:t>
+                <w:t xml:space="preserve">Embrittlement induced by oxidation in polyethylene: Role of initial bimodality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theophile Hourdou</w:t>
+                <w:t xml:space="preserve">Robin Laot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Yves Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelenn Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Broudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Ovalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2024.111696⟩</w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 230, pp.111025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2024.111025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04943282v1</w:t>
+                <w:t xml:space="preserve">hal-04828467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformation and cavitation at the spherulite scale of an isotactic polypropylene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanisms of void nucleation on neat and Glass Syntactic PolyPropylene using in situ synchrotron radiation tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theophile Hourdou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Ovalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Blassiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Thionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/jtcam.11335⟩</w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 284, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2024.111696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04100630v3</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embrittlement induced by oxidation in polyethylene: Role of initial bimodality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin Laot</w:t>
+                <w:t xml:space="preserve">Deformation and cavitation at the spherulite scale of an isotactic polypropylene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Yves Le Gac</w:t>
+                <w:t xml:space="preserve">Olga Klinkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Ovalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maelenn Le Gall</w:t>
+                <w:t xml:space="preserve">Peter Cloetens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Broudin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cristian Ovalle</w:t>
+                <w:t xml:space="preserve">Henry Proudhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 230, pp.111025. </w:t>
+              <w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2024.111025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46298/jtcam.11335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04828467v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100630v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A plastic correction algorithm for full-field elasto-plastic finite element simulations: critical assessment of predictive capabilities and improvement by machine learning</w:t>
               </w:r>
@@ -1264,334 +1264,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04943408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generic formulation of anisotropic thermo-elastoviscoplasticity at finite deformations for finite element codes</w:t>
+                <w:t xml:space="preserve">Physics informed self-supervised segmentation of elastic composite materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Abatour</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Samuel Forest</w:t>
+                <w:t xml:space="preserve">Guilherme Basso Della Mea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Ovalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Decencière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Dokládal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00466-024-02543-8⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 432, pp.117355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2024.117355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04943382v1</w:t>
+                <w:t xml:space="preserve">hal-04707183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics informed self-supervised segmentation of elastic composite materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A generic formulation of anisotropic thermo-elastoviscoplasticity at finite deformations for finite element codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abatour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kais Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Ovalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilherme Basso Della Mea</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nikolay Osipov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 432, pp.117355. </w:t>
+              <w:t xml:space="preserve">Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2024.117355⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00466-024-02543-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04707183v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plane–strain condition in plane–strain grooved tensile (PSGT) specimens during traction and creep loading at room and high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Ovalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Broudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laiarinandrasana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1755,103 +1755,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward robust scalar-based gradient plasticity modeling and simulation at finite deformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Abatour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kais Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Ovalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Osipov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Mechanica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 234, pp.911-958. </w:t>
@@ -2019,64 +2019,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanocavitation mechanisms in deformed High Density PolyEthylene (HDPE) using synchrotron radiation NanoTomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Ovalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Cloetens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Proudhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thilo F. Morgeneyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3300,64 +3300,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexis Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Hourdou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Proudhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Blassiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Advanced Computational Engineering and Experimenting - ACEX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Naples, Italy</w:t>
@@ -3606,51 +3606,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image generation of short glass fibre composite microstructures : from control to optimization and damage prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Basso Della Mea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Ovalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4049,299 +4049,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aging effects on the bulk modulus of a fluorosilicone: experimental methods</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ductile failure of a plasticized Polyvinylchloride during air bag deployment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Ovalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Amouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACEX 16 - 16th International Conference on Advanced Computational Engineering and Experimenting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Heraklion - Crete, Greece</w:t>
+              <w:t xml:space="preserve">ICF 15 - International Conference on Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04419631v1</w:t>
+                <w:t xml:space="preserve">hal-04419036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ductile failure of a plasticized Polyvinylchloride during air bag deployment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aging effects on the bulk modulus of a fluorosilicone: experimental methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemence Logeais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Ovalle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gregory Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICF 15 - International Conference on Fracture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">ACEX 16 - 16th International Conference on Advanced Computational Engineering and Experimenting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Heraklion - Crete, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04419036v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal and void volume fraction profiles in 3D for a DENT specimen of neat and glass of syntactic polypropylene materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theophile Hourdou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Blassiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Thionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Ovalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4392,77 +4392,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformation and Cavitation at the Spherulite Scale of Semi-Crystalline Polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Klinkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Ovalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Cloetens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thilo F. Morgeneyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4500,77 +4500,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du vieillissement sur le comportement mécanique de Polyéthylène Haute Densité: comparaison unimodale / bimodale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelenn Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Broudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5152,103 +5152,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode systématique de régularisation des lois thermo-élastoviscoplastiques en grandes déformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Abatour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kais Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Ovalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Osipov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
@@ -5271,261 +5271,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03717640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laminated rubber bearings subjected to combined shear and compressive loading: Heterogeneous ageing and crack growth in mode II</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the compressibility on the mechanical response of a fluorosilicone material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemence Logeais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Ovalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Fayolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Constitutive Models for Rubbers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2022, Milan, Italy. pp.46-52, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+              <w:t xml:space="preserve">, Sep 2022, Milan, Italy. pp.205-210, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781003310266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03991979v1</w:t>
+                <w:t xml:space="preserve">hal-03991960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the compressibility on the mechanical response of a fluorosilicone material</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laminated rubber bearings subjected to combined shear and compressive loading: Heterogeneous ageing and crack growth in mode II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Ovalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouslan Borisov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Miquelard-Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fayolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Constitutive Models for Rubbers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2022, Milan, Italy. pp.205-210, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+              <w:t xml:space="preserve">, Sep 2022, Milan, Italy. pp.46-52, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781003310266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03991960v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The heat build-up and the stress heterogeneity effects on glass-fiber reinforced PA11 under monotonic loading</w:t>
               </w:r>
@@ -5695,770 +5695,770 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03992118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résistance thermique et électrique des interfaces de contact entre des surfaces rugueuses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vladislav Yastrebov</w:t>
+                <w:t xml:space="preserve">Modeling the mechanical response of reinforced rubber in taking into account heat build-up and hydrostatic stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lili Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Ovalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Constitutive Models for Rubbers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Milan, Italy. pp.53-58, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781003310266⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03717697v1</w:t>
+                <w:t xml:space="preserve">hal-03991990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the mechanical response of reinforced rubber in taking into account heat build-up and hydrostatic stress</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
+                <w:t xml:space="preserve">Résistance thermique et électrique des interfaces de contact entre des surfaces rugueuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Beguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ovalle Ovalle Rodas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vignollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladislav Yastrebov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Constitutive Models for Rubbers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03991990v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fast Neuber-type finite element simulator to enable deep-learning-based fatigue life predictions from thermographic data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">About the displacement fields evolution in plain strain grooved tensile (PSGT) specimens from HDPE pipes: traction and creep loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Ovalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Kerfriden</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Broudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, l'Association Française de Mécanique, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">15th International Conference on Advanced Computational Engineering and Experimenting (ACEX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04373346v1</w:t>
+                <w:t xml:space="preserve">hal-03992380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About the displacement fields evolution in plain strain grooved tensile (PSGT) specimens from HDPE pipes: traction and creep loading</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A fast Neuber-type finite element simulator to enable deep-learning-based fatigue life predictions from thermographic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Palchoudhary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Ovalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Advanced Computational Engineering and Experimenting (ACEX)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Florence, Italy</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l'Association Française de Mécanique, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03992380v1</w:t>
+                <w:t xml:space="preserve">hal-04373346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The heat build-up and stress heterogeneity effects on PE</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effects of local mesostructure on the damage mechanisms in a fibre-reinforced polyamide composite studied by in situ laminography and digital volume correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Ovalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Helfen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Hurst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Kong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ème Colloque national sur la DEformation des Polymères Solides - DEPOS30</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, La Napoule, Alpes-Maritimes, France</w:t>
+              <w:t xml:space="preserve">1st Virtual ESIS TC4 Conference on Fracture of Polymers, Composites and Adhesives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Les Diablerets (online), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03510860v1</w:t>
+                <w:t xml:space="preserve">hal-03509483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About the stress triaxiality ratio effects on the heat build-up of PolyAmide 11 under monotonic loading</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The heat build-up and stress heterogeneity effects on PE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lili Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Ovalle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30ème Colloque national sur la DEformation des Polymères Solides - DEPOS30</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, La Napoule, Alpes-Maritimes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03509404v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of local mesostructure on the damage mechanisms in a fibre-reinforced polyamide composite studied by in situ laminography and digital volume correlation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M Hurst</w:t>
+                <w:t xml:space="preserve">About the stress triaxiality ratio effects on the heat build-up of PolyAmide 11 under monotonic loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Ovalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X Kong</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Boisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Virtual ESIS TC4 Conference on Fracture of Polymers, Composites and Adhesives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Les Diablerets (online), Switzerland</w:t>
+              <w:t xml:space="preserve">30ème Colloque national sur la DEformation des Polymères Solides - DEPOS30</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, La Napoule, Alpes-Maritimes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03509483v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03509404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adiabatic heating of PolyAmide 11 under monotonic loading : effects of the initial stress triaxiality ratio</w:t>
               </w:r>
@@ -6798,51 +6798,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat build-up of semi-crystalline polymers under monotonic loading : effects of stress triaxiality ratio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Ovalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Boisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6893,77 +6893,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanovoid morphology and distribution in deformed High Density PolyEthylene observed at the nanometric scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Ovalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Cloetens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thilo F. Morgeneyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Proudhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6995,252 +6995,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02511032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A constitutive model for rubber bearings submitted to combined compression and cyclic shear loadings: impact of thermal aging</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
+                <w:t xml:space="preserve">Modelling of the heat build-up temperature and damage fields in bulk filled-rubber samples during fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ovalle Ovalle Rodas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Zaïri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACEX2019 - 13th International Conference on Advanced Computational Engineering and Experimenting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Constitutive Models for Rubbers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes, France. pp.379-384, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9780429324710-66⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02511041v1</w:t>
+                <w:t xml:space="preserve">hal-02507319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the heat build-up temperature and damage fields in bulk filled-rubber samples during fatigue</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Charrier</w:t>
+                <w:t xml:space="preserve">A constitutive model for rubber bearings submitted to combined compression and cyclic shear loadings: impact of thermal aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Ovalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Constitutive Models for Rubbers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACEX2019 - 13th International Conference on Advanced Computational Engineering and Experimenting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Athènes, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1201/9780429324710-66⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02507319v1</w:t>
+                <w:t xml:space="preserve">hal-02511041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A constitutive model for rubber bearings subjected to combined compression and shear</w:t>
               </w:r>
@@ -7769,51 +7769,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444205v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pons" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baf&#233;t&#233;gu&#233; Ouattara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A.E. Boyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Laiarinandrasana" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2025.114535" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05441451v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Della Mea" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Dokl&#225;dal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Decenci&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ovalle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.118686" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943295v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Logeais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2024.105193" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05443780v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawad Wakim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Javey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gentil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ovalle Rodas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.330" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420214v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mofakhami" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gervat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fayolle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Miquelard-Garnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2023.111111" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943282v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Hourdou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Blassiau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thionnet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2024.111696" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100630v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Klinkova" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cloetens" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.11335" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828467v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Laot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Le Gac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelenn Le Gall" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Broudin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2024.111025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943408v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Palchoudhary" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Peter" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kerfriden" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-024-02561-6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943382v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abatour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Ammar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Osipov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-024-02543-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04707183v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Basso Della Mea" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117355" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420186v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laiarinandrasana" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12467" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420174v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Odou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hermary" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-023-01261-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861605v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-022-03411-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206110v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bertaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Amouroux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.7401" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288721v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo F. Morgeneyer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.123959" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359093v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ovalle Ovalle Rodas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-021-01026-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980985v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Bouaziz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Truffault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouslan Borisov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12102354" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532971v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eeva Mofakhami" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tenc&#233;-Girault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Perrin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Scheel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gervat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2020.106454" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01915453v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Guo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmi Za&#239;ri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinglin Guo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.201800087" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293120v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Manuel Ovalle Rodas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmi Zairi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Nait-Abdelaziz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charrier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2015.01.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120998v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.11.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939351v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouaksa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stoclet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2013.12.028" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MVNJN0DS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941557v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2013.10.010" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0420B8VP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05444446v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05444432v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Poulet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Hourdou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05444416v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaultier Lefay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Germain" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Martin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05444501v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05444422v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05444388v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Broudin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05444458v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610882v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04419631v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Logeais" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04419036v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04419059v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blassiau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04419604v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04419870v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Gac" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04419385v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04419716v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04424720v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420369v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04419932v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Martin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717640v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991979v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ovalle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Miquelard-Garnier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fayolle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003310266" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991960v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03994864v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Wan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03992118v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717697v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Beguin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vignollet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Yastrebov" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991990v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373346v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03992380v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03510860v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03509404v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boisot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03509483v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brun" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Helfen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hurst" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Kong" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03509358v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03510120v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03510841v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03169218v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03167574v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02511032v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02511041v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02507319v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Guo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Za&#239;ri" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Guo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charrier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429324710-66" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02506328v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouaziz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429324710-45" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02174558v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Champagne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cantournet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lequeux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Montes" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429324710-35" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520247v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444205v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pons" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baf&#233;t&#233;gu&#233; Ouattara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A.E. Boyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Laiarinandrasana" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2025.114535" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05441451v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Della Mea" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Dokl&#225;dal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Decenci&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ovalle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.118686" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943295v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Logeais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2024.105193" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05443780v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawad Wakim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Javey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gentil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ovalle Rodas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.330" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420214v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mofakhami" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gervat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fayolle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Miquelard-Garnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2023.111111" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828467v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Laot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Le Gac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelenn Le Gall" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Broudin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2024.111025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943282v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Hourdou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Blassiau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thionnet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2024.111696" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100630v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Klinkova" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cloetens" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.11335" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943408v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Palchoudhary" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Peter" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kerfriden" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-024-02561-6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04707183v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Basso Della Mea" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117355" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943382v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abatour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Ammar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Osipov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-024-02543-8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420186v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laiarinandrasana" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12467" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420174v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Odou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hermary" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-023-01261-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861605v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-022-03411-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206110v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bertaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Amouroux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.7401" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288721v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo F. Morgeneyer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.123959" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359093v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ovalle Ovalle Rodas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-021-01026-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980985v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Bouaziz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Truffault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouslan Borisov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12102354" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532971v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eeva Mofakhami" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tenc&#233;-Girault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Perrin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Scheel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gervat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2020.106454" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01915453v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Guo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmi Za&#239;ri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinglin Guo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.201800087" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293120v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Manuel Ovalle Rodas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmi Zairi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Nait-Abdelaziz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charrier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2015.01.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120998v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.11.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939351v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouaksa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stoclet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2013.12.028" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MVNJN0DS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941557v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2013.10.010" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0420B8VP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05444446v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05444432v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Poulet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Hourdou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05444416v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaultier Lefay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Germain" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Martin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05444501v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05444422v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05444388v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Broudin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05444458v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610882v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04419036v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04419631v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Logeais" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04419059v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blassiau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04419604v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04419870v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Gac" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04419385v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04419716v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04424720v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420369v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04419932v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Martin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717640v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991960v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ovalle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003310266" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991979v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Miquelard-Garnier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fayolle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03994864v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Wan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03992118v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991990v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717697v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Beguin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vignollet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Yastrebov" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03992380v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373346v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03509483v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brun" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Helfen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hurst" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Kong" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03510860v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03509404v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boisot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03509358v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03510120v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03510841v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03169218v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03167574v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02511032v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02507319v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Guo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Za&#239;ri" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Guo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charrier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429324710-66" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02511041v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02506328v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouaziz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429324710-45" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02174558v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Champagne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cantournet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lequeux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Montes" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429324710-35" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520247v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>