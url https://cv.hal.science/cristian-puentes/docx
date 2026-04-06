--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -855,512 +855,512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03552068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Batch distillation of spirits: experimental study and simulation of the behaviour of volatile aroma compounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of culture conditions on the technological properties of Carnobacterium maltaromaticum CNCM I-3298 starters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Girardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Douady</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cristian Puentes</w:t>
+                <w:t xml:space="preserve">C. Puentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Awad</w:t>
+                <w:t xml:space="preserve">S. Keravec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Esteban-Decloux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Peteuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Institute of Brewing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 125 (2), pp.268-283. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 126 (5), pp.1468-1479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jib.560⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jam.14223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622556v1</w:t>
+                <w:t xml:space="preserve">hal-02154448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of culture conditions on the technological properties of Carnobacterium maltaromaticum CNCM I-3298 starters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Batch distillation of spirits: experimental study and simulation of the behaviour of volatile aroma compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Puentes</w:t>
+                <w:t xml:space="preserve">Adrien Douady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Puentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Keravec</w:t>
+                <w:t xml:space="preserve">Pierre Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Peteuil</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martine Esteban-Decloux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 126 (5), pp.1468-1479. </w:t>
+              <w:t xml:space="preserve">Journal of the Institute of Brewing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 125 (2), pp.268-283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jam.14223⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jib.560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154448v1</w:t>
+                <w:t xml:space="preserve">hal-02622556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of spirits distillation for a better understanding of volatile aroma compounds behavior: Application to Armagnac production</w:t>
+                <w:t xml:space="preserve">Review and Thermodynamic Modeling with NRTL Model of Vapor–Liquid Equilibria (VLE) of Aroma Compounds Highly Diluted in Ethanol–Water Mixtures at 101.3 kPa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Puentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Vidal</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Violaine Athès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Esteban-Decloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Bioproducts Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 112, pp.31-62. </w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (10), pp.3443-3470. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fbp.2018.08.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.7b03857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01951974v1</w:t>
+                <w:t xml:space="preserve">hal-02063567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review and Thermodynamic Modeling with NRTL Model of Vapor–Liquid Equilibria (VLE) of Aroma Compounds Highly Diluted in Ethanol–Water Mixtures at 101.3 kPa</w:t>
+                <w:t xml:space="preserve">Simulation of spirits distillation for a better understanding of volatile aroma compounds behavior: Application to Armagnac production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Puentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violaine Athès</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Jean-Paul Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Esteban-Decloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 57 (10), pp.3443-3470. </w:t>
+              <w:t xml:space="preserve">Food and Bioproducts Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 112, pp.31-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.7b03857⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fbp.2018.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02063567v1</w:t>
+                <w:t xml:space="preserve">hal-01951974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vapor–Liquid Equilibrium of Ethyl Lactate Highly Diluted in Ethanol–Water Mixtures at 101.3 kPa. Experimental Measurements and Thermodynamic Modeling Using Semiempirical Models</w:t>
               </w:r>
@@ -1398,51 +1398,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Paricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Giampaoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 63 (2), pp.365-379. </w:t>
@@ -1649,51 +1649,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110042v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thuillier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Tebbani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Puentes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dumur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459449v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovany Rubio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnam Taidi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bouchez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459490v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459518v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dussat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Fonseca" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Passot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268919v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Girardeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Felipe Puentes Mancipe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Keravec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peteuil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03552068v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10081922" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622556v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Douady" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Awad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Esteban-Decloux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jib.560" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154448v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puentes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Keravec" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peteuil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.14223" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01951974v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Joulia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vidal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2018.08.010" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063567v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.7b03857" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01778465v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Paricaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giampaoli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.7b00770" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110042v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thuillier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Tebbani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Puentes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dumur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459449v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovany Rubio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnam Taidi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bouchez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459490v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459518v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dussat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Fonseca" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Passot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268919v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Girardeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Felipe Puentes Mancipe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Keravec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peteuil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03552068v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10081922" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154448v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puentes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Keravec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peteuil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.14223" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622556v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Douady" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Awad" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Esteban-Decloux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jib.560" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063567v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Joulia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.7b03857" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01951974v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vidal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2018.08.010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01778465v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Paricaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giampaoli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.7b00770" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>