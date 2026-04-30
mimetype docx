--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -855,646 +855,646 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03552068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of culture conditions on the technological properties of Carnobacterium maltaromaticum CNCM I-3298 starters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Batch distillation of spirits: experimental study and simulation of the behaviour of volatile aroma compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Puentes</w:t>
+                <w:t xml:space="preserve">Adrien Douady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Puentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Keravec</w:t>
+                <w:t xml:space="preserve">Pierre Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Peteuil</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martine Esteban-Decloux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 126 (5), pp.1468-1479. </w:t>
+              <w:t xml:space="preserve">Journal of the Institute of Brewing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 125 (2), pp.268-283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jam.14223⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jib.560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154448v1</w:t>
+                <w:t xml:space="preserve">hal-02622556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Batch distillation of spirits: experimental study and simulation of the behaviour of volatile aroma compounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of culture conditions on the technological properties of Carnobacterium maltaromaticum CNCM I-3298 starters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Girardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Douady</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cristian Puentes</w:t>
+                <w:t xml:space="preserve">C. Puentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Awad</w:t>
+                <w:t xml:space="preserve">S. Keravec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Esteban-Decloux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Peteuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Institute of Brewing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 125 (2), pp.268-283. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 126 (5), pp.1468-1479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jib.560⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jam.14223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622556v1</w:t>
+                <w:t xml:space="preserve">hal-02154448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review and Thermodynamic Modeling with NRTL Model of Vapor–Liquid Equilibria (VLE) of Aroma Compounds Highly Diluted in Ethanol–Water Mixtures at 101.3 kPa</w:t>
+                <w:t xml:space="preserve">Vapor–Liquid Equilibrium of Ethyl Lactate Highly Diluted in Ethanol–Water Mixtures at 101.3 kPa. Experimental Measurements and Thermodynamic Modeling Using Semiempirical Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Puentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Patrice Paricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Giampaoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Violaine Athès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.7b03857⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63 (2), pp.365-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jced.7b00770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02063567v1</w:t>
+                <w:t xml:space="preserve">hal-01778465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of spirits distillation for a better understanding of volatile aroma compounds behavior: Application to Armagnac production</w:t>
+                <w:t xml:space="preserve">Review and Thermodynamic Modeling with NRTL Model of Vapor–Liquid Equilibria (VLE) of Aroma Compounds Highly Diluted in Ethanol–Water Mixtures at 101.3 kPa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Puentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Athès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Esteban-Decloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Bioproducts Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (10), pp.3443-3470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.7b03857⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fbp.2018.08.010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01951974v1</w:t>
+                <w:t xml:space="preserve">hal-02063567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vapor–Liquid Equilibrium of Ethyl Lactate Highly Diluted in Ethanol–Water Mixtures at 101.3 kPa. Experimental Measurements and Thermodynamic Modeling Using Semiempirical Models</w:t>
+                <w:t xml:space="preserve">Simulation of spirits distillation for a better understanding of volatile aroma compounds behavior: Application to Armagnac production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Puentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Giampaoli</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Paul Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Esteban-Decloux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 63 (2), pp.365-379. </w:t>
+              <w:t xml:space="preserve">Food and Bioproducts Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 112, pp.31-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jced.7b00770⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fbp.2018.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01778465v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId52"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1649,51 +1649,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110042v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thuillier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Tebbani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Puentes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dumur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459449v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovany Rubio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnam Taidi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bouchez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459490v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459518v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dussat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Fonseca" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Passot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268919v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Girardeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Felipe Puentes Mancipe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Keravec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peteuil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03552068v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10081922" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154448v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puentes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Keravec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peteuil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.14223" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622556v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Douady" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Awad" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Esteban-Decloux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jib.560" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063567v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Joulia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.7b03857" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01951974v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vidal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2018.08.010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01778465v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Paricaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giampaoli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.7b00770" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110042v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thuillier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Tebbani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Puentes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dumur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459449v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovany Rubio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnam Taidi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bouchez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459490v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459518v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dussat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Fonseca" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Passot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268919v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Girardeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Felipe Puentes Mancipe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Keravec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peteuil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03552068v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10081922" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622556v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Douady" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Awad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Esteban-Decloux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jib.560" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154448v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puentes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Keravec" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peteuil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.14223" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01778465v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Joulia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Paricaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giampaoli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.7b00770" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063567v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.7b03857" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01951974v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vidal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2018.08.010" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>