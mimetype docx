--- v2 (2026-04-30)
+++ v3 (2026-05-23)
@@ -1106,395 +1106,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vapor–Liquid Equilibrium of Ethyl Lactate Highly Diluted in Ethanol–Water Mixtures at 101.3 kPa. Experimental Measurements and Thermodynamic Modeling Using Semiempirical Models</w:t>
+                <w:t xml:space="preserve">Simulation of spirits distillation for a better understanding of volatile aroma compounds behavior: Application to Armagnac production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Puentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Paricaud</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Paul Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Esteban-Decloux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jced.7b00770⟩</w:t>
+              <w:t xml:space="preserve">Food and Bioproducts Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 112, pp.31-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fbp.2018.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01778465v1</w:t>
+                <w:t xml:space="preserve">hal-01951974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review and Thermodynamic Modeling with NRTL Model of Vapor–Liquid Equilibria (VLE) of Aroma Compounds Highly Diluted in Ethanol–Water Mixtures at 101.3 kPa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Puentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Esteban-Decloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 57 (10), pp.3443-3470. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.iecr.7b03857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02063567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of spirits distillation for a better understanding of volatile aroma compounds behavior: Application to Armagnac production</w:t>
+                <w:t xml:space="preserve">Vapor–Liquid Equilibrium of Ethyl Lactate Highly Diluted in Ethanol–Water Mixtures at 101.3 kPa. Experimental Measurements and Thermodynamic Modeling Using Semiempirical Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Puentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Paricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Vidal</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Giampaoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Athès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Bioproducts Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 112, pp.31-62. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63 (2), pp.365-379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fbp.2018.08.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jced.7b00770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01951974v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01778465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId52"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1649,51 +1653,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110042v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thuillier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Tebbani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Puentes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dumur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459449v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovany Rubio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnam Taidi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bouchez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459490v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459518v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dussat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Fonseca" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Passot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268919v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Girardeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Felipe Puentes Mancipe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Keravec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peteuil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03552068v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10081922" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622556v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Douady" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Awad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Esteban-Decloux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jib.560" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154448v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puentes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Keravec" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peteuil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.14223" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01778465v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Joulia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Paricaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giampaoli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.7b00770" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063567v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.7b03857" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01951974v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vidal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2018.08.010" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110042v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thuillier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Tebbani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Puentes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dumur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459449v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovany Rubio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnam Taidi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bouchez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459490v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459518v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dussat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Fonseca" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Passot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268919v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Girardeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Felipe Puentes Mancipe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Keravec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peteuil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03552068v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10081922" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622556v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Douady" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Awad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Esteban-Decloux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jib.560" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154448v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puentes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Keravec" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peteuil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.14223" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01951974v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Joulia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vidal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2018.08.010" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063567v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.7b03857" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01778465v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Paricaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giampaoli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.7b00770" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>