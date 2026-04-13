--- v0 (2026-03-16)
+++ v1 (2026-04-13)
@@ -764,186 +764,186 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sobre algunos criterios terminológicos y textuales para describir la traducción automática neuronal español-francés</w:t>
+                <w:t xml:space="preserve">Introducción. Sistemas de traducción automática neuronal: las lenguas romance desde una perspectiva empírica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Valdez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Lomeña Galiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cristian Valdez; María Lomeña Galiano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traducción automática neuronal en el ámbito de las lenguas romances. Potencial, límites y retos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tirant lo Blanch, 2025, 9788410813724</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05310540v1</w:t>
+                <w:t xml:space="preserve">hal-05310537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducción. Sistemas de traducción automática neuronal: las lenguas romance desde una perspectiva empírica</w:t>
+                <w:t xml:space="preserve">Sobre algunos criterios terminológicos y textuales para describir la traducción automática neuronal español-francés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Valdez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Lomeña Galiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cristian Valdez; María Lomeña Galiano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traducción automática neuronal en el ámbito de las lenguas romances. Potencial, límites y retos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tirant lo Blanch, 2025, 9788410813724</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05310537v1</w:t>
+                <w:t xml:space="preserve">hal-05310540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1756,519 +1756,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05032386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que la machine peut nous apporter : la place des outils de TAN dans les formations LEA</w:t>
+                <w:t xml:space="preserve">La TAN en el aula de ELE: ¿por qué?, ¿cómo?, ¿para qué?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Valdez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlota Piedehierro Sáez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La place de la traduction en LEA : particularités et défis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Rouen Normandie, May 2024, Rouen, France</w:t>
+              <w:t xml:space="preserve">Jornadas didácticas París 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Instituto Cervantes de París - Editorial Difusión, Apr 2024, Paris, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04599367v1</w:t>
+                <w:t xml:space="preserve">hal-04766003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La TAN en el aula de ELE: ¿por qué?, ¿cómo?, ¿para qué?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hablemos un poco de atenuación. Caracterización de los usos de «un poco» como atenuador</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlota Piedehierro Sáez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Chacón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Valdez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jornadas didácticas París 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Instituto Cervantes de París - Editorial Difusión, Apr 2024, Paris, Francia</w:t>
+              <w:t xml:space="preserve">Términos de vaguedad. Orígenes, usos, contrastes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Cité - Universidad Complutense de Madrid, Oct 2024, Paris, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04766003v1</w:t>
+                <w:t xml:space="preserve">hal-04765981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hablemos un poco de atenuación. Caracterización de los usos de «un poco» como atenuador</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">El uso de los motores de TAN para la creación de input relevante para la enseñanza de una L2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Valdez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlota Piedehierro Sáez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cristian Valdez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Términos de vaguedad. Orígenes, usos, contrastes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Cité - Universidad Complutense de Madrid, Oct 2024, Paris, Francia</w:t>
+              <w:t xml:space="preserve">41 Congreso Internacional de la Asociación Española de Lingüística Aplicada (AESLA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Valencia (Espagne), España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04765981v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04555143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El uso de los motores de TAN para la creación de input relevante para la enseñanza de una L2</w:t>
+                <w:t xml:space="preserve">Ce que la machine peut nous apporter : la place des outils de TAN dans les formations LEA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Valdez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlota Piedehierro Sáez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41 Congreso Internacional de la Asociación Española de Lingüística Aplicada (AESLA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Valencia (Espagne), España</w:t>
+              <w:t xml:space="preserve">La place de la traduction en LEA : particularités et défis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rouen Normandie, May 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04555143v1</w:t>
+                <w:t xml:space="preserve">hal-04599367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration terminologique dans les écrits scientifiques d’un corpus comparable</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La traducción automática neuronal en el marco de la traducción especializada español-francés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Valdez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corpus de genres spécialisés: caractérisation, méthodes et applications didactiques (COSEDI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Grenoble Alpes, Dec 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">20th AILA World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04354495v1</w:t>
+                <w:t xml:space="preserve">hal-04318531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La traducción automática neuronal en el marco de la traducción especializada español-francés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploration terminologique dans les écrits scientifiques d’un corpus comparable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clive E. Hamilton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lichao Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Valdez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th AILA World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lyon, Francia</w:t>
+              <w:t xml:space="preserve">Corpus de genres spécialisés: caractérisation, méthodes et applications didactiques (COSEDI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble Alpes, Dec 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04318531v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Análisis lingüístico de las respuestas museísticas a comentarios en TripAdvisor</w:t>
               </w:r>
@@ -2343,355 +2343,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04318539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les rapports de stage en entreprise à l’étranger comme outil pour l’analyse des besoins langagiers des apprenants en LEA</w:t>
+                <w:t xml:space="preserve">La traduction humaine face à la traduction automatique neuronale, quelle place pour la redite ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Valdez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Lomeña Galiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIX Rencontre internationale du Geres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">35e colloque international du Cerlico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03849479v1</w:t>
+                <w:t xml:space="preserve">hal-03849509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La traduction humaine face à la traduction automatique neuronale, quelle place pour la redite ?</w:t>
+                <w:t xml:space="preserve">La traduction automatique neuronale dans le cadre de la traduction technique espagnol-français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Valdez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Lomeña Galiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35e colloque international du Cerlico</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Traduction technique et technicité(s) de la traduction ? - Traductologie de plein champ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03849509v1</w:t>
+                <w:t xml:space="preserve">hal-03894973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La traduction automatique neuronale dans le cadre de la traduction technique espagnol-français</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Second Language Class Planning : Means of Promoting the Feeling of Pleasure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aura Luz Duffé-Montalvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saandia Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Valdez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Contreras Roa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traduction technique et technicité(s) de la traduction ? - Traductologie de plein champ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Encuentro Internacional de la Revista Matices en Lenguas Extranjeras para autores y lectores</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Revista Electrónica Matices en Lenguas Extranjeras (e-ISSN : 2011-1177) Departamento de Lenguas Extranjeras Facultad de Ciencias Humanas Universidad Nacional de Colombia, Jun 2022, Bogota, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03894973v1</w:t>
+                <w:t xml:space="preserve">hal-04211858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second Language Class Planning : Means of Promoting the Feeling of Pleasure</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les rapports de stage en entreprise à l’étranger comme outil pour l’analyse des besoins langagiers des apprenants en LEA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Valdez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leonardo Contreras Roa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encuentro Internacional de la Revista Matices en Lenguas Extranjeras para autores y lectores</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Revista Electrónica Matices en Lenguas Extranjeras (e-ISSN : 2011-1177) Departamento de Lenguas Extranjeras Facultad de Ciencias Humanas Universidad Nacional de Colombia, Jun 2022, Bogota, Colombia</w:t>
+              <w:t xml:space="preserve">XIX Rencontre internationale du Geres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04211858v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La abstracción del contexto como parámetro de la distinción ser/estar</w:t>
               </w:r>
@@ -2904,165 +2904,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01619215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estar claro face à ser claro : un itinéraire de l’approximation</w:t>
+                <w:t xml:space="preserve">Mise en regard des théories cognitive, aspectuelle et pragmatique pour l’enseignement de ser et estar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Valdez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29e colloque international du Cerlico</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">XV Colloque international de linguistique ibéro-romane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03849537v1</w:t>
+                <w:t xml:space="preserve">hal-03849540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en regard des théories cognitive, aspectuelle et pragmatique pour l’enseignement de ser et estar</w:t>
+                <w:t xml:space="preserve">Estar claro face à ser claro : un itinéraire de l’approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Valdez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XV Colloque international de linguistique ibéro-romane</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Rouen, France</w:t>
+              <w:t xml:space="preserve">29e colloque international du Cerlico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03849540v1</w:t>
+                <w:t xml:space="preserve">hal-03849537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId62"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3138,51 +3138,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E7D7C80E"/>
+    <w:nsid w:val="0336C489"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3369,51 +3369,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cristian-valdez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2291-8085" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265715v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Valdez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17345/rile23.4171" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289834v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921957v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698221v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lome&#241;a Galiano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849553v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yekaterina Garcia Markina" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02928138v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Luz Duff&#233;-Montalv&#225;n" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saandia Ali" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Contreras Roa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/male.n13.89349" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181557v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310540v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310537v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310535v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorial.tirant.com/es/libro/traduccion-automatica-neuronal-en-el-ambito-de-las-lenguas-romances-potencial-limites-y-retos-cristian-valdez-9788410813724?busqueda=traduccion&amp;amp;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363801v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Patin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Ramos Ruiz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849548v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aselered.org/ser-y-estar-desde-el-analisis-lingueistico-hasta-la-ensenanza-de-espanol-l2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01990788v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018REN20053" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322834v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichao Zhu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zimina-Poirot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437329v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlota Piedehierro S&#225;ez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032389v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032387v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032386v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599367v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766003v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765981v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Chac&#243;n" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555143v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354495v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive E. Hamilton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318531v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318539v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849479v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849509v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894973v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211858v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Luz Duff&#233;-Montalvan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849521v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849541v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619215v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849537v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849540v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cristian-valdez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2291-8085" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265715v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Valdez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17345/rile23.4171" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289834v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921957v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698221v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lome&#241;a Galiano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849553v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yekaterina Garcia Markina" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02928138v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Luz Duff&#233;-Montalv&#225;n" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saandia Ali" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Contreras Roa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/male.n13.89349" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181557v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310537v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310540v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310535v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorial.tirant.com/es/libro/traduccion-automatica-neuronal-en-el-ambito-de-las-lenguas-romances-potencial-limites-y-retos-cristian-valdez-9788410813724?busqueda=traduccion&amp;amp;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363801v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Patin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Ramos Ruiz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849548v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aselered.org/ser-y-estar-desde-el-analisis-lingueistico-hasta-la-ensenanza-de-espanol-l2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01990788v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018REN20053" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322834v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichao Zhu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zimina-Poirot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437329v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlota Piedehierro S&#225;ez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032389v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032387v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032386v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766003v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765981v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Chac&#243;n" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555143v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599367v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318531v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354495v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive E. Hamilton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318539v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849509v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894973v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211858v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Luz Duff&#233;-Montalvan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849479v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849521v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849541v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619215v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849540v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849537v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>