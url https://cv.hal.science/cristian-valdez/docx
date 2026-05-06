--- v1 (2026-04-13)
+++ v2 (2026-05-06)
@@ -764,186 +764,186 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducción. Sistemas de traducción automática neuronal: las lenguas romance desde una perspectiva empírica</w:t>
+                <w:t xml:space="preserve">Sobre algunos criterios terminológicos y textuales para describir la traducción automática neuronal español-francés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Valdez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Lomeña Galiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cristian Valdez; María Lomeña Galiano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traducción automática neuronal en el ámbito de las lenguas romances. Potencial, límites y retos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tirant lo Blanch, 2025, 9788410813724</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05310537v1</w:t>
+                <w:t xml:space="preserve">hal-05310540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sobre algunos criterios terminológicos y textuales para describir la traducción automática neuronal español-francés</w:t>
+                <w:t xml:space="preserve">Introducción. Sistemas de traducción automática neuronal: las lenguas romance desde una perspectiva empírica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Valdez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Lomeña Galiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cristian Valdez; María Lomeña Galiano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traducción automática neuronal en el ámbito de las lenguas romances. Potencial, límites y retos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tirant lo Blanch, 2025, 9788410813724</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05310540v1</w:t>
+                <w:t xml:space="preserve">hal-05310537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3138,51 +3138,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0336C489"/>
+    <w:nsid w:val="4DCE224D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3369,51 +3369,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cristian-valdez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2291-8085" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265715v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Valdez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17345/rile23.4171" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289834v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921957v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698221v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lome&#241;a Galiano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849553v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yekaterina Garcia Markina" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02928138v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Luz Duff&#233;-Montalv&#225;n" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saandia Ali" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Contreras Roa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/male.n13.89349" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181557v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310537v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310540v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310535v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorial.tirant.com/es/libro/traduccion-automatica-neuronal-en-el-ambito-de-las-lenguas-romances-potencial-limites-y-retos-cristian-valdez-9788410813724?busqueda=traduccion&amp;amp;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363801v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Patin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Ramos Ruiz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849548v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aselered.org/ser-y-estar-desde-el-analisis-lingueistico-hasta-la-ensenanza-de-espanol-l2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01990788v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018REN20053" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322834v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichao Zhu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zimina-Poirot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437329v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlota Piedehierro S&#225;ez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032389v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032387v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032386v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766003v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765981v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Chac&#243;n" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555143v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599367v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318531v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354495v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive E. Hamilton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318539v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849509v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894973v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211858v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Luz Duff&#233;-Montalvan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849479v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849521v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849541v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619215v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849540v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849537v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cristian-valdez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2291-8085" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265715v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Valdez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17345/rile23.4171" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289834v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921957v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698221v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lome&#241;a Galiano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849553v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yekaterina Garcia Markina" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02928138v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Luz Duff&#233;-Montalv&#225;n" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saandia Ali" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Contreras Roa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/male.n13.89349" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181557v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310540v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310537v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310535v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorial.tirant.com/es/libro/traduccion-automatica-neuronal-en-el-ambito-de-las-lenguas-romances-potencial-limites-y-retos-cristian-valdez-9788410813724?busqueda=traduccion&amp;amp;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363801v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Patin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Ramos Ruiz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849548v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aselered.org/ser-y-estar-desde-el-analisis-lingueistico-hasta-la-ensenanza-de-espanol-l2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01990788v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018REN20053" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322834v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichao Zhu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zimina-Poirot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437329v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlota Piedehierro S&#225;ez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032389v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032387v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032386v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766003v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765981v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Chac&#243;n" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555143v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599367v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318531v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354495v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive E. Hamilton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318539v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849509v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894973v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211858v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Luz Duff&#233;-Montalvan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849479v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849521v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849541v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619215v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849540v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849537v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>