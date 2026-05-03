--- v0 (2026-03-29)
+++ v1 (2026-05-03)
@@ -1459,546 +1459,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03977679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progressive Microstructural Deterioration Dictates Evolving Biomechanical Dysfunction in the Marfan Aorta</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-view Digital Image Correlation Systems for In Vitro Testing of Arteries from Mice to Humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dar Weiss</w:t>
+                <w:t xml:space="preserve">K. Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Jesús Ruiz-Rodríguez</w:t>
+                <w:t xml:space="preserve">P. Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cavinato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Schwartz</w:t>
+                <w:t xml:space="preserve">B. Pierrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bersi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcvm.2021.800730⟩</w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 61 (9), pp.1455-1472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11340-021-00746-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03977691v1</w:t>
+                <w:t xml:space="preserve">hal-04826031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolving structure-function relations during aortic maturation and aging revealed by multiphoton microscopy</w:t>
+                <w:t xml:space="preserve">Progressive Microstructural Deterioration Dictates Evolving Biomechanical Dysfunction in the Marfan Aorta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Cavinato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minghao Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dar Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Jesús Ruiz-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanisms of Ageing and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mad.2021.111471⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcvm.2021.800730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03977700v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of Hypoxia-Induced Pulmonary Arterial Stiffening in Mice Revealed by a Functional Genetics Assay of Structural, Functional, and Transcriptomic Data</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolving structure-function relations during aortic maturation and aging revealed by multiphoton microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Cavinato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sae-Il Murtada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micha Sam Brickman Raredon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexia Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Humphrey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, </w:t>
+              <w:t xml:space="preserve">Mechanisms of Ageing and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 196, pp.111471. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2021.726253⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mad.2021.111471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03978174v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-view Digital Image Correlation Systems for In Vitro Testing of Arteries from Mice to Humans</w:t>
+                <w:t xml:space="preserve">Mechanisms of Hypoxia-Induced Pulmonary Arterial Stiffening in Mice Revealed by a Functional Genetics Assay of Structural, Functional, and Transcriptomic Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Genovese</w:t>
+                <w:t xml:space="preserve">Edward Manning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Badel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Cavinato</w:t>
+                <w:t xml:space="preserve">Abhay Ramachandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Pierrat</w:t>
+                <w:t xml:space="preserve">Jonas Schupp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Cavinato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bersi</w:t>
+                <w:t xml:space="preserve">Micha Sam Brickman Raredon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 61 (9), pp.1455-1472. </w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11340-021-00746-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2021.726253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03978160v1</w:t>
+                <w:t xml:space="preserve">hal-03978174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanical consequences of compromised elastic fiber integrity and matrix cross-linking on abdominal aortic aneurysmal enlargement</w:t>
               </w:r>
@@ -2222,90 +2222,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanics-driven mechanobiological mechanisms of arterial tortuosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dar Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Cavinato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Authia Gray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhay Ramachandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2356,90 +2356,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanics-driven mechanobiological mechanisms of arterial tortuosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dar Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Cavinato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Authia Gray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhay Ramachandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3843,51 +3843,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CD9AAAD2"/>
+    <w:nsid w:val="8866D749"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4074,51 +4074,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cristina-cavinato" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6021-8920" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350487v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Da Rocha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lavrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cavinato" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laurent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mauprivez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2025.107236" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191801v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sou&#233;la Toumi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cavinato" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lurton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gayic" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannie Castignoles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16246" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191799v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Maud Sombris-Picot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ca&#241;adas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Perrier-Groult" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Hudecek" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16244" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719056v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Spronck" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander W Caulk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sae-Il Murtada" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay D Humphrey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2024.0110" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740803v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhay B Ramachandra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-023-03432-6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977685v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minglang Yin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Ban" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rego" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrui Zhang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2021.0670" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977657v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Chen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin van Beusecum" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Xiao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Patrick" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingfang Ao" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00253.2022" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977675v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghao Chen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Hu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenwu Zhuang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiasheng Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db21-0958" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977666v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Linka" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Humphrey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cyron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4015205" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977679v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-022-02906-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977691v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar Weiss" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jes&#250;s Ruiz-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schwartz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2021.800730" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977700v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Rojas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mad.2021.111471" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978174v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Manning" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhay Ramachandra" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Schupp" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha Sam Brickman Raredon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.726253" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978160v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Genovese" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Badel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pierrat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bersi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-021-00746-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977704v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Weiss" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Latorre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.V. Rego" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Tanski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2021.07.059" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977693v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-021-01418-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826063v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Authia Gray" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avril" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abd3574" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139747v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02377467v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Molimard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Curt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Campisi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Org&#233;as" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2019.00169" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566802v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Helfenstein-Didier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Olivier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rolland Du Roscoat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Laroche" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2017.07.022" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589836v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Condemi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Campisi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viallon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Troalen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Xuexin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-017-1913-6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978194v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pachera" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Pavan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Todros" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. Fontanella" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2016.04.019" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356827v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Laurent" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/POAFCR" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927943v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Osquel Perez Rivero" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Kerdjoudj" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baldit" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828260v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Li" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kawamura" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978203v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Badel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Krasny" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20182-1_5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02868977v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LYSEM003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cristina-cavinato" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6021-8920" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350487v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Da Rocha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lavrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cavinato" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laurent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mauprivez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2025.107236" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191801v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sou&#233;la Toumi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cavinato" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lurton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gayic" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannie Castignoles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16246" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191799v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Maud Sombris-Picot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ca&#241;adas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Perrier-Groult" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Hudecek" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16244" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719056v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Spronck" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander W Caulk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sae-Il Murtada" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay D Humphrey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2024.0110" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740803v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhay B Ramachandra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-023-03432-6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977685v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minglang Yin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Ban" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rego" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrui Zhang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2021.0670" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977657v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Chen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin van Beusecum" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Xiao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Patrick" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingfang Ao" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00253.2022" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977675v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghao Chen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Hu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenwu Zhuang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiasheng Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db21-0958" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977666v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Linka" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Humphrey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cyron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4015205" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977679v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-022-02906-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826031v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Genovese" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Badel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pierrat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bersi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-021-00746-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977691v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar Weiss" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jes&#250;s Ruiz-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schwartz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2021.800730" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977700v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Rojas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mad.2021.111471" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978174v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Manning" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhay Ramachandra" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Schupp" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha Sam Brickman Raredon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.726253" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977704v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Weiss" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Latorre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.V. Rego" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Tanski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2021.07.059" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977693v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-021-01418-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826063v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Authia Gray" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avril" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abd3574" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139747v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02377467v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Molimard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Curt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Campisi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Org&#233;as" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2019.00169" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566802v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Helfenstein-Didier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Olivier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rolland Du Roscoat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Laroche" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2017.07.022" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589836v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Condemi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Campisi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viallon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Troalen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Xuexin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-017-1913-6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978194v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pachera" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Pavan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Todros" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. Fontanella" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2016.04.019" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356827v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Laurent" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/POAFCR" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927943v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Osquel Perez Rivero" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Kerdjoudj" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baldit" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828260v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Li" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kawamura" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978203v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Badel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Krasny" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20182-1_5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02868977v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LYSEM003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>