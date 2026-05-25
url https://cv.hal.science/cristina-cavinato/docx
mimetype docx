--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -836,1675 +836,1675 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating progressive intramural damage leading to aortic dissection using DeepONet: an operator–regression neural network</w:t>
+                <w:t xml:space="preserve">Critical Pressure of Intramural Delamination in Aortic Dissection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minglang Yin</w:t>
+                <w:t xml:space="preserve">Ehsan Ban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Cavinato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ehsan Ban</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jay Humphrey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsif.2021.0670⟩</w:t>
+              <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50 (2), pp.183-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10439-022-02906-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03977685v1</w:t>
+                <w:t xml:space="preserve">hal-03977679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Axl in target organ inflammation and damage due to hypertensive aortic remodeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulating progressive intramural damage leading to aortic dissection using DeepONet: an operator–regression neural network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minglang Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehsan Ban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Rego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Chen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mingfang Ao</w:t>
+                <w:t xml:space="preserve">Enrui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Cavinato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpheart.00253.2022⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (187), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2021.0670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03977657v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibronectin–Integrin α5 Signaling in Vascular Complications of Type 1 Diabetes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of Axl in target organ inflammation and damage due to hypertensive aortic remodeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin van Beusecum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Patrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minghao Chen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jiasheng Zhang</w:t>
+                <w:t xml:space="preserve">Mingfang Ao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2337/db21-0958⟩</w:t>
+              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 323 (5), pp.H917-H933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpheart.00253.2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03977675v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting and Understanding Age-Dependent Arterial Elasticity from Key Microstructural Features by Bidirectional Deep Learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fibronectin–Integrin α5 Signaling in Vascular Complications of Type 1 Diabetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minghao Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Cavinato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenwu Zhuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Linka</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jiasheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSRN Electronic Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2139/ssrn.4015205⟩</w:t>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 71 (9), pp.2020-2033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2337/db21-0958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03977666v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical Pressure of Intramural Delamination in Aortic Dissection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predicting and Understanding Age-Dependent Arterial Elasticity from Key Microstructural Features by Bidirectional Deep Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Linka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Cavinato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ehsan Ban</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jay Humphrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 50 (2), pp.183-194. </w:t>
+              <w:t xml:space="preserve">SSRN Electronic Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10439-022-02906-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2139/ssrn.4015205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03977679v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-view Digital Image Correlation Systems for In Vitro Testing of Arteries from Mice to Humans</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differential propensity of dissection along the aorta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehsan Ban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Cavinato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Humphrey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11340-021-00746-1⟩</w:t>
+              <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (3), pp.895-907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10237-021-01418-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04826031v1</w:t>
+                <w:t xml:space="preserve">hal-03977693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progressive Microstructural Deterioration Dictates Evolving Biomechanical Dysfunction in the Marfan Aorta</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martin Schwartz</w:t>
+                <w:t xml:space="preserve">Multi-view Digital Image Correlation Systems for In Vitro Testing of Arteries from Mice to Humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Genovese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cavinato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pierrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bersi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcvm.2021.800730⟩</w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 61 (9), pp.1455-1472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11340-021-00746-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03977691v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolving structure-function relations during aortic maturation and aging revealed by multiphoton microscopy</w:t>
+                <w:t xml:space="preserve">Progressive Microstructural Deterioration Dictates Evolving Biomechanical Dysfunction in the Marfan Aorta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Cavinato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minghao Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dar Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Jesús Ruiz-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanisms of Ageing and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mad.2021.111471⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcvm.2021.800730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03977700v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of Hypoxia-Induced Pulmonary Arterial Stiffening in Mice Revealed by a Functional Genetics Assay of Structural, Functional, and Transcriptomic Data</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolving structure-function relations during aortic maturation and aging revealed by multiphoton microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Cavinato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sae-Il Murtada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Humphrey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2021.726253⟩</w:t>
+              <w:t xml:space="preserve">Mechanisms of Ageing and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 196, pp.111471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mad.2021.111471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03978174v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical consequences of compromised elastic fiber integrity and matrix cross-linking on abdominal aortic aneurysmal enlargement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B.J. Tanski</w:t>
+                <w:t xml:space="preserve">Mechanisms of Hypoxia-Induced Pulmonary Arterial Stiffening in Mice Revealed by a Functional Genetics Assay of Structural, Functional, and Transcriptomic Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhay Ramachandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Schupp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Cavinato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micha Sam Brickman Raredon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2021.07.059⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2021.726253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03977704v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential propensity of dissection along the aorta</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Biomechanical consequences of compromised elastic fiber integrity and matrix cross-linking on abdominal aortic aneurysmal enlargement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Latorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.V. Rego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cavinato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.J. Tanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 20 (3), pp.895-907. </w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 134, pp.422-434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10237-021-01418-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2021.07.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03977693v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanics-driven mechanobiological mechanisms of arterial tortuosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dar Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Cavinato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Authia Gray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhay Ramachandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 6 (49), </w:t>
+              <w:t xml:space="preserve">, 2020, 6 (49), pp.eabd3574. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/sciadv.abd3574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04826063v1</w:t>
+                <w:t xml:space="preserve">hal-03139747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanics-driven mechanobiological mechanisms of arterial tortuosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dar Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Cavinato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Authia Gray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhay Ramachandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 6 (49), pp.eabd3574. </w:t>
+              <w:t xml:space="preserve">, 2020, 6 (49), </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/sciadv.abd3574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03139747v1</w:t>
+                <w:t xml:space="preserve">hal-04826063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the Knowledge of the Local Thickness of Human Ascending Thoracic Aneurysm Walls Improve Their Mechanical Analysis?</w:t>
               </w:r>
@@ -2997,98 +2997,376 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2016.04.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preliminary results on a physical model of soft tissue for characterizing hydro-chemical-mechanical couplings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Da Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le Floc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cavinato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lavrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Kerdjoudj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Euromech colloquium 670 Breaking barriers in soft tissue research: collaborative insights and future directions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05612579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégie numérique pour de identifier les propriétés poro-hyperélastiques d'un dérivé de gelée de Wharton: résultats préliminaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le Floc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Osquel Perez Rivero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cavinato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Kerdjoudj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baldit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réunion annuelle du GDR MécaBio Santé 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Database on biomechanical tensile behavior up to failure of human Wharton's jelly derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Da Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3097,406 +3375,253 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Lavrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cavinato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric P. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Mauprivez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.57745/POAFCR⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05356827v1</w:t>
-              </w:r>
-[...151 lines deleted...]
-                <w:t xml:space="preserve">hal-04927943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compensatory aortic remodeling in Marfan syndrome protects against sexually dimorphic rupture during a BAPN challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.V. Rego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Cavinato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.S. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Kawamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04828260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3506,159 +3631,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Characterization of Adventitial Collagen Fiber Kinematics Using Second-Harmonic Generation Imaging Microscopy: Similarities and Differences Across Arteries, Species and Testing Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Cavinato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Witold Krasny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multi-scale Extracellular Matrix Mechanics and Mechanobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 23, Springer International Publishing, pp.123-164, 2020, Studies in Mechanobiology, Tissue Engineering and Biomaterials, 978-3-030-20181-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-20182-1_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3668,114 +3793,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of deformation and rupture micro-mechanisms in aortic aneurysm wall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Cavinato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Other. Université de Lyon, 2019. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2019LYSEM003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02868977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId141"/>
+      <w:footerReference w:type="default" r:id="rId142"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3843,51 +3968,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8866D749"/>
+    <w:nsid w:val="D9AE4EBD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4074,51 +4199,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cristina-cavinato" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6021-8920" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350487v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Da Rocha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lavrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cavinato" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laurent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mauprivez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2025.107236" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191801v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sou&#233;la Toumi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cavinato" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lurton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gayic" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannie Castignoles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16246" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191799v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Maud Sombris-Picot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ca&#241;adas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Perrier-Groult" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Hudecek" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16244" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719056v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Spronck" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander W Caulk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sae-Il Murtada" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay D Humphrey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2024.0110" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740803v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhay B Ramachandra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-023-03432-6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977685v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minglang Yin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Ban" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rego" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrui Zhang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2021.0670" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977657v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Chen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin van Beusecum" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Xiao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Patrick" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingfang Ao" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00253.2022" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977675v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghao Chen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Hu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenwu Zhuang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiasheng Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db21-0958" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977666v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Linka" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Humphrey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cyron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4015205" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977679v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-022-02906-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826031v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Genovese" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Badel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pierrat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bersi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-021-00746-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977691v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar Weiss" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jes&#250;s Ruiz-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schwartz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2021.800730" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977700v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Rojas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mad.2021.111471" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978174v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Manning" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhay Ramachandra" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Schupp" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha Sam Brickman Raredon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.726253" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977704v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Weiss" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Latorre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.V. Rego" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Tanski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2021.07.059" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977693v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-021-01418-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826063v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Authia Gray" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avril" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abd3574" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139747v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02377467v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Molimard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Curt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Campisi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Org&#233;as" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2019.00169" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566802v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Helfenstein-Didier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Olivier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rolland Du Roscoat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Laroche" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2017.07.022" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589836v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Condemi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Campisi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viallon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Troalen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Xuexin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-017-1913-6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978194v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pachera" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Pavan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Todros" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. Fontanella" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2016.04.019" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356827v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Laurent" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/POAFCR" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927943v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Osquel Perez Rivero" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Kerdjoudj" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baldit" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828260v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Li" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kawamura" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978203v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Badel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Krasny" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20182-1_5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02868977v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LYSEM003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cristina-cavinato" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6021-8920" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350487v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Da Rocha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lavrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cavinato" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laurent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mauprivez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2025.107236" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191801v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sou&#233;la Toumi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cavinato" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lurton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gayic" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannie Castignoles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16246" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191799v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Maud Sombris-Picot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ca&#241;adas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Perrier-Groult" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Hudecek" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16244" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719056v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Spronck" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander W Caulk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sae-Il Murtada" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay D Humphrey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2024.0110" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740803v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhay B Ramachandra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-023-03432-6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977679v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Ban" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Humphrey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-022-02906-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977685v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minglang Yin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rego" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrui Zhang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2021.0670" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977657v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Chen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin van Beusecum" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Xiao" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Patrick" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingfang Ao" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00253.2022" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977675v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghao Chen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Hu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenwu Zhuang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiasheng Zhang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db21-0958" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977666v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Linka" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cyron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4015205" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977693v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-021-01418-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826031v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Genovese" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Badel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pierrat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bersi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-021-00746-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977691v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar Weiss" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jes&#250;s Ruiz-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schwartz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2021.800730" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977700v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Rojas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mad.2021.111471" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978174v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Manning" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhay Ramachandra" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Schupp" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha Sam Brickman Raredon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.726253" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977704v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Weiss" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Latorre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.V. Rego" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Tanski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2021.07.059" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139747v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Authia Gray" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avril" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abd3574" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826063v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02377467v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Molimard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Curt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Campisi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Org&#233;as" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2019.00169" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566802v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Helfenstein-Didier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Olivier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rolland Du Roscoat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Laroche" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2017.07.022" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589836v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Condemi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Campisi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viallon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Troalen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Xuexin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-017-1913-6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978194v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pachera" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Pavan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Todros" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. Fontanella" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2016.04.019" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05612579v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Kerdjoudj" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927943v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Osquel Perez Rivero" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baldit" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356827v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Laurent" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/POAFCR" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828260v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Li" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kawamura" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978203v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Badel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Krasny" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20182-1_5" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02868977v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LYSEM003" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>