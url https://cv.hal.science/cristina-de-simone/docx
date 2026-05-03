--- v0 (2026-04-05)
+++ v1 (2026-05-03)
@@ -280,183 +280,183 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reprise de la notion de « performance » par Christian Biet et prolongements</w:t>
+                <w:t xml:space="preserve">Maurice Lemaître, passeur et poète sonore avant la lettre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina De Simone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Déméter - Théories &amp; pratiques artistiques contemporaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Défaire les histoires disciplinaires : frictions et appropriations réciproques entre théâtre et performance (de 1950 à nos jours), 14, 24 p. </w:t>
+              <w:t xml:space="preserve">Cahiers du Musee National d'Art Moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Maurice Lemaître, HS1, pp.18-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.54563/demeter.2422⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mnam.hs1.0018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05523371v1</w:t>
+                <w:t xml:space="preserve">hal-05166761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice Lemaître, passeur et poète sonore avant la lettre</w:t>
+                <w:t xml:space="preserve">Reprise de la notion de « performance » par Christian Biet et prolongements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina De Simone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers du Musee National d'Art Moderne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Maurice Lemaître, HS1, pp.18-25. </w:t>
+              <w:t xml:space="preserve">Déméter - Théories &amp; pratiques artistiques contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Défaire les histoires disciplinaires : frictions et appropriations réciproques entre théâtre et performance (de 1950 à nos jours), 14, 24 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mnam.hs1.0018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.54563/demeter.2422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05166761v1</w:t>
+                <w:t xml:space="preserve">hal-05523371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerzy Grotowski, Écrits, 1954-1969. Note de lecture</w:t>
               </w:r>
@@ -1438,165 +1438,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04679843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(La) bouche (de) l’oreille : une Odyssée au bout du texte. Autour de « Thema/Omaggio a Joyce » de Luciano Berio</w:t>
+                <w:t xml:space="preserve">Plurivocité et personnages en errance dans les dramaturgies contemporaines. Compte rendu de Le théâtre des voix de Sandrine Le Pors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina De Simone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théâtre/Public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Le son du théâtre III. Voix Words Words Words, 201</w:t>
+              <w:t xml:space="preserve">, 2011, 201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04679842v1</w:t>
+                <w:t xml:space="preserve">hal-04679846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plurivocité et personnages en errance dans les dramaturgies contemporaines. Compte rendu de Le théâtre des voix de Sandrine Le Pors</w:t>
+                <w:t xml:space="preserve">(La) bouche (de) l’oreille : une Odyssée au bout du texte. Autour de « Thema/Omaggio a Joyce » de Luciano Berio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina De Simone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théâtre/Public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 201</w:t>
+              <w:t xml:space="preserve">, 2011, Le son du théâtre III. Voix Words Words Words, 201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04679846v1</w:t>
+                <w:t xml:space="preserve">hal-04679842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2403,305 +2403,305 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Je suis un auteur qui pense, de sa table, la scène</w:t>
+                <w:t xml:space="preserve">Inventer une forme pour chaque pièce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noëlle Renaude</w:t>
+                <w:t xml:space="preserve">David Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina De Simone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024, pp.41-46. </w:t>
+              <w:t xml:space="preserve">2024, pp.106-111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/thepu.254.0041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/thepu.254.0106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05167416v1</w:t>
+                <w:t xml:space="preserve">hal-05167425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des collections pour s’émanciper de l’assignation théâtrale</w:t>
+                <w:t xml:space="preserve">Je suis un auteur qui pense, de sa table, la scène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Banos</w:t>
+                <w:t xml:space="preserve">Noëlle Renaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina De Simone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, pp.41-46. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Chevallier</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/thepu.254.0068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/thepu.254.0041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05167419v1</w:t>
+                <w:t xml:space="preserve">hal-05167416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventer une forme pour chaque pièce</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des collections pour s’émanciper de l’assignation théâtrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Banos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Lescot</w:t>
+                <w:t xml:space="preserve">Claire Stavaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina De Simone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024, pp.106-111. </w:t>
+              <w:t xml:space="preserve">2024, pp.68-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/thepu.254.0106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/thepu.254.0068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05167425v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment enseigner l’écriture pour la scène ?</w:t>
               </w:r>
@@ -3156,51 +3156,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FC2756B7"/>
+    <w:nsid w:val="53AE67CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3304,51 +3304,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6820726C"/>
+    <w:nsid w:val="B01A293F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3452,51 +3452,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6F27ED3F"/>
+    <w:nsid w:val="6EC92596"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3689,51 +3689,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523371v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina De Simone" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/demeter.2422" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166761v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mnam.hs1.0018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679866v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679785v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679763v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/demeter.93" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533752v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsl.2373" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679810v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679814v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986292v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679820v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679830v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679836v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etth.060.0063" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679837v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683680v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.3031" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679840v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679843v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679842v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679846v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097707v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mervant-Roux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dubouilh-Frechet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F. G. Katz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Deshays" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Boisson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02140527v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923750v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Campbell" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108908566.014" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679723v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15810-3.p.0355" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679741v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679793v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679803v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9782760640368-006" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679817v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679826v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167416v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Renaude" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/thepu.254.0041" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167419v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Banos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chevallier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Stavaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/thepu.254.0068" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167425v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lescot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/thepu.254.0106" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167430v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Aubert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Peyrade" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/thepu.254.0065" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165754v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02140532v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Biet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Finburgh Delijani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679772v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166761v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina De Simone" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mnam.hs1.0018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523371v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/demeter.2422" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679866v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679785v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679763v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/demeter.93" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533752v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsl.2373" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679810v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679814v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986292v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679820v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679830v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679836v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etth.060.0063" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679837v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683680v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.3031" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679840v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679843v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679846v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679842v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097707v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mervant-Roux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dubouilh-Frechet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F. G. Katz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Deshays" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Boisson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02140527v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923750v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Campbell" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108908566.014" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679723v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15810-3.p.0355" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679741v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679793v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679803v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9782760640368-006" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679817v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679826v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167425v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lescot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/thepu.254.0106" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167416v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Renaude" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/thepu.254.0041" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167419v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Banos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chevallier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Stavaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/thepu.254.0068" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167430v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Aubert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Peyrade" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/thepu.254.0065" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165754v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02140532v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Biet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Finburgh Delijani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679772v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>