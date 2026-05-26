--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -1820,204 +1820,204 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poetry in Action, 1945-1968. From Antonin Artaud to Lettrism and the Domaine Poétique</w:t>
+                <w:t xml:space="preserve">Travailler avec et d’après Christian Biet sur Antonin Artaud et la ‘‘performance’’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina De Simone</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Clare Findburgh Delijani; Christian Biet. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tiphaine Karsenti; Olivier Neveux; Christophe Triau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A New History of Theatre in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/9781108908566.014⟩</w:t>
+              <w:t xml:space="preserve">Éloge du désordre. Penser le théâtre avec Christian Biet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 605, Classiques Garnier, pp.355-367, 2024, Rencontres, 978-2-406-15810-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15810-3.p.0355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04923750v1</w:t>
+                <w:t xml:space="preserve">hal-04679723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travailler avec et d’après Christian Biet sur Antonin Artaud et la ‘‘performance’’</w:t>
+                <w:t xml:space="preserve">Poetry in Action, 1945-1968. From Antonin Artaud to Lettrism and the Domaine Poétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina De Simone</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Tiphaine Karsenti; Olivier Neveux; Christophe Triau. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Campbell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Clare Findburgh Delijani; Christian Biet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éloge du désordre. Penser le théâtre avec Christian Biet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 605, Classiques Garnier, pp.355-367, 2024, Rencontres, 978-2-406-15810-3. </w:t>
+              <w:t xml:space="preserve">A New History of Theatre in France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Cambridge University Press, pp.258-275, 2024, 978-1-108-84237-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15810-3.p.0355⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/9781108908566.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04679723v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04923750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une poésie en action ‘‘hors du livre hors du spectacle hors de l’objet’’</w:t>
               </w:r>
@@ -2487,221 +2487,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05167425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Je suis un auteur qui pense, de sa table, la scène</w:t>
+                <w:t xml:space="preserve">Des collections pour s’émanciper de l’assignation théâtrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noëlle Renaude</w:t>
+                <w:t xml:space="preserve">Pierre Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Stavaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina De Simone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024, pp.41-46. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/thepu.254.0041⟩</w:t>
+              <w:t xml:space="preserve">2024, pp.68-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/thepu.254.0068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05167416v1</w:t>
+                <w:t xml:space="preserve">hal-05167419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des collections pour s’émanciper de l’assignation théâtrale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Banos</w:t>
+                <w:t xml:space="preserve">Je suis un auteur qui pense, de sa table, la scène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Renaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina De Simone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, pp.41-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/thepu.254.0041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Chevallier</w:t>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-05167419v1</w:t>
+                <w:t xml:space="preserve">hal-05167416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment enseigner l’écriture pour la scène ?</w:t>
               </w:r>
@@ -3156,51 +3156,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="53AE67CE"/>
+    <w:nsid w:val="0CD25353"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3304,51 +3304,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B01A293F"/>
+    <w:nsid w:val="E0DAF77E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3452,51 +3452,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6EC92596"/>
+    <w:nsid w:val="F09EC445"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3689,51 +3689,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166761v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina De Simone" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mnam.hs1.0018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523371v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/demeter.2422" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679866v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679785v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679763v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/demeter.93" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533752v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsl.2373" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679810v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679814v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986292v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679820v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679830v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679836v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etth.060.0063" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679837v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683680v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.3031" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679840v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679843v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679846v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679842v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097707v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mervant-Roux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dubouilh-Frechet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F. G. Katz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Deshays" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Boisson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02140527v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923750v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Campbell" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108908566.014" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679723v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15810-3.p.0355" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679741v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679793v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679803v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9782760640368-006" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679817v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679826v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167425v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lescot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/thepu.254.0106" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167416v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Renaude" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/thepu.254.0041" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167419v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Banos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chevallier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Stavaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/thepu.254.0068" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167430v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Aubert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Peyrade" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/thepu.254.0065" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165754v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02140532v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Biet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Finburgh Delijani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679772v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166761v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina De Simone" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mnam.hs1.0018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523371v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/demeter.2422" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679866v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679785v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679763v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/demeter.93" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533752v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsl.2373" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679810v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679814v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986292v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679820v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679830v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679836v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etth.060.0063" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679837v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683680v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.3031" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679840v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679843v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679846v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679842v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097707v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mervant-Roux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dubouilh-Frechet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F. G. Katz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Deshays" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Boisson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02140527v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679723v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15810-3.p.0355" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923750v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Campbell" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108908566.014" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679741v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679793v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679803v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9782760640368-006" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679817v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679826v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167425v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lescot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/thepu.254.0106" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167419v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Banos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chevallier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Stavaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/thepu.254.0068" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167416v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Renaude" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/thepu.254.0041" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167430v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Aubert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Peyrade" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/thepu.254.0065" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165754v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02140532v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Biet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Finburgh Delijani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679772v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>