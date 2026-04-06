--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cristina Iojoiu </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium Nitrate as a SEI-Stabilizing Additive in Single-Ion Conducting Polymer Electrolytes for Lithium–Metal Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunfan Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Bertaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maider Zarrabeitia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 18 (4), pp.6912-6925. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.5c21796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05526085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly conductive ester-based solid electrolyte exhibiting remarkable stability for safe, sustainable, and high-performance lithium metal batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunfan Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanlin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5TA08874G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05526076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Ion Conducting Polymer Electrolyte with Excellent Interfacial Stability toward the Lithium Metal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houang Phong Khanh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunfan Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Bertaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Khanh Ly Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Solier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (5), pp.2819-2827. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.4c02859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorinated materials in electrochemical storage and conversion devices: assessment of advantages and disadvantages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunfan Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysandre Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (G1), pp.523-541. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crchim.394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From polymer electrolytes to calcium-conducting ionomers: A route towards rechargeable calcium batteries?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul San-Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Solier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Martinez-Cisneros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lavernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Varez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 524, pp.145932. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2025.145932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic Study of Water Transport in Anion‐Exchange Membranes and its Influence on Ionic Conductivity and Fuel Cell Operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles De Moor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Charvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Planes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemSusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cssc.202501604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent-Free Single-ion Conducting Polymer Electrolyte for Lithium-Metal Batteries Synthesized Via a Unique Donor-Acceptor Copolymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunfan Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Bresser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.30032-30040. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4TA05055J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Block Copolymer-Based Membranes for Vanadium Redox Flow Batteries: Synthesis, Characterization, and Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sydonne Swaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Monzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nieves Ureña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Vivo Vilches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Polymer Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (15), pp.8966-8976. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsapm.4c01262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocrystalline cellulose reinforced poly(ethylene oxide) electrolytes for lithium-metal batteries with excellent cycling stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guk-Tae Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Antonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlou Löffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Bresser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Energy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.1325612. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenrg.2023.1325612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anion Exchange Membranes with High Power Density and Energy Efficiency for Aqueous Organic Redox Flow Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misgina Tilahun Tsehaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xian Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Janoschka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Schubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 438, pp.141565. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2022.141565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656369v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Atomic Dispersion of Fe and Co Supported on Reduced Graphene Oxide for High-Performance Lithium–Sulfur Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajad Rahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauréline Lecarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (38), pp.44932-44941. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.3c08669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anion Exchange Membranes Incorporating Multi N -Spirocyclic Quaternary Ammonium Cations via Ultraviolet-Initiated Polymerization for Zinc Slurry-Air Flow Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misgina Tilahun Tsehaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nak Heon Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Tübke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (6), pp.7069-7080. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.2c00697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Polymer Backbone Fluorination on the Electrochemical Behavior of Single-Ion Conducting Multiblock Copolymer Electrolytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Dat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Diemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Macro Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.982-990. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsmacrolett.2c00292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarkable 8.3% efficiency and extended electron lifetime towards highly stable semi-transparent iodine-free DSSCs by mitigating the in-situ triiodide generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Kumar Bharwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Manceriu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 446, pp.136777. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2022.136777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-ion conducting polymer electrolyte for Li||LiNi0.6Mn0.2Co0.2O2 batteries—impact of the anodic cutoff voltage and ambient temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Steinle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Dat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Kuenzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26, pp.97-102. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10008-020-04895-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the abnormal conductivity behaviour of divalent cations in low dielectric constant tetraglyme-based electrolytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Hoang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24, pp.21601-21611. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2CP03200G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composite Anion-Exchange Membrane Fabricated by UV Cross-Linking Vinyl Imidazolium Poly(Phenylene Oxide) with Polyacrylamides and Their Testing for Use in Redox Flow Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martyna Charyton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (6), pp.436. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/membranes11060436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humidity-induced mechanical behavior and proton transport mechanism in aromatic multiblock ionomer membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Dat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Khanh Ly Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Charvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flandin Lionel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021, pp.1c00629. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.1c00629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay of Structure and Dynamics in Lithium/Ionic Liquid Electrolytes: Experiment and Molecular Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Judeinstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Zeghal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doru Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Coasne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 125 (6), pp.1618-1631. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c09597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’électrolyte, un élément clé des batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les batteries de demain, 464, pp.16-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel single-ion conducting electrolytes based on polyvinylidene fluoride polymer for Lithium metal batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Khanh Ly Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ameduri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 498, pp.229920. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2021.229920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium Phosphonate Functionalized Polymer Coating for High‐Energy Li[Ni 0.8 Co 0.1 Mn 0.1 ]O 2 with Superior Performance at Ambient and Elevated Temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu‐dat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maider Zarrabeitia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai‐peng Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorin Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (41), pp.2105343. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.202105343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticized I2-free polysiloxane ionic conductors as electrolytes for stable and flexible solid-state dye-sensitized solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Kumar Bharwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Girish Salian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Manceriu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Sciences Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, pp.100120. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsadv.2021.100120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron imaging of operando proton exchange membrane fuel cell with novel membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jongmin Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Dat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Escribano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Micoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Rosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 496, pp.229836. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2021.229836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Anion Exchange Membrane Properties Incorporating N-spirocyclic Quaternary Ammonium Cations and Aqueous Organic Redox Flow Battery Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misgina Tsehaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xian Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Janoschka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Schubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (5), pp.367. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/membranes11050367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pristine and Modified Porous Membranes for Zinc Slurry–Air Flow Battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misgina Tilahun Tsehaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getachew Teklay Gebreslassie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nak Heon Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (13), pp.4062. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26134062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfluorosulfonyl Imide versus Perfluorosulfonic Acid Ionomers in Proton‐Exchange Membrane Fuel Cells at Low Relative Humidity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu‐dat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Porihel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐blaise Brubach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Soudant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemSusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (3), pp.590-600. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cssc.201902875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-energy lithium batteries based on single-ion conducting polymer electrolytes and Li[Ni0.8Co0.1Mn0.1]O2 cathodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Steinle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Dat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jae-Kwang Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 77, pp.105129. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nanoen.2020.105129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membranes for zinc-air batteries: Recent progress, challenges and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misgina Tilahun Tsehaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramato Ashu Tufa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 475, pp.228689. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2020.228689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring the Proton Conductivity and Microstructure of Block Copolymers by Countercation-Selective Membrane Fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Dat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Khanh Ly Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Porcar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (24), pp.13071-13081. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c04682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects for Anion-Exchange Membranes in Alkali Metal–Air Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misgina Tilahun Tsehaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (24), pp.4702. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en12244702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning bimodal porosity in TiO 2 photoanodes towards efficient solid-state dye-sensitized solar cells comprising polysiloxane-based polymer electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Kumar Bharwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Manceriu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Dewalque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 273, pp.226 - 234. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2018.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface characterization of 1-butyl-1-ethylpiperidinium bromide by inverse gas chromatography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Papadopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papaiconomou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Baup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Svecova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 287, pp.110945. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2019.110945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimodal titanium oxide photoelectrodes with tuned porosity for improved light harvesting and polysiloxane-based polymer electrolyte infiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Kumar Bharwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Manceriu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Dewalque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 178, pp.98-107. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2018.12.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEO: An immobile solvent?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinez-Cisneros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Molmeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 302, pp.338-343. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2019.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoupling segmental relaxation and ionic conductivity for lithium-ion polymer electrolytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Bresser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Passerini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Systems Design &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4, pp.779-792. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9me00038k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion of Nafion and Aquivion membranes: environmentally friendly procedure and good conductivities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Mbarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia El Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaineb Baccouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 76 (3), pp.1151-1166. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00289-018-2427-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiblock copolymers of sulfonated PSU/PPSU Poly(ether sulfone)s as solid electrolytes for proton exchange membrane fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nieves Ureña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Teresa Pérez-Prior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Del Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Várez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 302, pp.428-440. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2019.01.112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aromatic Copolymer/Nafion Blends Outperforming the Corresponding Pristine Ionomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Dat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Porcar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (2), pp.355-367. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.7b00037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured multi-block copolymer single-ion conductors for safer high-performance lithium batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Dat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guk-Tae Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junli Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Judeinstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (11), pp.3298-3309. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8ee02093k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic-Liquid-like Polysiloxane Electrolytes for Highly Stable Solid-State Dye-Sensitized Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Kumar Bharwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Manceriu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Dewalque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Toupance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (8), pp.4106 - 4114. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.8b00769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnesium Anthracene System-Based Electrolyte as a Promoter of High Electrochemical Performance Rechargeable Magnesium Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Hebié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Leprêtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (6), pp.5527 - 5533. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.7b16491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling Microstructure–Transport Interplay in Highly Phase-Separated Perfluorosulfonated Aromatic Multiblock Ionomers via Molecular Architecture Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Dat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Assumma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Judeinstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Porcar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (2), pp.1671-1683. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.6b12764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing ionic conduction of poly(oxyethylene) electrolytes through controlling the cross-link density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amdou Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Antonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 240, pp.307 - 315. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2017.04.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrolyte Based on Easily Synthesized, Low Cost Triphenolate–Borohydride Salt for High Performance Mg(TFSI)2-Glyme Rechargeable Magnesium Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Hebié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Phuong Khanh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Leprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Cointeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.7b06022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocomposite poly(vynilidene fluoride)/nanocrystalline cellulose porous membranes as separators for lithium-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bolloli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Antonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Molmeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 214, pp.38 - 48. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2016.08.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty Principle in the Elucidation of the Extraction Mechanism of Ions from Aqueous towards Ionic Liquid Phases. PtCl 6 2− and [C 1 C 8 IM][NTf 2 ] as a Textbook Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papaiconomou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Cointeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaînet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Billard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (13), pp.3892 - 3900. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.201600803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyaromatic ionomers with a highly hydrophobic backbone and perfluorosulfonic acids for PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olesia Danyliv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gueneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Cointeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 214, pp.182 - 191. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2016.07.148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Phase Separated Aromatic Ionomers Bearing Perfluorosulfonic Acids by Bottom-up Synthesis: Effect of Cation on Membrane Morphology and Functional Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olesia Danyliv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (11), pp.4164 - 4177. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.6b00629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Block Length and Membrane Processing Conditions on the Morphology and Properties of Perfluorosulfonated Poly(arylene ether sulfone) Multiblock Copolymer Membranes for PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Assumma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Dat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7, pp.13808-13820. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.5b01835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of different perfluorinated anion based Ionic liquids on the intrinsic properties of Nafion (R)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakhi Sood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Espuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouanvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakima Mendil-Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 495, pp.445-456. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2015.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of partially fluorinated poly(arylene ether sulfone) multiblock copolymers bearing perfluorosulfonic functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Assumma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Dat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53, pp.1941-1956. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pola.27650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study of Proton Conducting Ionic Liquid Doped Nafion Membranes Elaborated by Swelling and Casting Methods: Processing Conditions, Morphology, and Functional Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakhi Sood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Espuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouanvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118, pp.14157-14168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(oxyethylene) electrolytes based on lithium nitrophenyl sulfonamide and hexanitrodiphenylamide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Cointeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 57, pp.20 - 26. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2011.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and Characterization of Sulfonated Polyphenylquinoxalines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander L. Rusanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalia M. Belomoina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena G. Bulycheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolaï A. Yanul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitri Yu. Likhatchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Performance Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (6), pp. 627-641. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0954008307082446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PILs-based Nafion membranes: a route to high-temperature PEFMCs dedicated to electric and hybrid vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Molmeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Cointeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19 (10), pp.1406-1414. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pat.1219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel phosphonated poly(1,3,4-oxadiazole)s: Synthesis in ionic liquid and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander S. Shaplov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena I. Lozinskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina L. Odinets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin A. Lyssenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana A. Kurtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reactive and Functional Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 68 (1), pp. 208-224. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2007.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton Conducting Ionic Liquid Organization as Probed by NMR: Self-Diffusion Coefficients and Heteronuclear Correlations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Judeinstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ancian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (12), pp. 3680-3683. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp711298g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New aryl-containing fluorinated sulfonic acids and their ammonium salts, useful as electrolytes for fuel cells or ionic liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Arvai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Toulgoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Médebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard R. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 129 (10), pp. 1029-1035. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluchem.2008.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pt Redistribution within PEMFC MEAs and its Consequence on their Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Guilminot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Rossinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 11 (1), p. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.2781034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane and Active Layer Degradation Following PEMFC Steady-State Operation II. Influence of Pt&amp;lt;sup&amp;gt;&amp;lt;i&amp;gt;z&amp;lt;/i&amp;gt;+&amp;lt;/sup&amp;gt; on Membrane Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Guilminot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 154 (11), pp. B1115-B1120. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.2775282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissociation of C&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt;F&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;SO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;Li in two organic solvents with different dielectric constants: a Raman spectroscopic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurusamy Hirankumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 38 (12), pp. 1570-1576. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.1807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane and Active Layer Degradation upon PEMFC Steady-State Operation I. Platinum Dissolution and Redistribution within the MEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Guilminot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Corcella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 154 (11), pp. B1106-B1114. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.2775218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion transport in CLIP: Investigation through conductivity and NMR measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Judeinstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 53 (4), pp. 1395-1403. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2007.04.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(oxyethylene) electrolytes based on lithium pentafluorobenzene sulfonate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guindet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 52 (11), pp. 3758-3765. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2006.10.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical investigation of polymer electrolytes based on lithium 2-(phenylsulfanyl)-1,1,2,2-tetrafluoro-ethansulfonate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Toulgoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Médebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 53 (4), pp. 1439-1443. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2007.05.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion: An environmentally friendly process for PEMFC membrane elaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia El Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 53 (4), pp. 1584-1595. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2007.04.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of oligocaprolactone vinyl ether macromonomers and their use for indomethacin encapsulation in polymer nanoparticles based on polycaprolactone macromonomer-maleic anhydride-N-vinyl pyrrolidone terpolymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamaide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 55 (2), pp. 222-228. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pi.1964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalized oligosiloxanes: Synthesis and UV curing kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Pinteala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan C. Simionescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J. M. Abadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Trends in Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 10, pp. 55-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fluor dans les dispositifs de stockage et de conversion électrochimique de l'énergie. Une omniprésence incontournable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 301-302, pp. 135-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From polymer chemistry to membrane elaboration : A global approach of fuel cell polymeric electrolytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia El Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guindet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 153 (2), pp.198-209. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2005.05.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and physicochemical characterizations of ionomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penca Genova-Dimitrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 51 (23), pp. 4789-4801. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2006.01.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorinated organic chemicals: Prospects in New Electrochemical Energy Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 127 (11), pp. 1471-1478. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluchem.2006.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New polymer electrolytes based on ether sulfate anions for lithium polymer batteries Part II: Conductivity and transport properties of blended and cross-linked ionomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 51 (26), pp. 5954-5960. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2006.03.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New polymer electrolytes based on ether sulfate anions for lithium polymer batteries Part I: Multifonctional ionomers: conductivity and electrochemical stability.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 51 (26), pp. 5876-5884. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2006.03.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mastering sulfonation of aromatic polysulfones : crucial for membranes in fuel cell application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5 (3), pp. 344-354. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fuce.200400082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'électrolyte Polymère pour batterie lithium et piles à combustible : un élément clé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9, p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyester-based Polymer Electrolytes with an Extended Electrochemical Stability Window for Solid-State Lithium Metal Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunfan Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2025 Spring Meeting &amp; Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Strabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEO electrolyte as interlayer in between Li metal and a hybrid organic/halide based electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boulmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Stankiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Denis Louis Campéon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khawla Zrikem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Symposium on Polymer Electrolytes for Battery Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and characterization of ion exchange membrane with controlled properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misgina Tilahun Tsehaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Planes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop: Aqueous Organic Redox Flow Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative Membrane to PFSAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lavernot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Redox flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton exchange membrane with active reinforcement based on functionalized polymer nanofibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysandre Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavaliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rozière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSET 2025 - International Congress on Sustainable Energy and related Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lipari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membranes for fuel cells and electrolyzers: state of art and issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Summer School Hydrogen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Lithium-Polymer Interface with LiNO3 in a Single Ion Polymer Electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunfan Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Bertaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Bresser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2025 Spring Meeting &amp; Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of High-Performance Anion-Exchange Membrane for Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque Français de Chimie du Fluor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design de membranes échangeuse d’anions pour les piles à combustible alcaline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fédération HYDROGENE (FRH2) 4ème REUNION PLENIERES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From polymer electrolytes to calcium-conducting Ionomers: a route towards reversible calcium batteries?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Solier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul San Roman Gallego Casilda,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Susana Martinez-Cisneros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Beyond Li-Ion Batteries 2024 - BeLI24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionomer synthesis & analytical characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop: Ionomer from synthesis to applications and business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lyon Syensqo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternatives et substitution des PFAS dans les systèmes électrochimiques pour la production et le stockage de l’énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PFAS : enjeux et alternatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Paris CNRS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEO Electrolyte As Interlayer for Li Metal Battery Comprising an Halide Based Hybrid Electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Stankiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boulmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khawla Zrikem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Denis Louis Campéon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRiME 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single Ion Conducting Polymer Electrolyte for Safe and High-Performance Li metal Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Vansee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunfan Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Bresser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th Japan-France Joint Seminar on Battery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Matsue Japan, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of High-Performance Anion-Exchange Membrane for Fuel Cells and Electrolysers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Amigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Hydrogen Energy Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asociación Española del Hidrógeno, Mar 2024, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une membrane échangeuse de protons capable de fonctionner durablement dans une PEMFC à 95°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysandre Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Cointeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 ème Colloque Français de Chimie du Fluor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Le mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a proton exchange membrane capable of operating durably in a 95°C PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysandre Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Cointeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Hydrogen energy conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Organic Membranes for Aqueous Redox Flow Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polycondensation 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles membranes organiques pour batteries aqueuses à flux rédox.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lavernot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Redox flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting Single Ion Polymer Electrolyte to Organic Lithium Batteries, toward Sustainable and Safe Energy Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunfan Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Bertaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Bresser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STEPI 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Montpellier (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of organic membranes for calcium batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Solier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cointeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Leprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STEPI 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Montpellier (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer electrolytes design: the key for high performance batteries an fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Vansee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Dat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lyonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Bresser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STEPI12, Symposium on polyimides &amp; high performance polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Monptellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single Ion-conducting polymer electrolyte for safe and high-performance batterries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second edition, Advancements and Breakthroughs in Next Generation Solid-State Li-ion Battery Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Casablanca, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Design of Single-Ion Polymer Electrolytes for Lithium Batteries via Unique Donor-Acceptor Polymerization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunfan Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Bresser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the International Society of Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Electrochemistry, Sep 2023, Lyon (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design de ionomères pour les membranes échangeuses d'anions dans les piles à combustibles et les électrolyseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Amigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51ième édition du colloque national du GFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français des polymères, Nov 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron fluorides as positive electrode materials for solid state lithium batteries.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Porhiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the International Society of Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Electrochemistry, Sep 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing Highly Stable Solid-State Organic Batteries Employing a Single-Ion Polymer Electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunfan Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Bresser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Societ, 2023 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Strasboug, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single ion conducting polymer electrolyte for safe and high-performance batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunfan Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Solier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Dat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Phuong Khanh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50eme Colloque National du GFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fluor dans les matériaux pour l’énergie, un élément incontournable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Colloque Français de Chimie du Fluor, CFCF2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Forges les Eaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing Highly Stable Solid-State Organic Lithium Metal Batteries Powered by Carbon Current Collector Single Ion Polymer Electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunfan Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Bresser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai She</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon Chemistry and Materials (CCM-2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling process of Membrane Electrode Assembly of PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Svecova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrolyzer Recycling Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Washington + online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrolyte polymers for fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional and Hierarchical materials for energy and sustainable development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Strabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fluorures de fer comme matériaux d’électrodes positives pour batteries au lithium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Porhiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du Groupe Français d’Etude des Composés d’Insertion (GFECI 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français d’Etude des Composés d’Insertion, Mar 2022, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and study the application of Iron, Nitrogen doped high surface area carbon for Li-S batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajad Rahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauréline Lecarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISE Regional Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing Highly Stable Solid-State Organic Lithium Metal Batteries Powered by Carbon Current Collector Single Ion Polymer Electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunfan Schao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Bresser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Carbon Chemistry and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionomères et membranes partiellement fluorés pour PEMFC et électrolyseurs : l’effet bénéfique du fluor sur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apport des matériaux fluorés à la filière Hydrogène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Le Main, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fluorures de fer comme matériaux d’électrodes positives pour batteries au lithium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Porhiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Colloque Français de Chimie du Fluor (CFCF2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Forges-les-Eaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling-assisted design of calcium-based solid polymer electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Gogny-Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Hoang Bao Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sebastien Filhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Liesse Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS (European Materials Research Society) Fall meeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online Edition, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Performance Single Conducting Polymer Electrolytes for Lithium Metal Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Bresser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Dat Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">239th ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Saint Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binary V, Mn oxide/hydroxides rGO as high sulfur content host materials for Lithium-Sulfur battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajad Rahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureline Lecarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">240th Meeting of the Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Performance Anion Exchange Membrane for Aqueous Organic Redox Flow Battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misgina Tilahun Tsehaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Xian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Janoschka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Annual Meeting of the UK Redox Flow Battery Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Virtual work shop, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02957601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anion Exchange Membranes for High Performance Neutral Aqueous Organic Redox Flow Battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misgina Tilahun Tsehaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xian Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janoschka Tobias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">238th Meeting of the Electrochemical Society - PRiME 2020 meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetraglyme - Ca(TFSI)2, a non-monotonic liquid electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Gogny-Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graduate Student Symposium on Advantageous Electrochemistry 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailored design of polymer electrolytes for advanced high-capacity and high-voltage lithium batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Bresser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Passerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">238th Meeting of the Electrochemical Society - PRiME 2020 meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High performance single conducting polymer electrolytes for lithium metal batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Dat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Bresser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Polyimides &amp; High Performance Polymers Conference, STEPI 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel poly(ethylene oxide)-based block copolymer as single-ion conducting electrolytes for lithium batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Khanh Ly Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Phuong Khanh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Congress 2019 (EPF 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Heraklion, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer Electrolyte membranes based on proton conducting ionic liquids for high temperature polymer electrolyte membrane fuel cells (PEMFC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Espuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mendil-Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMAT 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the utilisation of Sulfonated polysulfone as membranes in fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises Bautista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guindet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France – Deutschland Fuel Cell Conference 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface studies in solid lithium metal batteries based on halide hybrid electrolytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boulmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Stankiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khawla Zrikem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irune Villaluenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Electrochimie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Saint-Malo (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Organic Membranes for Aqueous Redox Flow Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iliass Jalit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lavernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polycondensation 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetraglyme - Ca(TFSI)2, a non-monotonic liquid electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Gogny-Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st Annual Meeting of the International Society of Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Belgare, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multicomponent diffusion model for membranes in organic redox flow batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Mourouga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Sansone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen O. Schumacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modval 2019 – 16th Symposium on Modeling and Experimental Validation of Electrochemical Energy Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Braunschweig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process for preparing unipolar cation-conducting ionomers from difluoro ionic monomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olesia Danyliv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : 10826118. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of films comprising a crosslinked polymer having anionic groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia El Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : WO2007060321. 2007, pp.67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane preparation method comprising the extrusion of a thermoplastic polymer bearing alkali-metal salt groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia El Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2006097602. 2006, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId447"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cristina Iojoiu </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium Nitrate as a SEI-Stabilizing Additive in Single-Ion Conducting Polymer Electrolytes for Lithium–Metal Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunfan Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Bertaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maider Zarrabeitia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 18 (4), pp.6912-6925. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.5c21796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05526085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly conductive ester-based solid electrolyte exhibiting remarkable stability for safe, sustainable, and high-performance lithium metal batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunfan Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanlin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5TA08874G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05526076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Ion Conducting Polymer Electrolyte with Excellent Interfacial Stability toward the Lithium Metal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houang Phong Khanh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunfan Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Bertaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Khanh Ly Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Solier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (5), pp.2819-2827. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.4c02859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorinated materials in electrochemical storage and conversion devices: assessment of advantages and disadvantages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunfan Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysandre Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (G1), pp.523-541. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crchim.394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From polymer electrolytes to calcium-conducting ionomers: A route towards rechargeable calcium batteries?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul San-Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Solier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Martinez-Cisneros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lavernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Varez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 524, pp.145932. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2025.145932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic Study of Water Transport in Anion‐Exchange Membranes and its Influence on Ionic Conductivity and Fuel Cell Operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles De Moor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Charvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Planes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemSusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cssc.202501604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent-Free Single-ion Conducting Polymer Electrolyte for Lithium-Metal Batteries Synthesized Via a Unique Donor-Acceptor Copolymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunfan Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Bresser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.30032-30040. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4TA05055J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Block Copolymer-Based Membranes for Vanadium Redox Flow Batteries: Synthesis, Characterization, and Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sydonne Swaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Monzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nieves Ureña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Vivo Vilches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Polymer Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (15), pp.8966-8976. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsapm.4c01262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anion Exchange Membranes with High Power Density and Energy Efficiency for Aqueous Organic Redox Flow Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misgina Tilahun Tsehaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xian Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Janoschka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Schubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 438, pp.141565. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2022.141565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656369v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocrystalline cellulose reinforced poly(ethylene oxide) electrolytes for lithium-metal batteries with excellent cycling stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guk-Tae Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Antonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlou Löffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Bresser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Energy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.1325612. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenrg.2023.1325612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Atomic Dispersion of Fe and Co Supported on Reduced Graphene Oxide for High-Performance Lithium–Sulfur Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajad Rahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauréline Lecarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (38), pp.44932-44941. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.3c08669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Polymer Backbone Fluorination on the Electrochemical Behavior of Single-Ion Conducting Multiblock Copolymer Electrolytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Dat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Diemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Macro Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.982-990. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsmacrolett.2c00292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarkable 8.3% efficiency and extended electron lifetime towards highly stable semi-transparent iodine-free DSSCs by mitigating the in-situ triiodide generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Kumar Bharwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Manceriu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 446, pp.136777. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2022.136777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anion Exchange Membranes Incorporating Multi N -Spirocyclic Quaternary Ammonium Cations via Ultraviolet-Initiated Polymerization for Zinc Slurry-Air Flow Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misgina Tilahun Tsehaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nak Heon Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Tübke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (6), pp.7069-7080. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.2c00697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the abnormal conductivity behaviour of divalent cations in low dielectric constant tetraglyme-based electrolytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Hoang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24, pp.21601-21611. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2CP03200G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-ion conducting polymer electrolyte for Li||LiNi0.6Mn0.2Co0.2O2 batteries—impact of the anodic cutoff voltage and ambient temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Steinle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Dat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Kuenzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26, pp.97-102. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10008-020-04895-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humidity-induced mechanical behavior and proton transport mechanism in aromatic multiblock ionomer membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Dat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Khanh Ly Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Charvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flandin Lionel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021, pp.1c00629. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.1c00629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay of Structure and Dynamics in Lithium/Ionic Liquid Electrolytes: Experiment and Molecular Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Judeinstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Zeghal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doru Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Coasne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 125 (6), pp.1618-1631. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c09597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’électrolyte, un élément clé des batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les batteries de demain, 464, pp.16-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel single-ion conducting electrolytes based on polyvinylidene fluoride polymer for Lithium metal batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Khanh Ly Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ameduri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 498, pp.229920. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2021.229920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composite Anion-Exchange Membrane Fabricated by UV Cross-Linking Vinyl Imidazolium Poly(Phenylene Oxide) with Polyacrylamides and Their Testing for Use in Redox Flow Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martyna Charyton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (6), pp.436. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/membranes11060436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron imaging of operando proton exchange membrane fuel cell with novel membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jongmin Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Dat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Escribano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Micoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Rosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 496, pp.229836. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2021.229836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium Phosphonate Functionalized Polymer Coating for High‐Energy Li[Ni 0.8 Co 0.1 Mn 0.1 ]O 2 with Superior Performance at Ambient and Elevated Temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu‐dat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maider Zarrabeitia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai‐peng Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorin Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (41), pp.2105343. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.202105343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticized I2-free polysiloxane ionic conductors as electrolytes for stable and flexible solid-state dye-sensitized solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Kumar Bharwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Girish Salian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Manceriu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Sciences Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, pp.100120. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsadv.2021.100120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Anion Exchange Membrane Properties Incorporating N-spirocyclic Quaternary Ammonium Cations and Aqueous Organic Redox Flow Battery Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misgina Tsehaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xian Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Janoschka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Schubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (5), pp.367. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/membranes11050367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pristine and Modified Porous Membranes for Zinc Slurry–Air Flow Battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misgina Tilahun Tsehaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getachew Teklay Gebreslassie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nak Heon Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (13), pp.4062. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26134062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfluorosulfonyl Imide versus Perfluorosulfonic Acid Ionomers in Proton‐Exchange Membrane Fuel Cells at Low Relative Humidity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu‐dat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Porihel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐blaise Brubach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Soudant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemSusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (3), pp.590-600. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cssc.201902875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-energy lithium batteries based on single-ion conducting polymer electrolytes and Li[Ni0.8Co0.1Mn0.1]O2 cathodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Steinle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Dat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jae-Kwang Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 77, pp.105129. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nanoen.2020.105129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membranes for zinc-air batteries: Recent progress, challenges and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misgina Tilahun Tsehaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramato Ashu Tufa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 475, pp.228689. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2020.228689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring the Proton Conductivity and Microstructure of Block Copolymers by Countercation-Selective Membrane Fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Dat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Khanh Ly Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Porcar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (24), pp.13071-13081. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c04682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning bimodal porosity in TiO 2 photoanodes towards efficient solid-state dye-sensitized solar cells comprising polysiloxane-based polymer electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Kumar Bharwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Manceriu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Dewalque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 273, pp.226 - 234. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2018.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface characterization of 1-butyl-1-ethylpiperidinium bromide by inverse gas chromatography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Papadopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papaiconomou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Baup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Svecova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 287, pp.110945. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2019.110945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimodal titanium oxide photoelectrodes with tuned porosity for improved light harvesting and polysiloxane-based polymer electrolyte infiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Kumar Bharwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Manceriu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Dewalque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 178, pp.98-107. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2018.12.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects for Anion-Exchange Membranes in Alkali Metal–Air Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misgina Tilahun Tsehaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (24), pp.4702. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en12244702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEO: An immobile solvent?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinez-Cisneros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Molmeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 302, pp.338-343. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2019.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoupling segmental relaxation and ionic conductivity for lithium-ion polymer electrolytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Bresser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Passerini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Systems Design &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4, pp.779-792. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9me00038k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion of Nafion and Aquivion membranes: environmentally friendly procedure and good conductivities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Mbarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia El Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaineb Baccouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 76 (3), pp.1151-1166. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00289-018-2427-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiblock copolymers of sulfonated PSU/PPSU Poly(ether sulfone)s as solid electrolytes for proton exchange membrane fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nieves Ureña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Teresa Pérez-Prior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Del Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Várez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 302, pp.428-440. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2019.01.112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aromatic Copolymer/Nafion Blends Outperforming the Corresponding Pristine Ionomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Dat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Porcar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (2), pp.355-367. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.7b00037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured multi-block copolymer single-ion conductors for safer high-performance lithium batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Dat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guk-Tae Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junli Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Judeinstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (11), pp.3298-3309. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8ee02093k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic-Liquid-like Polysiloxane Electrolytes for Highly Stable Solid-State Dye-Sensitized Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Kumar Bharwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Manceriu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Dewalque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Toupance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (8), pp.4106 - 4114. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.8b00769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnesium Anthracene System-Based Electrolyte as a Promoter of High Electrochemical Performance Rechargeable Magnesium Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Hebié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Leprêtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (6), pp.5527 - 5533. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.7b16491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing ionic conduction of poly(oxyethylene) electrolytes through controlling the cross-link density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amdou Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Antonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 240, pp.307 - 315. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2017.04.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling Microstructure–Transport Interplay in Highly Phase-Separated Perfluorosulfonated Aromatic Multiblock Ionomers via Molecular Architecture Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Dat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Assumma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Judeinstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Porcar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (2), pp.1671-1683. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.6b12764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrolyte Based on Easily Synthesized, Low Cost Triphenolate–Borohydride Salt for High Performance Mg(TFSI)2-Glyme Rechargeable Magnesium Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Hebié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Phuong Khanh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Leprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Cointeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.7b06022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocomposite poly(vynilidene fluoride)/nanocrystalline cellulose porous membranes as separators for lithium-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bolloli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Antonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Molmeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 214, pp.38 - 48. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2016.08.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty Principle in the Elucidation of the Extraction Mechanism of Ions from Aqueous towards Ionic Liquid Phases. PtCl 6 2− and [C 1 C 8 IM][NTf 2 ] as a Textbook Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papaiconomou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Cointeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaînet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Billard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (13), pp.3892 - 3900. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.201600803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyaromatic ionomers with a highly hydrophobic backbone and perfluorosulfonic acids for PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olesia Danyliv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gueneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Cointeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 214, pp.182 - 191. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2016.07.148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Phase Separated Aromatic Ionomers Bearing Perfluorosulfonic Acids by Bottom-up Synthesis: Effect of Cation on Membrane Morphology and Functional Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olesia Danyliv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (11), pp.4164 - 4177. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.6b00629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of different perfluorinated anion based Ionic liquids on the intrinsic properties of Nafion (R)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakhi Sood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Espuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouanvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakima Mendil-Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 495, pp.445-456. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2015.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Block Length and Membrane Processing Conditions on the Morphology and Properties of Perfluorosulfonated Poly(arylene ether sulfone) Multiblock Copolymer Membranes for PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Assumma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Dat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7, pp.13808-13820. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.5b01835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of partially fluorinated poly(arylene ether sulfone) multiblock copolymers bearing perfluorosulfonic functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Assumma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Dat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53, pp.1941-1956. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pola.27650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study of Proton Conducting Ionic Liquid Doped Nafion Membranes Elaborated by Swelling and Casting Methods: Processing Conditions, Morphology, and Functional Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakhi Sood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Espuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouanvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118, pp.14157-14168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(oxyethylene) electrolytes based on lithium nitrophenyl sulfonamide and hexanitrodiphenylamide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Cointeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 57, pp.20 - 26. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2011.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and Characterization of Sulfonated Polyphenylquinoxalines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander L. Rusanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalia M. Belomoina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena G. Bulycheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolaï A. Yanul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitri Yu. Likhatchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Performance Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (6), pp. 627-641. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0954008307082446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PILs-based Nafion membranes: a route to high-temperature PEFMCs dedicated to electric and hybrid vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Molmeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Cointeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19 (10), pp.1406-1414. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pat.1219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel phosphonated poly(1,3,4-oxadiazole)s: Synthesis in ionic liquid and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander S. Shaplov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena I. Lozinskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina L. Odinets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin A. Lyssenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana A. Kurtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reactive and Functional Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 68 (1), pp. 208-224. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2007.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton Conducting Ionic Liquid Organization as Probed by NMR: Self-Diffusion Coefficients and Heteronuclear Correlations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Judeinstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ancian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (12), pp. 3680-3683. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp711298g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New aryl-containing fluorinated sulfonic acids and their ammonium salts, useful as electrolytes for fuel cells or ionic liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Arvai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Toulgoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Médebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard R. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 129 (10), pp. 1029-1035. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluchem.2008.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissociation of C&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt;F&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;SO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;Li in two organic solvents with different dielectric constants: a Raman spectroscopic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurusamy Hirankumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 38 (12), pp. 1570-1576. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.1807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane and Active Layer Degradation upon PEMFC Steady-State Operation I. Platinum Dissolution and Redistribution within the MEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Guilminot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Corcella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 154 (11), pp. B1106-B1114. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.2775218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion transport in CLIP: Investigation through conductivity and NMR measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Judeinstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 53 (4), pp. 1395-1403. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2007.04.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pt Redistribution within PEMFC MEAs and its Consequence on their Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Guilminot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Rossinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 11 (1), p. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.2781034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane and Active Layer Degradation Following PEMFC Steady-State Operation II. Influence of Pt&amp;lt;sup&amp;gt;&amp;lt;i&amp;gt;z&amp;lt;/i&amp;gt;+&amp;lt;/sup&amp;gt; on Membrane Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Guilminot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 154 (11), pp. B1115-B1120. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.2775282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(oxyethylene) electrolytes based on lithium pentafluorobenzene sulfonate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guindet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 52 (11), pp. 3758-3765. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2006.10.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical investigation of polymer electrolytes based on lithium 2-(phenylsulfanyl)-1,1,2,2-tetrafluoro-ethansulfonate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Toulgoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Médebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 53 (4), pp. 1439-1443. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2007.05.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion: An environmentally friendly process for PEMFC membrane elaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia El Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 53 (4), pp. 1584-1595. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2007.04.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalized oligosiloxanes: Synthesis and UV curing kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Pinteala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan C. Simionescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J. M. Abadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Trends in Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 10, pp. 55-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fluor dans les dispositifs de stockage et de conversion électrochimique de l'énergie. Une omniprésence incontournable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 301-302, pp. 135-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of oligocaprolactone vinyl ether macromonomers and their use for indomethacin encapsulation in polymer nanoparticles based on polycaprolactone macromonomer-maleic anhydride-N-vinyl pyrrolidone terpolymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamaide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 55 (2), pp. 222-228. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pi.1964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From polymer chemistry to membrane elaboration : A global approach of fuel cell polymeric electrolytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia El Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guindet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 153 (2), pp.198-209. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2005.05.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and physicochemical characterizations of ionomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penca Genova-Dimitrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 51 (23), pp. 4789-4801. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2006.01.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorinated organic chemicals: Prospects in New Electrochemical Energy Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 127 (11), pp. 1471-1478. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluchem.2006.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New polymer electrolytes based on ether sulfate anions for lithium polymer batteries Part I: Multifonctional ionomers: conductivity and electrochemical stability.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 51 (26), pp. 5876-5884. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2006.03.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New polymer electrolytes based on ether sulfate anions for lithium polymer batteries Part II: Conductivity and transport properties of blended and cross-linked ionomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 51 (26), pp. 5954-5960. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2006.03.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mastering sulfonation of aromatic polysulfones : crucial for membranes in fuel cell application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5 (3), pp. 344-354. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fuce.200400082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'électrolyte Polymère pour batterie lithium et piles à combustible : un élément clé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9, p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and characterization of ion exchange membrane with controlled properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misgina Tilahun Tsehaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Planes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop: Aqueous Organic Redox Flow Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEO electrolyte as interlayer in between Li metal and a hybrid organic/halide based electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boulmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Stankiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Denis Louis Campéon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khawla Zrikem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Symposium on Polymer Electrolytes for Battery Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative Membrane to PFSAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lavernot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Redox flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyester-based Polymer Electrolytes with an Extended Electrochemical Stability Window for Solid-State Lithium Metal Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunfan Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2025 Spring Meeting &amp; Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Strabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membranes for fuel cells and electrolyzers: state of art and issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Summer School Hydrogen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton exchange membrane with active reinforcement based on functionalized polymer nanofibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysandre Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavaliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rozière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSET 2025 - International Congress on Sustainable Energy and related Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lipari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Lithium-Polymer Interface with LiNO3 in a Single Ion Polymer Electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunfan Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Bertaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Bresser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2025 Spring Meeting &amp; Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From polymer electrolytes to calcium-conducting Ionomers: a route towards reversible calcium batteries?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Solier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul San Roman Gallego Casilda,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Susana Martinez-Cisneros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Beyond Li-Ion Batteries 2024 - BeLI24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionomer synthesis & analytical characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop: Ionomer from synthesis to applications and business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lyon Syensqo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternatives et substitution des PFAS dans les systèmes électrochimiques pour la production et le stockage de l’énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PFAS : enjeux et alternatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Paris CNRS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design de membranes échangeuse d’anions pour les piles à combustible alcaline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fédération HYDROGENE (FRH2) 4ème REUNION PLENIERES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEO Electrolyte As Interlayer for Li Metal Battery Comprising an Halide Based Hybrid Electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Stankiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boulmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khawla Zrikem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Denis Louis Campéon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRiME 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of High-Performance Anion-Exchange Membrane for Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque Français de Chimie du Fluor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single Ion Conducting Polymer Electrolyte for Safe and High-Performance Li metal Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Vansee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunfan Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Bresser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th Japan-France Joint Seminar on Battery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Matsue Japan, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of High-Performance Anion-Exchange Membrane for Fuel Cells and Electrolysers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Amigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Hydrogen Energy Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asociación Española del Hidrógeno, Mar 2024, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une membrane échangeuse de protons capable de fonctionner durablement dans une PEMFC à 95°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysandre Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Cointeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 ème Colloque Français de Chimie du Fluor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Le mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a proton exchange membrane capable of operating durably in a 95°C PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysandre Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Cointeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Hydrogen energy conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Organic Membranes for Aqueous Redox Flow Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polycondensation 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles membranes organiques pour batteries aqueuses à flux rédox.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lavernot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Redox flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of organic membranes for calcium batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Solier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cointeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Leprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STEPI 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Montpellier (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer electrolytes design: the key for high performance batteries an fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Vansee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Dat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lyonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Bresser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STEPI12, Symposium on polyimides &amp; high performance polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Monptellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single Ion-conducting polymer electrolyte for safe and high-performance batterries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second edition, Advancements and Breakthroughs in Next Generation Solid-State Li-ion Battery Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Casablanca, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Design of Single-Ion Polymer Electrolytes for Lithium Batteries via Unique Donor-Acceptor Polymerization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunfan Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Bresser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the International Society of Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Electrochemistry, Sep 2023, Lyon (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design de ionomères pour les membranes échangeuses d'anions dans les piles à combustibles et les électrolyseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Amigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51ième édition du colloque national du GFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français des polymères, Nov 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting Single Ion Polymer Electrolyte to Organic Lithium Batteries, toward Sustainable and Safe Energy Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunfan Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Bertaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Bresser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STEPI 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Montpellier (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron fluorides as positive electrode materials for solid state lithium batteries.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Porhiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the International Society of Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Electrochemistry, Sep 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing Highly Stable Solid-State Organic Batteries Employing a Single-Ion Polymer Electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunfan Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Bresser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Societ, 2023 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Strasboug, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single ion conducting polymer electrolyte for safe and high-performance batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunfan Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Solier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Dat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Phuong Khanh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50eme Colloque National du GFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fluor dans les matériaux pour l’énergie, un élément incontournable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Colloque Français de Chimie du Fluor, CFCF2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Forges les Eaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing Highly Stable Solid-State Organic Lithium Metal Batteries Powered by Carbon Current Collector Single Ion Polymer Electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunfan Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Bresser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai She</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon Chemistry and Materials (CCM-2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling process of Membrane Electrode Assembly of PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Svecova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrolyzer Recycling Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Washington + online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrolyte polymers for fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional and Hierarchical materials for energy and sustainable development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Strabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and study the application of Iron, Nitrogen doped high surface area carbon for Li-S batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajad Rahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauréline Lecarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISE Regional Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing Highly Stable Solid-State Organic Lithium Metal Batteries Powered by Carbon Current Collector Single Ion Polymer Electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunfan Schao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Bresser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Carbon Chemistry and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fluorures de fer comme matériaux d’électrodes positives pour batteries au lithium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Porhiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du Groupe Français d’Etude des Composés d’Insertion (GFECI 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français d’Etude des Composés d’Insertion, Mar 2022, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionomères et membranes partiellement fluorés pour PEMFC et électrolyseurs : l’effet bénéfique du fluor sur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apport des matériaux fluorés à la filière Hydrogène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Le Main, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fluorures de fer comme matériaux d’électrodes positives pour batteries au lithium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Porhiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Colloque Français de Chimie du Fluor (CFCF2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Forges-les-Eaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling-assisted design of calcium-based solid polymer electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Gogny-Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Hoang Bao Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sebastien Filhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Liesse Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS (European Materials Research Society) Fall meeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online Edition, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Performance Single Conducting Polymer Electrolytes for Lithium Metal Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Bresser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Dat Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">239th ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Saint Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binary V, Mn oxide/hydroxides rGO as high sulfur content host materials for Lithium-Sulfur battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajad Rahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureline Lecarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">240th Meeting of the Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Performance Anion Exchange Membrane for Aqueous Organic Redox Flow Battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misgina Tilahun Tsehaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Xian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Janoschka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Annual Meeting of the UK Redox Flow Battery Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Virtual work shop, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02957601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anion Exchange Membranes for High Performance Neutral Aqueous Organic Redox Flow Battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misgina Tilahun Tsehaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xian Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janoschka Tobias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">238th Meeting of the Electrochemical Society - PRiME 2020 meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetraglyme - Ca(TFSI)2, a non-monotonic liquid electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Gogny-Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graduate Student Symposium on Advantageous Electrochemistry 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailored design of polymer electrolytes for advanced high-capacity and high-voltage lithium batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Bresser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Passerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">238th Meeting of the Electrochemical Society - PRiME 2020 meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High performance single conducting polymer electrolytes for lithium metal batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Dat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Bresser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Polyimides &amp; High Performance Polymers Conference, STEPI 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel poly(ethylene oxide)-based block copolymer as single-ion conducting electrolytes for lithium batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Khanh Ly Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Phuong Khanh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Congress 2019 (EPF 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Heraklion, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer Electrolyte membranes based on proton conducting ionic liquids for high temperature polymer electrolyte membrane fuel cells (PEMFC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Espuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mendil-Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMAT 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the utilisation of Sulfonated polysulfone as membranes in fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises Bautista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guindet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France – Deutschland Fuel Cell Conference 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface studies in solid lithium metal batteries based on halide hybrid electrolytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boulmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Stankiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khawla Zrikem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irune Villaluenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Electrochimie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Saint-Malo (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Organic Membranes for Aqueous Redox Flow Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iliass Jalit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lavernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polycondensation 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetraglyme - Ca(TFSI)2, a non-monotonic liquid electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Gogny-Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st Annual Meeting of the International Society of Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Belgare, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multicomponent diffusion model for membranes in organic redox flow batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Mourouga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Sansone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen O. Schumacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modval 2019 – 16th Symposium on Modeling and Experimental Validation of Electrochemical Energy Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Braunschweig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process for preparing unipolar cation-conducting ionomers from difluoro ionic monomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olesia Danyliv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : 10826118. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of films comprising a crosslinked polymer having anionic groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia El Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : WO2007060321. 2007, pp.67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane preparation method comprising the extrusion of a thermoplastic polymer bearing alkali-metal salt groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia El Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2006097602. 2006, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId447"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526085v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunfan Shao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Bertaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Shi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maider Zarrabeitia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannie Alloin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c21796" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526076v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanlin Chen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Iojoiu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TA08874G" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345120v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houang Phong Khanh Ngo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Khanh Ly Nguyen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Solier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.4c02859" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345162v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysandre Hourdin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Sanchez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.394" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986921v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul San-Roman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Martinez-Cisneros" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lavernot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Varez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2025.145932" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262325v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles De Moor" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charvin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Planes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202501604" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734295v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Bresser" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4TA05055J" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670550v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydonne Swaby" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Monz&#243;n" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nieves Ure&#241;a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Vivo Vilches" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.4c01262" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670571v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guk-Tae Kim" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Antonelli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlou L&#246;ffler" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2023.1325612" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656369v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misgina Tilahun Tsehaye" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian Yang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Janoschka" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hager" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Schubert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2022.141565" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227549v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajad Rahimi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Stievano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;line Lecarme" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c08669" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690020v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nak Heon Choi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fischer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens T&#252;bke" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c00697" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736991v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mayer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Dat Nguyen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mariani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Diemant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lyonnard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.2c00292" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668662v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kumar Bharwal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Manceriu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Olivier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Mahmoud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.136777" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123466v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Steinle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Chen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kuenzel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-020-04895-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772894v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Hoang Nguyen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Picard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sergent" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP03200G" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400887v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyna Charyton" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Henrion" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Etienne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11060436" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255618v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flandin Lionel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.1c00629" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201489v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Judeinstein" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zeghal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doru Constantin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c09597" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319672v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214440v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Lopez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bouchet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ameduri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2021.229920" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410911v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu&#8208;dat Nguyen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai&#8208;peng Liang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorin Geiger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202105343" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319608v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girish Salian" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsadv.2021.100120" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410949v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongmin Lee" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Escribano" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Micoud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rosini" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2021.229836" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319643v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misgina Tsehaye" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11050367" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319653v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getachew Teklay Gebreslassie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Milian" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26134062" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056914v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Porihel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;blaise Brubach" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Soudant" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201902875" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055012v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Kwang Kim" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2020.105129" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917603v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alloin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramato Ashu Tufa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aili" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2020.228689" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055040v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jestin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Porcar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c04682" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02410230v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12244702" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01883257v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dewalque" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2018.07.013" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317869v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Papadopoulou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papaiconomou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Baup" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Svecova" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2019.110945" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970268v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2018.12.030" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132212v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thiam" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martinez-Cisneros" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Molmeret" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.02.005" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133615v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Picard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Passerini" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9me00038k" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132218v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Mbarek" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Kissi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Baccouch" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00289-018-2427-6" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132216v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa P&#233;rez-Prior" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Del R&#237;o" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro V&#225;rez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.01.112" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03164149v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.7b00037" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322060v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junli Shi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Paillard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ee02093k" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01883251v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Toupance" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.8b00769" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711992v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Hebi&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berthelot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b16491" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03177437v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Assumma" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Mercier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b12764" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01671755v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amdou Thiam" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.04.046" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588924v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Phuong Khanh Ngo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cointeaux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b06022" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01883267v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bolloli" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Molmeret" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.08.020" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9SGCWKHK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901849v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cha&#238;net" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201600803" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902802v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olesia Danyliv" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gueneau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Thiam" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.07.148" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17BJ7P72-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884501v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b00629" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221131v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Dat Nguyen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Mercier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b01835" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231695v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakhi Sood" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Espuche" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gouanv&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Mendil-Jakani" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2015.07.006" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R8K6362M-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221124v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.27650" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-781KKVZC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087293v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gebel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884297v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.05.006" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNKZNKXP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365563v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander L. Rusanov" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia M. Belomoina" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena G. Bulycheva" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola&#239; A. Yanul" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Yu. Likhatchev" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954008307082446" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-60HXDNKS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386295v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Martinez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Hanna" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.1219" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1ML12LV4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386297v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander S. Shaplov" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena I. Lozinskaya" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina L. Odinets" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin A. Lyssenko" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana A. Kurtova" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2007.09.001" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BV7M86D-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386257v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ancian" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp711298g" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-91Z8CDQB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386254v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Arvai" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Toulgoat" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice M&#233;debielle" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard R. Langlois" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2008.06.009" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07HDZ3LB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386331v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guilminot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Rossinot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2781034" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386379v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maillard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2775282" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333814v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurusamy Hirankumar" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pagnier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.1807" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JMNMBD18-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386380v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Corcella" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charlot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2775218" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386362v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2007.04.065" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8NTDNGV6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333725v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guindet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2006.10.050" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMKG1057-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386359v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2007.05.027" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6MJ790MV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386361v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Chabert" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Salomon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2007.04.022" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8SJQL8J-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333644v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cade" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Fessi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamaide" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.1964" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420553v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Pinteala" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan C. Simionescu" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J. M. Abadie" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420583v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386398v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mar&#233;chal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2005.05.039" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QC45T3XG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333315v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penca Genova-Dimitrova" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2006.01.022" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5C8NLCHS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333494v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2006.10.011" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V07PZF64-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333323v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chauvin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2006.03.035" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N97KBZDN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333324v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2006.03.025" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8N3WLNV0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386421v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.200400082" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-39D439Q8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420600v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Saunier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394156v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378654v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Devaux" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulmier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Stankiewicz" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Denis Louis Camp&#233;on" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Zrikem" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393865v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Pinson" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394045v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339272v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schneider" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cavaliere" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rozi&#232;re" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393872v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394149v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673731v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bach" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394155v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812601v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul San Roman Gallego Casilda," TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Susana Martinez-Cisneros" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812593v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812588v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784461v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769826v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Vansee" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672987v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Amigues" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jaouen" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ogier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672705v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Schneider" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672744v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Planes" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394035v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394040v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267099v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267093v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cointeaux" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670658v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lyonnard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267109v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265287v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672969v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265329v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Porhiel" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Belin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267148v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872853v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825891v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267134v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai She" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783295v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubelley" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Robert" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Bas" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812615v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455112v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Gu&#233;rin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825901v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872843v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunfan Schao" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gouget" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267114v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825896v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519394v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Gogny-Picard" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Hoang Bao Nguyen" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Filhol" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Doublet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410985v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410046v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Lecarme" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957601v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Xian" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956545v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janoschka Tobias" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970297v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090136v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zheng" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670706v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955060v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639195v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sood" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mendil-Jakani" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gebel" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715045v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moises Bautista" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bultel" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782485v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irune Villaluenga" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394052v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliass Jalit" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970292v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105923v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mourouga" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Sansone" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen O. Schumacher" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933285v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thiam" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560179v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560172v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526085v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunfan Shao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Bertaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Shi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maider Zarrabeitia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannie Alloin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c21796" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526076v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanlin Chen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Iojoiu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TA08874G" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345120v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houang Phong Khanh Ngo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Khanh Ly Nguyen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Solier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.4c02859" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345162v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysandre Hourdin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Sanchez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.394" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986921v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul San-Roman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Martinez-Cisneros" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lavernot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Varez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2025.145932" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262325v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles De Moor" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charvin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Planes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202501604" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734295v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Bresser" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4TA05055J" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670550v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydonne Swaby" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Monz&#243;n" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nieves Ure&#241;a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Vivo Vilches" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.4c01262" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656369v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misgina Tilahun Tsehaye" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian Yang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Janoschka" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hager" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Schubert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2022.141565" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670571v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guk-Tae Kim" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Antonelli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlou L&#246;ffler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2023.1325612" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227549v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajad Rahimi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Stievano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;line Lecarme" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c08669" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736991v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mayer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Dat Nguyen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mariani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Diemant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lyonnard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.2c00292" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668662v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kumar Bharwal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Manceriu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Olivier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Mahmoud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.136777" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690020v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nak Heon Choi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fischer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens T&#252;bke" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c00697" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772894v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Hoang Nguyen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Picard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sergent" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP03200G" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123466v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Steinle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Chen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kuenzel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-020-04895-6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255618v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flandin Lionel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.1c00629" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201489v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Judeinstein" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zeghal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doru Constantin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c09597" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319672v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214440v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Lopez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bouchet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ameduri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2021.229920" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400887v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyna Charyton" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Henrion" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Etienne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11060436" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410949v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongmin Lee" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Escribano" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Micoud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rosini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2021.229836" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410911v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu&#8208;dat Nguyen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai&#8208;peng Liang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorin Geiger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202105343" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319608v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girish Salian" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsadv.2021.100120" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319643v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misgina Tsehaye" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11050367" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319653v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getachew Teklay Gebreslassie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Milian" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26134062" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056914v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Porihel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;blaise Brubach" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Soudant" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201902875" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055012v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Kwang Kim" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2020.105129" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917603v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alloin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramato Ashu Tufa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aili" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2020.228689" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055040v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jestin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Porcar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c04682" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01883257v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dewalque" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2018.07.013" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317869v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Papadopoulou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papaiconomou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Baup" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Svecova" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2019.110945" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970268v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2018.12.030" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02410230v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12244702" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132212v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thiam" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martinez-Cisneros" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Molmeret" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.02.005" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133615v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Picard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Passerini" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9me00038k" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132218v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Mbarek" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Kissi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Baccouch" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00289-018-2427-6" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132216v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa P&#233;rez-Prior" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Del R&#237;o" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro V&#225;rez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.01.112" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03164149v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.7b00037" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322060v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junli Shi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Paillard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ee02093k" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01883251v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Toupance" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.8b00769" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711992v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Hebi&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berthelot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b16491" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01671755v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amdou Thiam" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.04.046" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03177437v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Assumma" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Mercier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b12764" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588924v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Phuong Khanh Ngo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cointeaux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b06022" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01883267v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bolloli" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Molmeret" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.08.020" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9SGCWKHK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901849v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cha&#238;net" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201600803" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902802v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olesia Danyliv" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gueneau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Thiam" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.07.148" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17BJ7P72-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884501v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b00629" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231695v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakhi Sood" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Espuche" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gouanv&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Mendil-Jakani" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2015.07.006" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R8K6362M-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221131v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Dat Nguyen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Mercier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b01835" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221124v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.27650" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-781KKVZC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087293v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gebel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884297v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.05.006" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNKZNKXP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365563v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander L. Rusanov" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia M. Belomoina" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena G. Bulycheva" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola&#239; A. Yanul" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Yu. Likhatchev" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954008307082446" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-60HXDNKS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386295v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Martinez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Hanna" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.1219" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1ML12LV4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386297v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander S. Shaplov" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena I. Lozinskaya" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina L. Odinets" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin A. Lyssenko" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana A. Kurtova" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2007.09.001" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BV7M86D-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386257v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ancian" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp711298g" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-91Z8CDQB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386254v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Arvai" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Toulgoat" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice M&#233;debielle" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard R. Langlois" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2008.06.009" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07HDZ3LB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333814v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurusamy Hirankumar" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pagnier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.1807" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JMNMBD18-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386380v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guilminot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Corcella" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maillard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charlot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2775218" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386362v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2007.04.065" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8NTDNGV6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386331v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Rossinot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2781034" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386379v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2775282" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333725v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guindet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2006.10.050" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMKG1057-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386359v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2007.05.027" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6MJ790MV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386361v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Chabert" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Salomon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2007.04.022" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8SJQL8J-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420553v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Pinteala" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan C. Simionescu" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J. M. Abadie" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420583v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333644v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cade" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Fessi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamaide" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.1964" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386398v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mar&#233;chal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2005.05.039" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QC45T3XG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333315v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penca Genova-Dimitrova" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2006.01.022" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5C8NLCHS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333494v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2006.10.011" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V07PZF64-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333324v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chauvin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2006.03.025" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8N3WLNV0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333323v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2006.03.035" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N97KBZDN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386421v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.200400082" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-39D439Q8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420600v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Saunier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393865v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Pinson" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378654v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Devaux" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulmier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Stankiewicz" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Denis Louis Camp&#233;on" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Zrikem" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394045v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394156v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393872v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339272v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schneider" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cavaliere" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rozi&#232;re" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394149v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812601v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul San Roman Gallego Casilda," TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Susana Martinez-Cisneros" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812593v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812588v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394155v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bach" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784461v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673731v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769826v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Vansee" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672987v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Amigues" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jaouen" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ogier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672705v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Schneider" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672744v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Planes" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394035v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394040v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267093v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cointeaux" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670658v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lyonnard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267109v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265287v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672969v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267099v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265329v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Porhiel" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Belin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267148v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872853v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825891v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267134v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai She" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783295v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubelley" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Robert" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Bas" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812615v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825901v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872843v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunfan Schao" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gouget" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455112v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Gu&#233;rin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267114v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825896v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519394v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Gogny-Picard" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Hoang Bao Nguyen" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Filhol" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Doublet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410985v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410046v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Lecarme" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957601v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Xian" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956545v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janoschka Tobias" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970297v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090136v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zheng" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670706v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955060v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639195v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sood" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mendil-Jakani" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gebel" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715045v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moises Bautista" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bultel" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782485v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irune Villaluenga" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394052v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliass Jalit" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970292v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105923v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mourouga" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Sansone" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen O. Schumacher" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933285v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thiam" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560179v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560172v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>