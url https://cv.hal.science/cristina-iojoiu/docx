--- v1 (2026-04-06)
+++ v2 (2026-05-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cristina Iojoiu </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium Nitrate as a SEI-Stabilizing Additive in Single-Ion Conducting Polymer Electrolytes for Lithium–Metal Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunfan Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Bertaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maider Zarrabeitia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 18 (4), pp.6912-6925. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.5c21796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05526085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly conductive ester-based solid electrolyte exhibiting remarkable stability for safe, sustainable, and high-performance lithium metal batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunfan Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanlin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5TA08874G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05526076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Ion Conducting Polymer Electrolyte with Excellent Interfacial Stability toward the Lithium Metal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houang Phong Khanh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunfan Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Bertaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Khanh Ly Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Solier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (5), pp.2819-2827. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.4c02859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorinated materials in electrochemical storage and conversion devices: assessment of advantages and disadvantages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunfan Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysandre Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (G1), pp.523-541. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crchim.394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From polymer electrolytes to calcium-conducting ionomers: A route towards rechargeable calcium batteries?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul San-Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Solier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Martinez-Cisneros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lavernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Varez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 524, pp.145932. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2025.145932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic Study of Water Transport in Anion‐Exchange Membranes and its Influence on Ionic Conductivity and Fuel Cell Operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles De Moor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Charvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Planes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemSusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cssc.202501604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent-Free Single-ion Conducting Polymer Electrolyte for Lithium-Metal Batteries Synthesized Via a Unique Donor-Acceptor Copolymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunfan Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Bresser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.30032-30040. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4TA05055J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Block Copolymer-Based Membranes for Vanadium Redox Flow Batteries: Synthesis, Characterization, and Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sydonne Swaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Monzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nieves Ureña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Vivo Vilches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Polymer Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (15), pp.8966-8976. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsapm.4c01262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anion Exchange Membranes with High Power Density and Energy Efficiency for Aqueous Organic Redox Flow Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misgina Tilahun Tsehaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xian Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Janoschka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Schubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 438, pp.141565. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2022.141565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656369v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocrystalline cellulose reinforced poly(ethylene oxide) electrolytes for lithium-metal batteries with excellent cycling stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guk-Tae Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Antonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlou Löffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Bresser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Energy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.1325612. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenrg.2023.1325612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Atomic Dispersion of Fe and Co Supported on Reduced Graphene Oxide for High-Performance Lithium–Sulfur Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajad Rahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauréline Lecarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (38), pp.44932-44941. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.3c08669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Polymer Backbone Fluorination on the Electrochemical Behavior of Single-Ion Conducting Multiblock Copolymer Electrolytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Dat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Diemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Macro Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.982-990. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsmacrolett.2c00292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarkable 8.3% efficiency and extended electron lifetime towards highly stable semi-transparent iodine-free DSSCs by mitigating the in-situ triiodide generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Kumar Bharwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Manceriu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 446, pp.136777. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2022.136777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anion Exchange Membranes Incorporating Multi N -Spirocyclic Quaternary Ammonium Cations via Ultraviolet-Initiated Polymerization for Zinc Slurry-Air Flow Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misgina Tilahun Tsehaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nak Heon Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Tübke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (6), pp.7069-7080. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.2c00697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the abnormal conductivity behaviour of divalent cations in low dielectric constant tetraglyme-based electrolytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Hoang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24, pp.21601-21611. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2CP03200G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-ion conducting polymer electrolyte for Li||LiNi0.6Mn0.2Co0.2O2 batteries—impact of the anodic cutoff voltage and ambient temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Steinle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Dat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Kuenzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26, pp.97-102. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10008-020-04895-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humidity-induced mechanical behavior and proton transport mechanism in aromatic multiblock ionomer membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Dat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Khanh Ly Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Charvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flandin Lionel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021, pp.1c00629. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.1c00629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay of Structure and Dynamics in Lithium/Ionic Liquid Electrolytes: Experiment and Molecular Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Judeinstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Zeghal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doru Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Coasne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 125 (6), pp.1618-1631. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c09597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’électrolyte, un élément clé des batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les batteries de demain, 464, pp.16-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel single-ion conducting electrolytes based on polyvinylidene fluoride polymer for Lithium metal batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Khanh Ly Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ameduri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 498, pp.229920. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2021.229920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composite Anion-Exchange Membrane Fabricated by UV Cross-Linking Vinyl Imidazolium Poly(Phenylene Oxide) with Polyacrylamides and Their Testing for Use in Redox Flow Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martyna Charyton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (6), pp.436. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/membranes11060436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron imaging of operando proton exchange membrane fuel cell with novel membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jongmin Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Dat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Escribano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Micoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Rosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 496, pp.229836. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2021.229836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium Phosphonate Functionalized Polymer Coating for High‐Energy Li[Ni 0.8 Co 0.1 Mn 0.1 ]O 2 with Superior Performance at Ambient and Elevated Temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu‐dat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maider Zarrabeitia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai‐peng Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorin Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (41), pp.2105343. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.202105343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticized I2-free polysiloxane ionic conductors as electrolytes for stable and flexible solid-state dye-sensitized solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Kumar Bharwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Girish Salian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Manceriu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Sciences Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, pp.100120. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsadv.2021.100120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Anion Exchange Membrane Properties Incorporating N-spirocyclic Quaternary Ammonium Cations and Aqueous Organic Redox Flow Battery Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misgina Tsehaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xian Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Janoschka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Schubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (5), pp.367. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/membranes11050367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pristine and Modified Porous Membranes for Zinc Slurry–Air Flow Battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misgina Tilahun Tsehaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getachew Teklay Gebreslassie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nak Heon Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (13), pp.4062. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26134062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfluorosulfonyl Imide versus Perfluorosulfonic Acid Ionomers in Proton‐Exchange Membrane Fuel Cells at Low Relative Humidity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu‐dat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Porihel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐blaise Brubach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Soudant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemSusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (3), pp.590-600. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cssc.201902875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-energy lithium batteries based on single-ion conducting polymer electrolytes and Li[Ni0.8Co0.1Mn0.1]O2 cathodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Steinle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Dat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jae-Kwang Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 77, pp.105129. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nanoen.2020.105129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membranes for zinc-air batteries: Recent progress, challenges and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misgina Tilahun Tsehaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramato Ashu Tufa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 475, pp.228689. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2020.228689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring the Proton Conductivity and Microstructure of Block Copolymers by Countercation-Selective Membrane Fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Dat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Khanh Ly Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Porcar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (24), pp.13071-13081. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c04682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning bimodal porosity in TiO 2 photoanodes towards efficient solid-state dye-sensitized solar cells comprising polysiloxane-based polymer electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Kumar Bharwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Manceriu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Dewalque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 273, pp.226 - 234. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2018.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface characterization of 1-butyl-1-ethylpiperidinium bromide by inverse gas chromatography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Papadopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papaiconomou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Baup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Svecova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 287, pp.110945. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2019.110945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimodal titanium oxide photoelectrodes with tuned porosity for improved light harvesting and polysiloxane-based polymer electrolyte infiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Kumar Bharwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Manceriu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Dewalque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 178, pp.98-107. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2018.12.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects for Anion-Exchange Membranes in Alkali Metal–Air Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misgina Tilahun Tsehaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (24), pp.4702. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en12244702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEO: An immobile solvent?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinez-Cisneros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Molmeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 302, pp.338-343. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2019.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoupling segmental relaxation and ionic conductivity for lithium-ion polymer electrolytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Bresser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Passerini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Systems Design &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4, pp.779-792. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9me00038k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion of Nafion and Aquivion membranes: environmentally friendly procedure and good conductivities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Mbarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia El Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaineb Baccouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 76 (3), pp.1151-1166. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00289-018-2427-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiblock copolymers of sulfonated PSU/PPSU Poly(ether sulfone)s as solid electrolytes for proton exchange membrane fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nieves Ureña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Teresa Pérez-Prior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Del Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Várez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 302, pp.428-440. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2019.01.112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aromatic Copolymer/Nafion Blends Outperforming the Corresponding Pristine Ionomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Dat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Porcar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (2), pp.355-367. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.7b00037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured multi-block copolymer single-ion conductors for safer high-performance lithium batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Dat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guk-Tae Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junli Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Judeinstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (11), pp.3298-3309. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8ee02093k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic-Liquid-like Polysiloxane Electrolytes for Highly Stable Solid-State Dye-Sensitized Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Kumar Bharwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Manceriu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Dewalque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Toupance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (8), pp.4106 - 4114. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.8b00769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnesium Anthracene System-Based Electrolyte as a Promoter of High Electrochemical Performance Rechargeable Magnesium Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Hebié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Leprêtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (6), pp.5527 - 5533. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.7b16491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing ionic conduction of poly(oxyethylene) electrolytes through controlling the cross-link density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amdou Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Antonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 240, pp.307 - 315. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2017.04.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling Microstructure–Transport Interplay in Highly Phase-Separated Perfluorosulfonated Aromatic Multiblock Ionomers via Molecular Architecture Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Dat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Assumma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Judeinstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Porcar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (2), pp.1671-1683. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.6b12764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrolyte Based on Easily Synthesized, Low Cost Triphenolate–Borohydride Salt for High Performance Mg(TFSI)2-Glyme Rechargeable Magnesium Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Hebié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Phuong Khanh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Leprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Cointeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.7b06022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocomposite poly(vynilidene fluoride)/nanocrystalline cellulose porous membranes as separators for lithium-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bolloli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Antonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Molmeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 214, pp.38 - 48. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2016.08.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty Principle in the Elucidation of the Extraction Mechanism of Ions from Aqueous towards Ionic Liquid Phases. PtCl 6 2− and [C 1 C 8 IM][NTf 2 ] as a Textbook Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papaiconomou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Cointeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaînet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Billard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (13), pp.3892 - 3900. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.201600803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyaromatic ionomers with a highly hydrophobic backbone and perfluorosulfonic acids for PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olesia Danyliv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gueneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Cointeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 214, pp.182 - 191. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2016.07.148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Phase Separated Aromatic Ionomers Bearing Perfluorosulfonic Acids by Bottom-up Synthesis: Effect of Cation on Membrane Morphology and Functional Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olesia Danyliv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (11), pp.4164 - 4177. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.6b00629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of different perfluorinated anion based Ionic liquids on the intrinsic properties of Nafion (R)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakhi Sood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Espuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouanvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakima Mendil-Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 495, pp.445-456. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2015.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Block Length and Membrane Processing Conditions on the Morphology and Properties of Perfluorosulfonated Poly(arylene ether sulfone) Multiblock Copolymer Membranes for PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Assumma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Dat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7, pp.13808-13820. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.5b01835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of partially fluorinated poly(arylene ether sulfone) multiblock copolymers bearing perfluorosulfonic functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Assumma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Dat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53, pp.1941-1956. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pola.27650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study of Proton Conducting Ionic Liquid Doped Nafion Membranes Elaborated by Swelling and Casting Methods: Processing Conditions, Morphology, and Functional Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakhi Sood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Espuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouanvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118, pp.14157-14168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(oxyethylene) electrolytes based on lithium nitrophenyl sulfonamide and hexanitrodiphenylamide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Cointeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 57, pp.20 - 26. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2011.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and Characterization of Sulfonated Polyphenylquinoxalines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander L. Rusanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalia M. Belomoina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena G. Bulycheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolaï A. Yanul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitri Yu. Likhatchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Performance Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (6), pp. 627-641. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0954008307082446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PILs-based Nafion membranes: a route to high-temperature PEFMCs dedicated to electric and hybrid vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Molmeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Cointeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19 (10), pp.1406-1414. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pat.1219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel phosphonated poly(1,3,4-oxadiazole)s: Synthesis in ionic liquid and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander S. Shaplov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena I. Lozinskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina L. Odinets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin A. Lyssenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana A. Kurtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reactive and Functional Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 68 (1), pp. 208-224. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2007.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton Conducting Ionic Liquid Organization as Probed by NMR: Self-Diffusion Coefficients and Heteronuclear Correlations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Judeinstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ancian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (12), pp. 3680-3683. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp711298g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New aryl-containing fluorinated sulfonic acids and their ammonium salts, useful as electrolytes for fuel cells or ionic liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Arvai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Toulgoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Médebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard R. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 129 (10), pp. 1029-1035. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluchem.2008.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissociation of C&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt;F&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;SO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;Li in two organic solvents with different dielectric constants: a Raman spectroscopic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurusamy Hirankumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 38 (12), pp. 1570-1576. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.1807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane and Active Layer Degradation upon PEMFC Steady-State Operation I. Platinum Dissolution and Redistribution within the MEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Guilminot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Corcella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 154 (11), pp. B1106-B1114. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.2775218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion transport in CLIP: Investigation through conductivity and NMR measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Judeinstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 53 (4), pp. 1395-1403. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2007.04.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pt Redistribution within PEMFC MEAs and its Consequence on their Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Guilminot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Rossinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 11 (1), p. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.2781034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane and Active Layer Degradation Following PEMFC Steady-State Operation II. Influence of Pt&amp;lt;sup&amp;gt;&amp;lt;i&amp;gt;z&amp;lt;/i&amp;gt;+&amp;lt;/sup&amp;gt; on Membrane Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Guilminot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 154 (11), pp. B1115-B1120. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.2775282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(oxyethylene) electrolytes based on lithium pentafluorobenzene sulfonate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guindet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 52 (11), pp. 3758-3765. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2006.10.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical investigation of polymer electrolytes based on lithium 2-(phenylsulfanyl)-1,1,2,2-tetrafluoro-ethansulfonate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Toulgoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Médebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 53 (4), pp. 1439-1443. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2007.05.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion: An environmentally friendly process for PEMFC membrane elaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia El Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 53 (4), pp. 1584-1595. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2007.04.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalized oligosiloxanes: Synthesis and UV curing kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Pinteala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan C. Simionescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J. M. Abadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Trends in Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 10, pp. 55-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fluor dans les dispositifs de stockage et de conversion électrochimique de l'énergie. Une omniprésence incontournable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 301-302, pp. 135-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of oligocaprolactone vinyl ether macromonomers and their use for indomethacin encapsulation in polymer nanoparticles based on polycaprolactone macromonomer-maleic anhydride-N-vinyl pyrrolidone terpolymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamaide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 55 (2), pp. 222-228. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pi.1964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From polymer chemistry to membrane elaboration : A global approach of fuel cell polymeric electrolytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia El Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guindet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 153 (2), pp.198-209. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2005.05.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and physicochemical characterizations of ionomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penca Genova-Dimitrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 51 (23), pp. 4789-4801. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2006.01.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorinated organic chemicals: Prospects in New Electrochemical Energy Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 127 (11), pp. 1471-1478. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluchem.2006.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New polymer electrolytes based on ether sulfate anions for lithium polymer batteries Part I: Multifonctional ionomers: conductivity and electrochemical stability.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 51 (26), pp. 5876-5884. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2006.03.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New polymer electrolytes based on ether sulfate anions for lithium polymer batteries Part II: Conductivity and transport properties of blended and cross-linked ionomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 51 (26), pp. 5954-5960. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2006.03.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mastering sulfonation of aromatic polysulfones : crucial for membranes in fuel cell application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5 (3), pp. 344-354. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fuce.200400082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'électrolyte Polymère pour batterie lithium et piles à combustible : un élément clé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9, p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and characterization of ion exchange membrane with controlled properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misgina Tilahun Tsehaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Planes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop: Aqueous Organic Redox Flow Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEO electrolyte as interlayer in between Li metal and a hybrid organic/halide based electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boulmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Stankiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Denis Louis Campéon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khawla Zrikem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Symposium on Polymer Electrolytes for Battery Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative Membrane to PFSAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lavernot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Redox flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyester-based Polymer Electrolytes with an Extended Electrochemical Stability Window for Solid-State Lithium Metal Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunfan Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2025 Spring Meeting &amp; Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Strabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membranes for fuel cells and electrolyzers: state of art and issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Summer School Hydrogen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton exchange membrane with active reinforcement based on functionalized polymer nanofibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysandre Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavaliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rozière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSET 2025 - International Congress on Sustainable Energy and related Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lipari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Lithium-Polymer Interface with LiNO3 in a Single Ion Polymer Electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunfan Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Bertaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Bresser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2025 Spring Meeting &amp; Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From polymer electrolytes to calcium-conducting Ionomers: a route towards reversible calcium batteries?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Solier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul San Roman Gallego Casilda,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Susana Martinez-Cisneros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Beyond Li-Ion Batteries 2024 - BeLI24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionomer synthesis & analytical characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop: Ionomer from synthesis to applications and business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lyon Syensqo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternatives et substitution des PFAS dans les systèmes électrochimiques pour la production et le stockage de l’énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PFAS : enjeux et alternatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Paris CNRS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design de membranes échangeuse d’anions pour les piles à combustible alcaline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fédération HYDROGENE (FRH2) 4ème REUNION PLENIERES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEO Electrolyte As Interlayer for Li Metal Battery Comprising an Halide Based Hybrid Electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Stankiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boulmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khawla Zrikem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Denis Louis Campéon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRiME 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of High-Performance Anion-Exchange Membrane for Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque Français de Chimie du Fluor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single Ion Conducting Polymer Electrolyte for Safe and High-Performance Li metal Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Vansee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunfan Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Bresser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th Japan-France Joint Seminar on Battery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Matsue Japan, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of High-Performance Anion-Exchange Membrane for Fuel Cells and Electrolysers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Amigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Hydrogen Energy Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asociación Española del Hidrógeno, Mar 2024, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une membrane échangeuse de protons capable de fonctionner durablement dans une PEMFC à 95°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysandre Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Cointeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 ème Colloque Français de Chimie du Fluor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Le mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a proton exchange membrane capable of operating durably in a 95°C PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysandre Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Cointeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Hydrogen energy conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Organic Membranes for Aqueous Redox Flow Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polycondensation 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles membranes organiques pour batteries aqueuses à flux rédox.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lavernot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Redox flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of organic membranes for calcium batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Solier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cointeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Leprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STEPI 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Montpellier (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer electrolytes design: the key for high performance batteries an fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Vansee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Dat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lyonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Bresser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STEPI12, Symposium on polyimides &amp; high performance polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Monptellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single Ion-conducting polymer electrolyte for safe and high-performance batterries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second edition, Advancements and Breakthroughs in Next Generation Solid-State Li-ion Battery Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Casablanca, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Design of Single-Ion Polymer Electrolytes for Lithium Batteries via Unique Donor-Acceptor Polymerization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunfan Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Bresser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the International Society of Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Electrochemistry, Sep 2023, Lyon (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design de ionomères pour les membranes échangeuses d'anions dans les piles à combustibles et les électrolyseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Amigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51ième édition du colloque national du GFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français des polymères, Nov 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting Single Ion Polymer Electrolyte to Organic Lithium Batteries, toward Sustainable and Safe Energy Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunfan Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Bertaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Bresser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STEPI 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Montpellier (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron fluorides as positive electrode materials for solid state lithium batteries.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Porhiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the International Society of Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Electrochemistry, Sep 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing Highly Stable Solid-State Organic Batteries Employing a Single-Ion Polymer Electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunfan Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Bresser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Societ, 2023 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Strasboug, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single ion conducting polymer electrolyte for safe and high-performance batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunfan Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Solier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Dat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Phuong Khanh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50eme Colloque National du GFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fluor dans les matériaux pour l’énergie, un élément incontournable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Colloque Français de Chimie du Fluor, CFCF2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Forges les Eaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing Highly Stable Solid-State Organic Lithium Metal Batteries Powered by Carbon Current Collector Single Ion Polymer Electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunfan Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Bresser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai She</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon Chemistry and Materials (CCM-2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling process of Membrane Electrode Assembly of PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Svecova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrolyzer Recycling Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Washington + online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrolyte polymers for fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional and Hierarchical materials for energy and sustainable development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Strabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and study the application of Iron, Nitrogen doped high surface area carbon for Li-S batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajad Rahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauréline Lecarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISE Regional Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing Highly Stable Solid-State Organic Lithium Metal Batteries Powered by Carbon Current Collector Single Ion Polymer Electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunfan Schao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Bresser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Carbon Chemistry and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fluorures de fer comme matériaux d’électrodes positives pour batteries au lithium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Porhiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du Groupe Français d’Etude des Composés d’Insertion (GFECI 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français d’Etude des Composés d’Insertion, Mar 2022, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionomères et membranes partiellement fluorés pour PEMFC et électrolyseurs : l’effet bénéfique du fluor sur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apport des matériaux fluorés à la filière Hydrogène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Le Main, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fluorures de fer comme matériaux d’électrodes positives pour batteries au lithium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Porhiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Colloque Français de Chimie du Fluor (CFCF2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Forges-les-Eaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling-assisted design of calcium-based solid polymer electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Gogny-Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Hoang Bao Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sebastien Filhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Liesse Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS (European Materials Research Society) Fall meeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online Edition, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Performance Single Conducting Polymer Electrolytes for Lithium Metal Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Bresser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Dat Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">239th ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Saint Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binary V, Mn oxide/hydroxides rGO as high sulfur content host materials for Lithium-Sulfur battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajad Rahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureline Lecarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">240th Meeting of the Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Performance Anion Exchange Membrane for Aqueous Organic Redox Flow Battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misgina Tilahun Tsehaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Xian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Janoschka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Annual Meeting of the UK Redox Flow Battery Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Virtual work shop, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02957601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anion Exchange Membranes for High Performance Neutral Aqueous Organic Redox Flow Battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misgina Tilahun Tsehaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xian Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janoschka Tobias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">238th Meeting of the Electrochemical Society - PRiME 2020 meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetraglyme - Ca(TFSI)2, a non-monotonic liquid electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Gogny-Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graduate Student Symposium on Advantageous Electrochemistry 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailored design of polymer electrolytes for advanced high-capacity and high-voltage lithium batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Bresser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Passerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">238th Meeting of the Electrochemical Society - PRiME 2020 meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High performance single conducting polymer electrolytes for lithium metal batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Dat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Bresser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Polyimides &amp; High Performance Polymers Conference, STEPI 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel poly(ethylene oxide)-based block copolymer as single-ion conducting electrolytes for lithium batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Khanh Ly Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Phuong Khanh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Congress 2019 (EPF 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Heraklion, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer Electrolyte membranes based on proton conducting ionic liquids for high temperature polymer electrolyte membrane fuel cells (PEMFC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Espuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mendil-Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMAT 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the utilisation of Sulfonated polysulfone as membranes in fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises Bautista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guindet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France – Deutschland Fuel Cell Conference 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface studies in solid lithium metal batteries based on halide hybrid electrolytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boulmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Stankiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khawla Zrikem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irune Villaluenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Electrochimie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Saint-Malo (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Organic Membranes for Aqueous Redox Flow Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iliass Jalit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lavernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polycondensation 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetraglyme - Ca(TFSI)2, a non-monotonic liquid electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Gogny-Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st Annual Meeting of the International Society of Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Belgare, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multicomponent diffusion model for membranes in organic redox flow batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Mourouga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Sansone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen O. Schumacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modval 2019 – 16th Symposium on Modeling and Experimental Validation of Electrochemical Energy Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Braunschweig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process for preparing unipolar cation-conducting ionomers from difluoro ionic monomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olesia Danyliv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : 10826118. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of films comprising a crosslinked polymer having anionic groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia El Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : WO2007060321. 2007, pp.67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane preparation method comprising the extrusion of a thermoplastic polymer bearing alkali-metal salt groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia El Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2006097602. 2006, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId447"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cristina Iojoiu </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium Nitrate as a SEI-Stabilizing Additive in Single-Ion Conducting Polymer Electrolytes for Lithium–Metal Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunfan Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Bertaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maider Zarrabeitia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 18 (4), pp.6912-6925. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.5c21796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05526085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly conductive ester-based solid electrolyte exhibiting remarkable stability for safe, sustainable, and high-performance lithium metal batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunfan Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanlin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5TA08874G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05526076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Ion Conducting Polymer Electrolyte with Excellent Interfacial Stability toward the Lithium Metal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houang Phong Khanh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunfan Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Bertaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Khanh Ly Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Solier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (5), pp.2819-2827. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.4c02859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorinated materials in electrochemical storage and conversion devices: assessment of advantages and disadvantages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunfan Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysandre Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (G1), pp.523-541. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crchim.394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From polymer electrolytes to calcium-conducting ionomers: A route towards rechargeable calcium batteries?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul San-Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Solier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Martinez-Cisneros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lavernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Varez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 524, pp.145932. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2025.145932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic Study of Water Transport in Anion‐Exchange Membranes and its Influence on Ionic Conductivity and Fuel Cell Operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles De Moor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Charvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Planes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemSusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (20), pp.e202501604. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cssc.202501604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent-Free Single-ion Conducting Polymer Electrolyte for Lithium-Metal Batteries Synthesized Via a Unique Donor-Acceptor Copolymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunfan Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Bresser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.30032-30040. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4TA05055J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Block Copolymer-Based Membranes for Vanadium Redox Flow Batteries: Synthesis, Characterization, and Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sydonne Swaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Monzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nieves Ureña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Vivo Vilches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Polymer Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (15), pp.8966-8976. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsapm.4c01262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocrystalline cellulose reinforced poly(ethylene oxide) electrolytes for lithium-metal batteries with excellent cycling stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guk-Tae Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Antonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlou Löffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Bresser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Energy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.1325612. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenrg.2023.1325612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anion Exchange Membranes with High Power Density and Energy Efficiency for Aqueous Organic Redox Flow Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misgina Tilahun Tsehaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xian Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Janoschka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Schubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 438, pp.141565. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2022.141565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656369v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Atomic Dispersion of Fe and Co Supported on Reduced Graphene Oxide for High-Performance Lithium–Sulfur Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajad Rahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauréline Lecarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (38), pp.44932-44941. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.3c08669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anion Exchange Membranes Incorporating Multi N -Spirocyclic Quaternary Ammonium Cations via Ultraviolet-Initiated Polymerization for Zinc Slurry-Air Flow Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misgina Tilahun Tsehaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nak Heon Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Tübke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (6), pp.7069-7080. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.2c00697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Polymer Backbone Fluorination on the Electrochemical Behavior of Single-Ion Conducting Multiblock Copolymer Electrolytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Dat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Diemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Macro Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.982-990. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsmacrolett.2c00292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarkable 8.3% efficiency and extended electron lifetime towards highly stable semi-transparent iodine-free DSSCs by mitigating the in-situ triiodide generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Kumar Bharwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Manceriu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 446, pp.136777. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2022.136777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-ion conducting polymer electrolyte for Li||LiNi0.6Mn0.2Co0.2O2 batteries—impact of the anodic cutoff voltage and ambient temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Steinle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Dat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Kuenzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26, pp.97-102. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10008-020-04895-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the abnormal conductivity behaviour of divalent cations in low dielectric constant tetraglyme-based electrolytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Hoang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24, pp.21601-21611. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2CP03200G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composite Anion-Exchange Membrane Fabricated by UV Cross-Linking Vinyl Imidazolium Poly(Phenylene Oxide) with Polyacrylamides and Their Testing for Use in Redox Flow Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martyna Charyton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (6), pp.436. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/membranes11060436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humidity-induced mechanical behavior and proton transport mechanism in aromatic multiblock ionomer membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Dat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Khanh Ly Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Charvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flandin Lionel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021, pp.1c00629. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.1c00629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay of Structure and Dynamics in Lithium/Ionic Liquid Electrolytes: Experiment and Molecular Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Judeinstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Zeghal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doru Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Coasne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 125 (6), pp.1618-1631. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c09597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’électrolyte, un élément clé des batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les batteries de demain, 464, pp.16-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel single-ion conducting electrolytes based on polyvinylidene fluoride polymer for Lithium metal batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Khanh Ly Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ameduri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 498, pp.229920. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2021.229920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium Phosphonate Functionalized Polymer Coating for High‐Energy Li[Ni 0.8 Co 0.1 Mn 0.1 ]O 2 with Superior Performance at Ambient and Elevated Temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu‐dat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maider Zarrabeitia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai‐peng Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorin Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (41), pp.2105343. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.202105343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticized I2-free polysiloxane ionic conductors as electrolytes for stable and flexible solid-state dye-sensitized solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Kumar Bharwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Girish Salian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Manceriu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Sciences Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, pp.100120. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsadv.2021.100120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron imaging of operando proton exchange membrane fuel cell with novel membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jongmin Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Dat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Escribano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Micoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Rosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 496, pp.229836. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2021.229836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Anion Exchange Membrane Properties Incorporating N-spirocyclic Quaternary Ammonium Cations and Aqueous Organic Redox Flow Battery Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misgina Tsehaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xian Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Janoschka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Schubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (5), pp.367. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/membranes11050367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pristine and Modified Porous Membranes for Zinc Slurry–Air Flow Battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misgina Tilahun Tsehaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getachew Teklay Gebreslassie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nak Heon Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (13), pp.4062. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26134062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-energy lithium batteries based on single-ion conducting polymer electrolytes and Li[Ni0.8Co0.1Mn0.1]O2 cathodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Steinle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Dat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jae-Kwang Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 77, pp.105129. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nanoen.2020.105129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfluorosulfonyl Imide versus Perfluorosulfonic Acid Ionomers in Proton‐Exchange Membrane Fuel Cells at Low Relative Humidity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu‐dat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Porihel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐blaise Brubach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Soudant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemSusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (3), pp.590-600. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cssc.201902875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membranes for zinc-air batteries: Recent progress, challenges and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misgina Tilahun Tsehaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramato Ashu Tufa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 475, pp.228689. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2020.228689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring the Proton Conductivity and Microstructure of Block Copolymers by Countercation-Selective Membrane Fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Dat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Khanh Ly Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Porcar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (24), pp.13071-13081. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c04682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects for Anion-Exchange Membranes in Alkali Metal–Air Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misgina Tilahun Tsehaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (24), pp.4702. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en12244702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning bimodal porosity in TiO 2 photoanodes towards efficient solid-state dye-sensitized solar cells comprising polysiloxane-based polymer electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Kumar Bharwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Manceriu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Dewalque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 273, pp.226 - 234. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2018.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface characterization of 1-butyl-1-ethylpiperidinium bromide by inverse gas chromatography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Papadopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papaiconomou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Baup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Svecova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 287, pp.110945. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2019.110945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimodal titanium oxide photoelectrodes with tuned porosity for improved light harvesting and polysiloxane-based polymer electrolyte infiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Kumar Bharwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Manceriu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Dewalque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 178, pp.98-107. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2018.12.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEO: An immobile solvent?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinez-Cisneros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Molmeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 302, pp.338-343. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2019.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoupling segmental relaxation and ionic conductivity for lithium-ion polymer electrolytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Bresser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Passerini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Systems Design &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4, pp.779-792. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9me00038k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion of Nafion and Aquivion membranes: environmentally friendly procedure and good conductivities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Mbarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia El Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaineb Baccouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 76 (3), pp.1151-1166. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00289-018-2427-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiblock copolymers of sulfonated PSU/PPSU Poly(ether sulfone)s as solid electrolytes for proton exchange membrane fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nieves Ureña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Teresa Pérez-Prior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Del Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Várez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 302, pp.428-440. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2019.01.112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aromatic Copolymer/Nafion Blends Outperforming the Corresponding Pristine Ionomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Dat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Porcar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (2), pp.355-367. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.7b00037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured multi-block copolymer single-ion conductors for safer high-performance lithium batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Dat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guk-Tae Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junli Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Judeinstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (11), pp.3298-3309. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8ee02093k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic-Liquid-like Polysiloxane Electrolytes for Highly Stable Solid-State Dye-Sensitized Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Kumar Bharwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Manceriu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Dewalque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Toupance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (8), pp.4106 - 4114. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.8b00769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnesium Anthracene System-Based Electrolyte as a Promoter of High Electrochemical Performance Rechargeable Magnesium Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Hebié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Leprêtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (6), pp.5527 - 5533. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.7b16491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling Microstructure–Transport Interplay in Highly Phase-Separated Perfluorosulfonated Aromatic Multiblock Ionomers via Molecular Architecture Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Dat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Assumma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Judeinstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Porcar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (2), pp.1671-1683. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.6b12764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing ionic conduction of poly(oxyethylene) electrolytes through controlling the cross-link density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amdou Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Antonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 240, pp.307 - 315. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2017.04.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrolyte Based on Easily Synthesized, Low Cost Triphenolate–Borohydride Salt for High Performance Mg(TFSI)2-Glyme Rechargeable Magnesium Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Hebié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Phuong Khanh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Leprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Cointeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.7b06022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocomposite poly(vynilidene fluoride)/nanocrystalline cellulose porous membranes as separators for lithium-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bolloli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Antonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Molmeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 214, pp.38 - 48. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2016.08.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty Principle in the Elucidation of the Extraction Mechanism of Ions from Aqueous towards Ionic Liquid Phases. PtCl 6 2− and [C 1 C 8 IM][NTf 2 ] as a Textbook Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papaiconomou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Cointeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaînet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Billard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (13), pp.3892 - 3900. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.201600803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyaromatic ionomers with a highly hydrophobic backbone and perfluorosulfonic acids for PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olesia Danyliv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gueneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Cointeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 214, pp.182 - 191. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2016.07.148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Phase Separated Aromatic Ionomers Bearing Perfluorosulfonic Acids by Bottom-up Synthesis: Effect of Cation on Membrane Morphology and Functional Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olesia Danyliv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (11), pp.4164 - 4177. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.6b00629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Block Length and Membrane Processing Conditions on the Morphology and Properties of Perfluorosulfonated Poly(arylene ether sulfone) Multiblock Copolymer Membranes for PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Assumma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Dat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7, pp.13808-13820. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.5b01835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of different perfluorinated anion based Ionic liquids on the intrinsic properties of Nafion (R)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakhi Sood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Espuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouanvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakima Mendil-Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 495, pp.445-456. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2015.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of partially fluorinated poly(arylene ether sulfone) multiblock copolymers bearing perfluorosulfonic functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Assumma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Dat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53, pp.1941-1956. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pola.27650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study of Proton Conducting Ionic Liquid Doped Nafion Membranes Elaborated by Swelling and Casting Methods: Processing Conditions, Morphology, and Functional Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakhi Sood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Espuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouanvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118, pp.14157-14168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(oxyethylene) electrolytes based on lithium nitrophenyl sulfonamide and hexanitrodiphenylamide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Cointeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 57, pp.20 - 26. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2011.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and Characterization of Sulfonated Polyphenylquinoxalines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander L. Rusanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalia M. Belomoina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena G. Bulycheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolaï A. Yanul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitri Yu. Likhatchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Performance Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (6), pp. 627-641. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0954008307082446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PILs-based Nafion membranes: a route to high-temperature PEFMCs dedicated to electric and hybrid vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Molmeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Cointeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19 (10), pp.1406-1414. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pat.1219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel phosphonated poly(1,3,4-oxadiazole)s: Synthesis in ionic liquid and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander S. Shaplov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena I. Lozinskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina L. Odinets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin A. Lyssenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana A. Kurtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reactive and Functional Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 68 (1), pp. 208-224. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2007.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton Conducting Ionic Liquid Organization as Probed by NMR: Self-Diffusion Coefficients and Heteronuclear Correlations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Judeinstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ancian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (12), pp. 3680-3683. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp711298g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New aryl-containing fluorinated sulfonic acids and their ammonium salts, useful as electrolytes for fuel cells or ionic liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Arvai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Toulgoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Médebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard R. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 129 (10), pp. 1029-1035. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluchem.2008.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pt Redistribution within PEMFC MEAs and its Consequence on their Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Guilminot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Rossinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 11 (1), p. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.2781034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane and Active Layer Degradation Following PEMFC Steady-State Operation II. Influence of Pt&amp;lt;sup&amp;gt;&amp;lt;i&amp;gt;z&amp;lt;/i&amp;gt;+&amp;lt;/sup&amp;gt; on Membrane Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Guilminot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 154 (11), pp. B1115-B1120. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.2775282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissociation of C&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt;F&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;SO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;Li in two organic solvents with different dielectric constants: a Raman spectroscopic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurusamy Hirankumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 38 (12), pp. 1570-1576. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.1807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane and Active Layer Degradation upon PEMFC Steady-State Operation I. Platinum Dissolution and Redistribution within the MEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Guilminot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Corcella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 154 (11), pp. B1106-B1114. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.2775218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion transport in CLIP: Investigation through conductivity and NMR measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Judeinstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 53 (4), pp. 1395-1403. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2007.04.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(oxyethylene) electrolytes based on lithium pentafluorobenzene sulfonate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guindet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 52 (11), pp. 3758-3765. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2006.10.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical investigation of polymer electrolytes based on lithium 2-(phenylsulfanyl)-1,1,2,2-tetrafluoro-ethansulfonate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Toulgoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Médebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 53 (4), pp. 1439-1443. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2007.05.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion: An environmentally friendly process for PEMFC membrane elaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia El Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 53 (4), pp. 1584-1595. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2007.04.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of oligocaprolactone vinyl ether macromonomers and their use for indomethacin encapsulation in polymer nanoparticles based on polycaprolactone macromonomer-maleic anhydride-N-vinyl pyrrolidone terpolymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hamaide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 55 (2), pp. 222-228. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pi.1964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fluor dans les dispositifs de stockage et de conversion électrochimique de l'énergie. Une omniprésence incontournable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 301-302, pp. 135-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalized oligosiloxanes: Synthesis and UV curing kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Pinteala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan C. Simionescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J. M. Abadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Trends in Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 10, pp. 55-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From polymer chemistry to membrane elaboration : A global approach of fuel cell polymeric electrolytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia El Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guindet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 153 (2), pp.198-209. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2005.05.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and physicochemical characterizations of ionomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penca Genova-Dimitrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 51 (23), pp. 4789-4801. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2006.01.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorinated organic chemicals: Prospects in New Electrochemical Energy Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 127 (11), pp. 1471-1478. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluchem.2006.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New polymer electrolytes based on ether sulfate anions for lithium polymer batteries Part I: Multifonctional ionomers: conductivity and electrochemical stability.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 51 (26), pp. 5876-5884. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2006.03.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New polymer electrolytes based on ether sulfate anions for lithium polymer batteries Part II: Conductivity and transport properties of blended and cross-linked ionomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 51 (26), pp. 5954-5960. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2006.03.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mastering sulfonation of aromatic polysulfones : crucial for membranes in fuel cell application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5 (3), pp. 344-354. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fuce.200400082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'électrolyte Polymère pour batterie lithium et piles à combustible : un élément clé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9, p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyester-based Polymer Electrolytes with an Extended Electrochemical Stability Window for Solid-State Lithium Metal Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunfan Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2025 Spring Meeting &amp; Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Strabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and characterization of ion exchange membrane with controlled properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misgina Tilahun Tsehaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Planes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop: Aqueous Organic Redox Flow Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEO electrolyte as interlayer in between Li metal and a hybrid organic/halide based electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boulmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Stankiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Denis Louis Campéon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khawla Zrikem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Symposium on Polymer Electrolytes for Battery Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative Membrane to PFSAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lavernot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Redox flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton exchange membrane with active reinforcement based on functionalized polymer nanofibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysandre Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavaliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rozière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSET 2025 - International Congress on Sustainable Energy and related Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lipari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membranes for fuel cells and electrolyzers: state of art and issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Summer School Hydrogen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Lithium-Polymer Interface with LiNO3 in a Single Ion Polymer Electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunfan Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Bertaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Bresser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2025 Spring Meeting &amp; Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of High-Performance Anion-Exchange Membrane for Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque Français de Chimie du Fluor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From polymer electrolytes to calcium-conducting Ionomers: a route towards reversible calcium batteries?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Solier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul San Roman Gallego Casilda,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Susana Martinez-Cisneros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Beyond Li-Ion Batteries 2024 - BeLI24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionomer synthesis & analytical characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop: Ionomer from synthesis to applications and business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lyon Syensqo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternatives et substitution des PFAS dans les systèmes électrochimiques pour la production et le stockage de l’énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PFAS : enjeux et alternatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Paris CNRS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design de membranes échangeuse d’anions pour les piles à combustible alcaline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fédération HYDROGENE (FRH2) 4ème REUNION PLENIERES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEO Electrolyte As Interlayer for Li Metal Battery Comprising an Halide Based Hybrid Electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Stankiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boulmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khawla Zrikem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Denis Louis Campéon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRiME 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single Ion Conducting Polymer Electrolyte for Safe and High-Performance Li metal Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Vansee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunfan Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Bresser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th Japan-France Joint Seminar on Battery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Matsue Japan, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of High-Performance Anion-Exchange Membrane for Fuel Cells and Electrolysers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Amigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Hydrogen Energy Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asociación Española del Hidrógeno, Mar 2024, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une membrane échangeuse de protons capable de fonctionner durablement dans une PEMFC à 95°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysandre Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Cointeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 ème Colloque Français de Chimie du Fluor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Le mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a proton exchange membrane capable of operating durably in a 95°C PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysandre Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Cointeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Hydrogen energy conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles membranes organiques pour batteries aqueuses à flux rédox.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lavernot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Redox flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Organic Membranes for Aqueous Redox Flow Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polycondensation 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting Single Ion Polymer Electrolyte to Organic Lithium Batteries, toward Sustainable and Safe Energy Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunfan Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Bertaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Bresser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STEPI 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Montpellier (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Design of Single-Ion Polymer Electrolytes for Lithium Batteries via Unique Donor-Acceptor Polymerization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunfan Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Bresser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the International Society of Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Electrochemistry, Sep 2023, Lyon (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single Ion-conducting polymer electrolyte for safe and high-performance batterries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second edition, Advancements and Breakthroughs in Next Generation Solid-State Li-ion Battery Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Casablanca, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of organic membranes for calcium batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Solier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cointeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Leprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STEPI 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Montpellier (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer electrolytes design: the key for high performance batteries an fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Vansee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Dat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lyonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Bresser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STEPI12, Symposium on polyimides &amp; high performance polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Monptellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design de ionomères pour les membranes échangeuses d'anions dans les piles à combustibles et les électrolyseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Amigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51ième édition du colloque national du GFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français des polymères, Nov 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron fluorides as positive electrode materials for solid state lithium batteries.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Porhiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the International Society of Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Electrochemistry, Sep 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing Highly Stable Solid-State Organic Batteries Employing a Single-Ion Polymer Electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunfan Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Bresser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Societ, 2023 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Strasboug, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fluor dans les matériaux pour l’énergie, un élément incontournable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Colloque Français de Chimie du Fluor, CFCF2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Forges les Eaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single ion conducting polymer electrolyte for safe and high-performance batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunfan Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Solier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Dat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Phuong Khanh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50eme Colloque National du GFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing Highly Stable Solid-State Organic Lithium Metal Batteries Powered by Carbon Current Collector Single Ion Polymer Electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunfan Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Bresser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai She</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon Chemistry and Materials (CCM-2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling process of Membrane Electrode Assembly of PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Svecova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrolyzer Recycling Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Washington + online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrolyte polymers for fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional and Hierarchical materials for energy and sustainable development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Strabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fluorures de fer comme matériaux d’électrodes positives pour batteries au lithium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Porhiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du Groupe Français d’Etude des Composés d’Insertion (GFECI 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français d’Etude des Composés d’Insertion, Mar 2022, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and study the application of Iron, Nitrogen doped high surface area carbon for Li-S batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajad Rahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauréline Lecarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISE Regional Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing Highly Stable Solid-State Organic Lithium Metal Batteries Powered by Carbon Current Collector Single Ion Polymer Electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunfan Schao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Bresser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Carbon Chemistry and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionomères et membranes partiellement fluorés pour PEMFC et électrolyseurs : l’effet bénéfique du fluor sur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apport des matériaux fluorés à la filière Hydrogène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Le Main, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fluorures de fer comme matériaux d’électrodes positives pour batteries au lithium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Porhiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Belin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Colloque Français de Chimie du Fluor (CFCF2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Forges-les-Eaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling-assisted design of calcium-based solid polymer electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Gogny-Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Hoang Bao Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sebastien Filhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Liesse Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS (European Materials Research Society) Fall meeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online Edition, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Performance Single Conducting Polymer Electrolytes for Lithium Metal Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Bresser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Dat Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">239th ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Saint Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binary V, Mn oxide/hydroxides rGO as high sulfur content host materials for Lithium-Sulfur battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajad Rahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureline Lecarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">240th Meeting of the Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Performance Anion Exchange Membrane for Aqueous Organic Redox Flow Battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misgina Tilahun Tsehaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Xian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Janoschka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Annual Meeting of the UK Redox Flow Battery Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Virtual work shop, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02957601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anion Exchange Membranes for High Performance Neutral Aqueous Organic Redox Flow Battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misgina Tilahun Tsehaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xian Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janoschka Tobias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">238th Meeting of the Electrochemical Society - PRiME 2020 meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetraglyme - Ca(TFSI)2, a non-monotonic liquid electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Gogny-Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graduate Student Symposium on Advantageous Electrochemistry 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailored design of polymer electrolytes for advanced high-capacity and high-voltage lithium batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Bresser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Passerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">238th Meeting of the Electrochemical Society - PRiME 2020 meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High performance single conducting polymer electrolytes for lithium metal batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Dat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Bresser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Polyimides &amp; High Performance Polymers Conference, STEPI 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel poly(ethylene oxide)-based block copolymer as single-ion conducting electrolytes for lithium batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Khanh Ly Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Phuong Khanh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Congress 2019 (EPF 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Heraklion, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer Electrolyte membranes based on proton conducting ionic liquids for high temperature polymer electrolyte membrane fuel cells (PEMFC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Espuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mendil-Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMAT 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the utilisation of Sulfonated polysulfone as membranes in fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises Bautista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guindet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France – Deutschland Fuel Cell Conference 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface studies in solid lithium metal batteries based on halide hybrid electrolytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boulmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Stankiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khawla Zrikem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irune Villaluenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Electrochimie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Saint-Malo (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Organic Membranes for Aqueous Redox Flow Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iliass Jalit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lavernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polycondensation 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetraglyme - Ca(TFSI)2, a non-monotonic liquid electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Gogny-Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st Annual Meeting of the International Society of Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Belgare, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multicomponent diffusion model for membranes in organic redox flow batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Mourouga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Sansone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen O. Schumacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modval 2019 – 16th Symposium on Modeling and Experimental Validation of Electrochemical Energy Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Braunschweig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process for preparing unipolar cation-conducting ionomers from difluoro ionic monomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olesia Danyliv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : 10826118. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of films comprising a crosslinked polymer having anionic groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia El Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : WO2007060321. 2007, pp.67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane preparation method comprising the extrusion of a thermoplastic polymer bearing alkali-metal salt groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Iojoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia El Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2006097602. 2006, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId447"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526085v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunfan Shao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Bertaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Shi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maider Zarrabeitia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannie Alloin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c21796" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526076v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanlin Chen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Iojoiu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TA08874G" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345120v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houang Phong Khanh Ngo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Khanh Ly Nguyen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Solier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.4c02859" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345162v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysandre Hourdin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Sanchez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.394" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986921v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul San-Roman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Martinez-Cisneros" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lavernot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Varez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2025.145932" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262325v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles De Moor" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charvin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Planes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202501604" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734295v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Bresser" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4TA05055J" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670550v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydonne Swaby" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Monz&#243;n" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nieves Ure&#241;a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Vivo Vilches" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.4c01262" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656369v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misgina Tilahun Tsehaye" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian Yang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Janoschka" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hager" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Schubert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2022.141565" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670571v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guk-Tae Kim" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Antonelli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlou L&#246;ffler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2023.1325612" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227549v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajad Rahimi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Stievano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;line Lecarme" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c08669" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736991v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mayer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Dat Nguyen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mariani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Diemant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lyonnard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.2c00292" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668662v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kumar Bharwal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Manceriu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Olivier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Mahmoud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.136777" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690020v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nak Heon Choi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fischer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens T&#252;bke" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c00697" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772894v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Hoang Nguyen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Picard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sergent" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP03200G" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123466v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Steinle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Chen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kuenzel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-020-04895-6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255618v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flandin Lionel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.1c00629" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201489v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Judeinstein" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zeghal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doru Constantin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c09597" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319672v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214440v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Lopez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bouchet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ameduri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2021.229920" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400887v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyna Charyton" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Henrion" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Etienne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11060436" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410949v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongmin Lee" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Escribano" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Micoud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rosini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2021.229836" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410911v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu&#8208;dat Nguyen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai&#8208;peng Liang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorin Geiger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202105343" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319608v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girish Salian" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsadv.2021.100120" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319643v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misgina Tsehaye" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11050367" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319653v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getachew Teklay Gebreslassie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Milian" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26134062" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056914v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Porihel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;blaise Brubach" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Soudant" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201902875" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055012v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Kwang Kim" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2020.105129" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917603v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alloin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramato Ashu Tufa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aili" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2020.228689" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055040v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jestin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Porcar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c04682" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01883257v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dewalque" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2018.07.013" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317869v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Papadopoulou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papaiconomou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Baup" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Svecova" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2019.110945" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970268v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2018.12.030" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02410230v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12244702" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132212v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thiam" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martinez-Cisneros" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Molmeret" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.02.005" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133615v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Picard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Passerini" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9me00038k" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132218v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Mbarek" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Kissi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Baccouch" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00289-018-2427-6" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132216v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa P&#233;rez-Prior" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Del R&#237;o" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro V&#225;rez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.01.112" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03164149v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.7b00037" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322060v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junli Shi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Paillard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ee02093k" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01883251v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Toupance" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.8b00769" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711992v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Hebi&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berthelot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b16491" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01671755v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amdou Thiam" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.04.046" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03177437v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Assumma" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Mercier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b12764" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588924v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Phuong Khanh Ngo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cointeaux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b06022" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01883267v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bolloli" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Molmeret" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.08.020" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9SGCWKHK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901849v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cha&#238;net" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201600803" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902802v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olesia Danyliv" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gueneau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Thiam" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.07.148" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17BJ7P72-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884501v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b00629" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231695v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakhi Sood" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Espuche" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gouanv&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Mendil-Jakani" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2015.07.006" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R8K6362M-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221131v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Dat Nguyen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Mercier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b01835" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221124v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.27650" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-781KKVZC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087293v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gebel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884297v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.05.006" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNKZNKXP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365563v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander L. Rusanov" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia M. Belomoina" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena G. Bulycheva" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola&#239; A. Yanul" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Yu. Likhatchev" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954008307082446" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-60HXDNKS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386295v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Martinez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Hanna" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.1219" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1ML12LV4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386297v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander S. Shaplov" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena I. Lozinskaya" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina L. Odinets" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin A. Lyssenko" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana A. Kurtova" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2007.09.001" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BV7M86D-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386257v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ancian" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp711298g" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-91Z8CDQB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386254v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Arvai" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Toulgoat" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice M&#233;debielle" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard R. Langlois" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2008.06.009" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07HDZ3LB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333814v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurusamy Hirankumar" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pagnier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.1807" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JMNMBD18-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386380v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guilminot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Corcella" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maillard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charlot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2775218" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386362v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2007.04.065" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8NTDNGV6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386331v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Rossinot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2781034" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386379v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2775282" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333725v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guindet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2006.10.050" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMKG1057-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386359v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2007.05.027" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6MJ790MV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386361v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Chabert" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Salomon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2007.04.022" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8SJQL8J-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420553v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Pinteala" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan C. Simionescu" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J. M. Abadie" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420583v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333644v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cade" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Fessi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamaide" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.1964" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386398v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mar&#233;chal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2005.05.039" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QC45T3XG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333315v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penca Genova-Dimitrova" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2006.01.022" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5C8NLCHS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333494v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2006.10.011" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V07PZF64-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333324v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chauvin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2006.03.025" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8N3WLNV0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333323v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2006.03.035" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N97KBZDN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386421v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.200400082" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-39D439Q8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420600v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Saunier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393865v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Pinson" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378654v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Devaux" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulmier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Stankiewicz" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Denis Louis Camp&#233;on" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Zrikem" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394045v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394156v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393872v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339272v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schneider" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cavaliere" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rozi&#232;re" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394149v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812601v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul San Roman Gallego Casilda," TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Susana Martinez-Cisneros" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812593v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812588v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394155v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bach" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784461v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673731v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769826v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Vansee" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672987v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Amigues" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jaouen" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ogier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672705v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Schneider" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672744v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Planes" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394035v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394040v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267093v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cointeaux" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670658v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lyonnard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267109v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265287v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672969v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267099v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265329v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Porhiel" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Belin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267148v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872853v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825891v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267134v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai She" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783295v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubelley" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Robert" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Bas" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812615v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825901v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872843v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunfan Schao" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gouget" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455112v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Gu&#233;rin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267114v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825896v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519394v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Gogny-Picard" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Hoang Bao Nguyen" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Filhol" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Doublet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410985v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410046v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Lecarme" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957601v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Xian" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956545v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janoschka Tobias" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970297v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090136v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zheng" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670706v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955060v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639195v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sood" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mendil-Jakani" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gebel" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715045v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moises Bautista" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bultel" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782485v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irune Villaluenga" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394052v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliass Jalit" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970292v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105923v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mourouga" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Sansone" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen O. Schumacher" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933285v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thiam" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560179v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560172v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526085v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunfan Shao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Bertaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Shi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maider Zarrabeitia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannie Alloin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c21796" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526076v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanlin Chen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Iojoiu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TA08874G" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345120v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houang Phong Khanh Ngo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Khanh Ly Nguyen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Solier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.4c02859" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345162v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysandre Hourdin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Sanchez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.394" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986921v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul San-Roman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Martinez-Cisneros" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lavernot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Varez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2025.145932" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262325v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles De Moor" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charvin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Planes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202501604" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734295v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Bresser" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4TA05055J" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670550v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydonne Swaby" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Monz&#243;n" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nieves Ure&#241;a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Vivo Vilches" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.4c01262" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670571v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guk-Tae Kim" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Antonelli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlou L&#246;ffler" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2023.1325612" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656369v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misgina Tilahun Tsehaye" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian Yang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Janoschka" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hager" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Schubert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2022.141565" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227549v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajad Rahimi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Stievano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;line Lecarme" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c08669" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690020v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nak Heon Choi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fischer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens T&#252;bke" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c00697" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736991v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mayer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Dat Nguyen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mariani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Diemant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lyonnard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.2c00292" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668662v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kumar Bharwal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Manceriu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Olivier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Mahmoud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.136777" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123466v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Steinle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Chen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kuenzel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-020-04895-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772894v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Hoang Nguyen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Picard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sergent" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP03200G" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400887v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyna Charyton" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Henrion" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Etienne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11060436" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255618v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flandin Lionel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.1c00629" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201489v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Judeinstein" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zeghal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doru Constantin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c09597" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319672v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214440v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Lopez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bouchet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ameduri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2021.229920" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410911v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu&#8208;dat Nguyen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai&#8208;peng Liang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorin Geiger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202105343" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319608v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girish Salian" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsadv.2021.100120" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410949v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongmin Lee" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Escribano" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Micoud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rosini" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2021.229836" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319643v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misgina Tsehaye" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11050367" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319653v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getachew Teklay Gebreslassie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Milian" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26134062" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055012v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Kwang Kim" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2020.105129" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056914v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Porihel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;blaise Brubach" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Soudant" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201902875" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917603v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alloin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramato Ashu Tufa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aili" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2020.228689" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055040v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jestin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Porcar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c04682" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02410230v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12244702" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01883257v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dewalque" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2018.07.013" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317869v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Papadopoulou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papaiconomou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Baup" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Svecova" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2019.110945" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970268v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2018.12.030" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132212v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thiam" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martinez-Cisneros" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Molmeret" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.02.005" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133615v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Picard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Passerini" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9me00038k" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132218v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Mbarek" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Kissi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Baccouch" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00289-018-2427-6" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132216v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa P&#233;rez-Prior" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Del R&#237;o" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro V&#225;rez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.01.112" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03164149v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.7b00037" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322060v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junli Shi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Paillard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ee02093k" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01883251v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Toupance" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.8b00769" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711992v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Hebi&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berthelot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b16491" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03177437v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Assumma" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Mercier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b12764" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01671755v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amdou Thiam" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.04.046" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588924v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Phuong Khanh Ngo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cointeaux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b06022" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01883267v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bolloli" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Molmeret" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.08.020" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9SGCWKHK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901849v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cha&#238;net" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201600803" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902802v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olesia Danyliv" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gueneau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Thiam" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.07.148" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17BJ7P72-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884501v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b00629" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221131v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Dat Nguyen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Mercier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b01835" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231695v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakhi Sood" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Espuche" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gouanv&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Mendil-Jakani" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2015.07.006" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R8K6362M-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221124v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.27650" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-781KKVZC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087293v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gebel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884297v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.05.006" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNKZNKXP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365563v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander L. Rusanov" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia M. Belomoina" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena G. Bulycheva" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola&#239; A. Yanul" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Yu. Likhatchev" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954008307082446" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-60HXDNKS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386295v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Martinez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Hanna" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.1219" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1ML12LV4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386297v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander S. Shaplov" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena I. Lozinskaya" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina L. Odinets" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin A. Lyssenko" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana A. Kurtova" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2007.09.001" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BV7M86D-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386257v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ancian" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp711298g" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-91Z8CDQB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386254v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Arvai" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Toulgoat" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice M&#233;debielle" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard R. Langlois" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2008.06.009" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07HDZ3LB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386331v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guilminot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Rossinot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2781034" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386379v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maillard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2775282" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333814v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurusamy Hirankumar" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pagnier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.1807" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JMNMBD18-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386380v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Corcella" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charlot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2775218" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386362v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2007.04.065" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8NTDNGV6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333725v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guindet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2006.10.050" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMKG1057-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386359v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2007.05.027" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6MJ790MV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386361v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Chabert" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Salomon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2007.04.022" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8SJQL8J-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333644v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cade" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Fessi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamaide" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.1964" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420583v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420553v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Pinteala" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan C. Simionescu" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J. M. Abadie" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386398v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mar&#233;chal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2005.05.039" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QC45T3XG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333315v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penca Genova-Dimitrova" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2006.01.022" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5C8NLCHS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333494v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2006.10.011" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V07PZF64-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333324v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chauvin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2006.03.025" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8N3WLNV0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333323v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2006.03.035" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N97KBZDN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386421v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.200400082" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-39D439Q8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420600v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Saunier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394156v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393865v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Pinson" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378654v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Devaux" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulmier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Stankiewicz" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Denis Louis Camp&#233;on" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Zrikem" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394045v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339272v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schneider" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cavaliere" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rozi&#232;re" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393872v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394149v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673731v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bach" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812601v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul San Roman Gallego Casilda," TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Susana Martinez-Cisneros" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812593v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812588v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394155v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784461v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769826v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Vansee" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672987v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Amigues" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jaouen" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ogier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672705v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Schneider" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672744v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Planes" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394040v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394035v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267099v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265287v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267109v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267093v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cointeaux" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670658v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lyonnard" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672969v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265329v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Porhiel" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Belin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267148v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825891v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872853v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267134v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai She" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783295v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubelley" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Robert" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Bas" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812615v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455112v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Gu&#233;rin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825901v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872843v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunfan Schao" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gouget" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267114v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825896v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519394v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Gogny-Picard" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Hoang Bao Nguyen" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Filhol" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Doublet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410985v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410046v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Lecarme" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957601v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Xian" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956545v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janoschka Tobias" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970297v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090136v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zheng" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670706v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955060v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639195v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sood" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mendil-Jakani" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gebel" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715045v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moises Bautista" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bultel" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782485v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irune Villaluenga" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394052v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliass Jalit" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970292v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105923v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mourouga" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Sansone" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen O. Schumacher" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933285v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thiam" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560179v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560172v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>