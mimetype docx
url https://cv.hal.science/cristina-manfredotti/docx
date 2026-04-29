--- v0 (2026-03-15)
+++ v1 (2026-04-29)
@@ -1,51 +1,3912 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> cristina manfredotti </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought Forecasting Using a Hybrid Neural Architecture for Integrating Time Series and Static Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Agudelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Manfredotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Piot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tackling Climate Change with Machine Learning workshop at ICLR 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Singapore, Singapore. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2504.05957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NutriKG -Un Graphe de Connaissances pour Modéliser les Préférences et les Besoins Nutritionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Combeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Saïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nageeta Kumari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Manfredotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36es Journées francophones d'Ingénierie des Connaissances, IC 2025, Dijon, France, July 2-4, 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Dijon, France. pp.8-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du caractère séquentiel des repas pour améliorer la performance d'un système de recommandation alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Manfredotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Saïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche d'ingénierie inverse combinant ontologies et modèles relationnels probabilistes: application aux emballages bio-composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Manfredotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Angellier-Coussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC@PFIA 2022 - Plate-Forme Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A process reverse engineering approach using Process and Observation Ontology and Probabilistic Relational Models: application to processing of bio-composites for food packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Manfredotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Angellier-Coussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTSR 2021 - 15th International Conference on Metadata and Semantics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Madrid, Spain. pp.3-15, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-98876-0_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian Interpretation of the Monty Hall Problem with Epistemic Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Manfredotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Viappiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 18th International Conference on Modeling Decisions for Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Umea (Online), Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Vote Elicitation for Group Recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Manfredotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Viappiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Multiple Criteria Decision Aid to Preference Learning (DA2PL 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Andrea Passerini (University of Trento); Vincent Mousseau (Centrale Supelec), Nov 2020, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Causal Discovery in Knowledge Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Manfredotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROFILES/SEMEX@ISWC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Auckland, New Zealand. pp.78-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Interactive Causal Relation Discovery Driven by an Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Manfredotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLAIRS 32</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Sarasota, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring eating behaviours modelling for user clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sema Akkoyunlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Manfredotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cornuéjols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Delaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HealthRecSys@RecSys 2018 colocated with ACM Recsys’18 (ACM Conference Series on Recommender Systems)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Vancouver, Canada. pp.46-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Control Parameters In Cheese Fabrication Process Using Precedence Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Manfredotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Discovery Science (DS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Limassol, Cyprus. pp.421-434, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01771-2_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Probabilistic Relational Models using an Ontology of Transformation Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Manfredotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confederated International Conferences: CoopIS, C&amp;TC, and ODBASE 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Rhodes, Greece. pp.198-215, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-69459-7_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718783v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating substitutability of food items in consumption data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sema Akkoyunlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Manfredotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cornuéjols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Delaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Workshop on Health Recommender Systems co-located with ACM RecSys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Como, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denoising 3D microscopy images of cell nuclei using shape priors on an anisotropic grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bouyrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Manfredotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Peyriéras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cornuéjols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPRAM 2016 International Conference on Pattern Recognition Applications and Method</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping ontology with probabilistic relational models - an application to transformation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Manfredotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Knowledge Discovery, Knowledge Engineering and Knowledge Management (IC3K 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Lisbon, Spain. pp.171-178, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005590001710178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Algorithm for Learning Non-Stationary Dynamic Bayesian Networks With Application to Event Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Dubuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina E. Manfredotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Florida Artificial Intelligence Research Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Hollywood, Florida, United States. pp.564-569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MULTIPLE OBJECT TRACKING WITH RELATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Manfredotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Cattelani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enza Messina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special Session on Interactive and Adaptive Techniques for Machine Learning, Recognition and Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Vilamoura, France. pp.459-466, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0003856004590466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of the R&D activity on diamond particle detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berdermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bergonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. de Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Vertex Detectors 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Keauhou Beach Resort Kailua-Kona, United States. pp.124-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00022289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of irradiated CVD diamond micro-strip sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berdermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bergonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bertuccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bogani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Radiation Effects on Semiconductor Materials, Detectors and Devices 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Firenze, Italy. pp.706-712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CVD Diamond Beam Telescope for Charged Particle Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berdermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bergonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. de Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bogani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001 IEEE Nuclear Science Symposium (NSS) and Medical Imaging Conference (MIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, San Diego, United States. N17.1-5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CVD diamond pixel detectors for LHC experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wedenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berdermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bergonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference On Advanced Technology And Particle Physics 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Villa Olmo, Italy. pp.497-504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CVD diamond detectors for ionizing radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Friedl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berfermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bergonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on vertex detectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Santorini, Greece. pp.194-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of the development of diamond radiation sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berdermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bergonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bogani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Gallium Arsenide Detectors and Related Compounds N0 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Pruhonice - Prague, Czech Republic. pp.131-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Experts’ Knowledge in Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Manfredotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Artificial Intelligence [cs.AI]. Univesité Paris-Saclay, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05023913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principles and Validations of an Artificial Intelligence-Based Recommender System Suggesting Acceptable Food Changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Herold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mykyt Kuslii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Viappiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 153 (2), pp.598-604. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tjnut.2022.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining ontology and probabilistic models for the design of bio-based product transformation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 203, pp.117406. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2022.117406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalising contextual expert knowledge for causal discovery in linked knowledge graphs about transformation processes: application to processing of bio-composites for food packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Angellier-Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Manfredotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Metadata, Semantics and Ontologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMSO.2022.131129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CVD Diamond Beam Telescope for Charged Particle Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Berdermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bergonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W de Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bogani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 49, pp.1857-1862. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2002.802597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of CdTe with photoelectronic techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Manfredotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Blasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Micocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tepore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Physique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1977, 12 (2), pp.255-261. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rphysap:01977001202025500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00244154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An EXplainable RecommandER SYStem for the Nutrition Domain, combining Knowledge Graphs and Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Manfredotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Saïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Viappiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[WORK DOCUMENT] Towards interactive causal relation discovery driven by an ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Manfredotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId107"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:body>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cristina manfredotti </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="600"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="600"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="400"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Publications</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drought Forecasting Using a Hybrid Neural Architecture for Integrating Time Series and Static Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Agudelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Manfredotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tackling Climate Change with Machine Learning workshop at ICLR 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Singapore, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2504.05957⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05132868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NutriKG -Un Graphe de Connaissances pour Modéliser les Préférences et les Besoins Nutritionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Saïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nageeta Kumari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dervaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Manfredotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IC 2025 - 36es Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Dijon, France. pp.8-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05410354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation du caractère séquentiel des repas pour améliorer la performance d'un système de recommandation alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Manfredotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Saïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dervaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une approche d'ingénierie inverse combinant ontologies et modèles relationnels probabilistes: application aux emballages bio-composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Munch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Manfredotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IC@PFIA 2022 - Plate-Forme Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03682416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A process reverse engineering approach using Process and Observation Ontology and Probabilistic Relational Models: application to processing of bio-composites for food packaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Munch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Manfredotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MTSR 2021 - 15th International Conference on Metadata and Semantics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Madrid, Spain. pp.3-15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-98876-0_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bayesian Interpretation of the Monty Hall Problem with Epistemic Uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Manfredotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Viappiani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 18th International Conference on Modeling Decisions for Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Umea (Online), Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayesian Vote Elicitation for Group Recommendations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Caillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Darcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Manfredotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Viappiani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">From Multiple Criteria Decision Aid to Preference Learning (DA2PL 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Andrea Passerini (University of Trento); Vincent Mousseau (Centrale Supelec), Nov 2020, Trento, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interactive Causal Discovery in Knowledge Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Munch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Manfredotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PROFILES/SEMEX@ISWC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Auckland, New Zealand. pp.78-93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards Interactive Causal Relation Discovery Driven by an Ontology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Munch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Manfredotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FLAIRS 32</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Sarasota, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring eating behaviours modelling for user clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sema Akkoyunlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Manfredotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Darcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delaere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HealthRecSys@RecSys 2018 colocated with ACM Recsys’18 (ACM Conference Series on Recommender Systems)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Vancouver, Canada. pp.46-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identifying Control Parameters In Cheese Fabrication Process Using Precedence Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Munch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Manfredotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21st International Conference on Discovery Science (DS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Limassol, Cyprus. pp.421-434, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-01771-2_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01923649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning Probabilistic Relational Models using an Ontology of Transformation Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Munch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Manfredotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane S. Dervaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confederated International Conferences: CoopIS, C&amp;TC, and ODBASE 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Rhodes, Greece. pp.198-215, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-69459-7_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718783v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigating substitutability of food items in consumption data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sema Akkoyunlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Manfredotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Darcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delaere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Second International Workshop on Health Recommender Systems co-located with ACM RecSys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Como, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denoising 3D microscopy images of cell nuclei using shape priors on an anisotropic grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bouyrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Manfredotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Peyriéras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICPRAM 2016 International Conference on Pattern Recognition Applications and Method</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01558022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mapping ontology with probabilistic relational models - an application to transformation processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Manfredotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baudrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Joint Conference on Knowledge Discovery, Knowledge Engineering and Knowledge Management (IC3K 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Lisbon, Spain. pp.171-178, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0005590001710178⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A New Algorithm for Learning Non-Stationary Dynamic Bayesian Networks With Application to Event Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gonzales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Dubuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina E. Manfredotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Florida Artificial Intelligence Research Society Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Hollywood, Florida, United States. pp.564-569</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MULTIPLE OBJECT TRACKING WITH RELATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Manfredotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Cattelani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enza Messina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Special Session on Interactive and Adaptive Techniques for Machine Learning, Recognition and Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Vilamoura, France. pp.459-466, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0003856004590466⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03419650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Status of the R&amp;D activity on diamond particle detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Berdermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bergonzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. de Boer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop on Vertex Detectors 11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2002, Keauhou Beach Resort Kailua-Kona, United States. pp.124-131</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00022289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A CVD Diamond Beam Telescope for Charged Particle Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Berdermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bergonzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. de Boer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bogani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2001 IEEE Nuclear Science Symposium (NSS) and Medical Imaging Conference (MIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2001, San Diego, United States. N17.1-5 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00013641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performance of irradiated CVD diamond micro-strip sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Berdermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bergonzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bertuccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bogani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Radiation Effects on Semiconductor Materials, Detectors and Devices 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2000, Firenze, Italy. pp.706-712</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00012149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CVD diamond pixel detectors for LHC experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Wedenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Berdermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bergonzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference On Advanced Technology And Particle Physics 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1998, Villa Olmo, Italy. pp.497-504</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00012144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CVD diamond detectors for ionizing radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Friedl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Berfermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bergonzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International workshop on vertex detectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1998, Santorini, Greece. pp.194-201</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00012137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Review of the development of diamond radiation sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Berdermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bergonzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bogani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop on Gallium Arsenide Detectors and Related Compounds N0 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1998, Pruhonice - Prague, Czech Republic. pp.131-145</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00012134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HDR (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integrating Experts’ Knowledge in Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Manfredotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Artificial Intelligence [cs.AI]. Univesité Paris-Saclay, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05023913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Principles and Validations of an Artificial Intelligence-Based Recommender System Suggesting Acceptable Food Changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Herold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mykyt Kuslii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Viappiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 153 (2), pp.598-604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tjnut.2022.12.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combining ontology and probabilistic models for the design of bio-based product transformation processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Munch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dervaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dibie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Ibanescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 203, pp.117406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2022.117406⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formalising contextual expert knowledge for causal discovery in linked knowledge graphs about transformation processes: application to processing of bio-composites for food packaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Munch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Manfredotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Metadata, Semantics and Ontologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (1), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJMSO.2022.131129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04115029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A CVD Diamond Beam Telescope for Charged Particle Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Berdermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bergonzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W de Boer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Bogani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 49, pp.1857-1862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2002.802597⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00012882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of CdTe with photoelectronic techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Manfredotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Blasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Micocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tepore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Physique Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1977, 12 (2), pp.255-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/rphysap:01977001202025500⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00244154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An EXplainable RecommandER SYStem for the Nutrition Domain, combining Knowledge Graphs and Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Manfredotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Saïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Viappiani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04439592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[WORK DOCUMENT] Towards interactive causal relation discovery driven by an ontology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Munch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Manfredotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01823862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:sectPr>
+      <w:footerReference w:type="default" r:id="rId107"/>
+      <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:cols w:num="1" w:space="720"/>
+      <w:pgNumType w:start="1"/>
+    </w:sectPr>
+  </w:body>
+</w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +4046,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132868v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Agudelo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guigue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Manfredotti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Piot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2504.05957" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410354v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Combeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Sa&#239;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nageeta Kumari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dervaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440140v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Jacquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682416v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Munch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Wuillemin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Angellier-Coussy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474067v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98876-0_1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03226300v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Viappiani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03006639v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Caillat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Darcel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368242v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie-Barthelemy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184398v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480562v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sema Akkoyunlu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornu&#233;jols" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darcel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delaere" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923649v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01771-2_27" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718783v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Dervaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69459-7_14" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482142v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558022v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouyrie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Peyri&#233;ras" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233295v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005590001710178" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211800v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gonzales" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Dubuisson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina E. Manfredotti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419650v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cattelani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enza Messina" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003856004590466" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022289v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Adam" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bellini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berdermann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bergonzo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. de Boer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012149v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertuccio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bogani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013641v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012144v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wedenig" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bauer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012137v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Friedl" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berfermann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012134v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05023913v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975185v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Vandeputte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Herold" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykyt Kuslii" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2022.12.022" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662183v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ibanescu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.117406" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115029v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMSO.2022.131129" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012882v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Adam" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Berdermann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bergonzo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W de Boer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bogani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2002.802597" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00244154v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Mancini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Manfredotti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Blasi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Micocci" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tepore" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01977001202025500" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439592v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823862v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132868v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Agudelo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guigue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Manfredotti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Piot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2504.05957" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410354v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Combeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Sa&#239;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nageeta Kumari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dervaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440140v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Jacquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682416v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Munch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Wuillemin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Angellier-Coussy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474067v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98876-0_1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03226300v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Viappiani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03006639v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Caillat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Darcel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368242v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie-Barthelemy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184398v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480562v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sema Akkoyunlu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornu&#233;jols" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darcel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delaere" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923649v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01771-2_27" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718783v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Dervaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69459-7_14" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482142v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558022v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouyrie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Peyri&#233;ras" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233295v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005590001710178" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211800v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gonzales" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Dubuisson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina E. Manfredotti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419650v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cattelani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enza Messina" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003856004590466" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022289v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Adam" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bellini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berdermann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bergonzo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. de Boer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013641v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bogani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012149v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertuccio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012144v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wedenig" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bauer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012137v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Friedl" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berfermann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012134v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05023913v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975185v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Vandeputte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Herold" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykyt Kuslii" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2022.12.022" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662183v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ibanescu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.117406" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115029v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMSO.2022.131129" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012882v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Adam" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Berdermann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bergonzo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W de Boer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bogani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2002.802597" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00244154v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Mancini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Manfredotti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Blasi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Micocci" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tepore" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01977001202025500" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439592v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823862v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>