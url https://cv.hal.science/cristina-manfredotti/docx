--- v1 (2026-04-29)
+++ v2 (2026-05-21)
@@ -66,2347 +66,2356 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drought Forecasting Using a Hybrid Neural Architecture for Integrating Time Series and Static Data</w:t>
+                <w:t xml:space="preserve">Personalized Sequence Generation in Food Recommender Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Agudelo</w:t>
+                <w:t xml:space="preserve">Alexandre Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Manfredotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadrien Piot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fatiha Saïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dervaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tackling Climate Change with Machine Learning workshop at ICLR 2025</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2504.05957⟩</w:t>
+              <w:t xml:space="preserve">The 41st ACM/SIGAPP Symposium On Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Thessaloniki, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3748522.3779963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05132868v1</w:t>
+                <w:t xml:space="preserve">hal-05609698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NutriKG -Un Graphe de Connaissances pour Modéliser les Préférences et les Besoins Nutritionnels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Drought Forecasting Using a Hybrid Neural Architecture for Integrating Time Series and Static Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatiha Saïs</w:t>
+                <w:t xml:space="preserve">Julian Agudelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Manfredotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nageeta Kumari</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hadrien Piot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2025 - 36es Journées francophones d'Ingénierie des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tackling Climate Change with Machine Learning workshop at ICLR 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Singapore, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2504.05957⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05410354v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05132868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du caractère séquentiel des repas pour améliorer la performance d'un système de recommandation alimentaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NutriKG -Un Graphe de Connaissances pour Modéliser les Préférences et les Besoins Nutritionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Saïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Jacquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Guigue</w:t>
+                <w:t xml:space="preserve">Nageeta Kumari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dervaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Manfredotti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dervaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">IC 2025 - 36es Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Dijon, France. pp.8-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04440140v1</w:t>
+                <w:t xml:space="preserve">hal-05410354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche d'ingénierie inverse combinant ontologies et modèles relationnels probabilistes: application aux emballages bio-composites</w:t>
+                <w:t xml:space="preserve">Modélisation du caractère séquentiel des repas pour améliorer la performance d'un système de recommandation alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Munch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrice Buche</w:t>
+                <w:t xml:space="preserve">Noémie Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Manfredotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Saïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dervaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC@PFIA 2022 - Plate-Forme Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03682416v1</w:t>
+                <w:t xml:space="preserve">hal-04440140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A process reverse engineering approach using Process and Observation Ontology and Probabilistic Relational Models: application to processing of bio-composites for food packaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Une approche d'ingénierie inverse combinant ontologies et modèles relationnels probabilistes: application aux emballages bio-composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Munch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Manfredotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MTSR 2021 - 15th International Conference on Metadata and Semantics Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IC@PFIA 2022 - Plate-Forme Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03474067v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03682416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian Interpretation of the Monty Hall Problem with Epistemic Uncertainty</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A process reverse engineering approach using Process and Observation Ontology and Probabilistic Relational Models: application to processing of bio-composites for food packaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Munch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Manfredotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paolo Viappiani</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 18th International Conference on Modeling Decisions for Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MTSR 2021 - 15th International Conference on Metadata and Semantics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Madrid, Spain. pp.3-15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-98876-0_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03226300v1</w:t>
+                <w:t xml:space="preserve">hal-03474067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian Vote Elicitation for Group Recommendations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Bayesian Interpretation of the Monty Hall Problem with Epistemic Uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Manfredotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Viappiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From Multiple Criteria Decision Aid to Preference Learning (DA2PL 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Andrea Passerini (University of Trento); Vincent Mousseau (Centrale Supelec), Nov 2020, Trento, Italy</w:t>
+              <w:t xml:space="preserve">The 18th International Conference on Modeling Decisions for Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Umea (Online), Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03006639v1</w:t>
+                <w:t xml:space="preserve">hal-03226300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Causal Discovery in Knowledge Graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Munch</w:t>
+                <w:t xml:space="preserve">Bayesian Vote Elicitation for Group Recommendations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Caillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
+                <w:t xml:space="preserve">Nicolas N. Darcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Manfredotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Viappiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PROFILES/SEMEX@ISWC 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Auckland, New Zealand. pp.78-93</w:t>
+              <w:t xml:space="preserve">From Multiple Criteria Decision Aid to Preference Learning (DA2PL 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Andrea Passerini (University of Trento); Vincent Mousseau (Centrale Supelec), Nov 2020, Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368242v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Interactive Causal Relation Discovery Driven by an Ontology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Interactive Causal Discovery in Knowledge Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Munch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Manfredotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FLAIRS 32</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Sarasota, United States</w:t>
+              <w:t xml:space="preserve">PROFILES/SEMEX@ISWC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Auckland, New Zealand. pp.78-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02184398v1</w:t>
+                <w:t xml:space="preserve">hal-02368242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring eating behaviours modelling for user clustering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sema Akkoyunlu</w:t>
+                <w:t xml:space="preserve">Towards Interactive Causal Relation Discovery Driven by an Ontology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Munch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Manfredotti</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabien Delaere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HealthRecSys@RecSys 2018 colocated with ACM Recsys’18 (ACM Conference Series on Recommender Systems)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Vancouver, Canada. pp.46-51</w:t>
+              <w:t xml:space="preserve">FLAIRS 32</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Sarasota, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480562v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying Control Parameters In Cheese Fabrication Process Using Precedence Constraints</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
+                <w:t xml:space="preserve">Exploring eating behaviours modelling for user clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sema Akkoyunlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Manfredotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Darcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Allard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabien Delaere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Discovery Science (DS 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">HealthRecSys@RecSys 2018 colocated with ACM Recsys’18 (ACM Conference Series on Recommender Systems)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Vancouver, Canada. pp.46-51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01923649v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Probabilistic Relational Models using an Ontology of Transformation Processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Identifying Control Parameters In Cheese Fabrication Process Using Precedence Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Munch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Manfredotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Confederated International Conferences: CoopIS, C&amp;TC, and ODBASE 2017</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-69459-7_14⟩</w:t>
+              <w:t xml:space="preserve">21st International Conference on Discovery Science (DS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Limassol, Cyprus. pp.421-434, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-01771-2_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01718783v2</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01923649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating substitutability of food items in consumption data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sema Akkoyunlu</w:t>
+                <w:t xml:space="preserve">Learning Probabilistic Relational Models using an Ontology of Transformation Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Munch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Manfredotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabien Delaere</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane S. Dervaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Workshop on Health Recommender Systems co-located with ACM RecSys</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Confederated International Conferences: CoopIS, C&amp;TC, and ODBASE 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Rhodes, Greece. pp.198-215, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-69459-7_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02482142v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718783v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denoising 3D microscopy images of cell nuclei using shape priors on an anisotropic grid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Bouyrie</w:t>
+                <w:t xml:space="preserve">Investigating substitutability of food items in consumption data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sema Akkoyunlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Manfredotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Darcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delaere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPRAM 2016 International Conference on Pattern Recognition Applications and Method</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Second International Workshop on Health Recommender Systems co-located with ACM RecSys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Como, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01558022v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping ontology with probabilistic relational models - an application to transformation processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
+                <w:t xml:space="preserve">Denoising 3D microscopy images of cell nuclei using shape priors on an anisotropic grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bouyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Manfredotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Baudrit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
+                <w:t xml:space="preserve">Nadine Peyriéras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Knowledge Discovery, Knowledge Engineering and Knowledge Management (IC3K 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICPRAM 2016 International Conference on Pattern Recognition Applications and Method</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Rome, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01233295v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01558022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Algorithm for Learning Non-Stationary Dynamic Bayesian Networks With Application to Event Detection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cristina E. Manfredotti</w:t>
+                <w:t xml:space="preserve">Mapping ontology with probabilistic relational models - an application to transformation processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Manfredotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baudrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Florida Artificial Intelligence Research Society Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Joint Conference on Knowledge Discovery, Knowledge Engineering and Knowledge Management (IC3K 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Lisbon, Spain. pp.171-178, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0005590001710178⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211800v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MULTIPLE OBJECT TRACKING WITH RELATIONS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristina Manfredotti</w:t>
+                <w:t xml:space="preserve">A New Algorithm for Learning Non-Stationary Dynamic Bayesian Networks With Application to Event Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gonzales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Cattelani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Enza Messina</w:t>
+                <w:t xml:space="preserve">Cristina E. Manfredotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Special Session on Interactive and Adaptive Techniques for Machine Learning, Recognition and Perception</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Florida Artificial Intelligence Research Society Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Hollywood, Florida, United States. pp.564-569</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03419650v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Status of the R&amp;D activity on diamond particle detectors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MULTIPLE OBJECT TRACKING WITH RELATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Manfredotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Cattelani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enza Messina</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Vertex Detectors 11</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Special Session on Interactive and Adaptive Techniques for Machine Learning, Recognition and Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Vilamoura, France. pp.459-466, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0003856004590466⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00022289v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03419650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A CVD Diamond Beam Telescope for Charged Particle Tracking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Status of the R&amp;D activity on diamond particle detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Berdermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bergonzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. de Boer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Bogani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2001 IEEE Nuclear Science Symposium (NSS) and Medical Imaging Conference (MIC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2001, San Diego, United States. N17.1-5 p</w:t>
+              <w:t xml:space="preserve">International Workshop on Vertex Detectors 11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2002, Keauhou Beach Resort Kailua-Kona, United States. pp.124-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00013641v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00022289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of irradiated CVD diamond micro-strip sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Berdermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bergonzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bertuccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bogani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Radiation Effects on Semiconductor Materials, Detectors and Devices 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2000, Firenze, Italy. pp.706-712</w:t>
@@ -2421,404 +2430,529 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00012149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CVD diamond pixel detectors for LHC experiments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">A CVD Diamond Beam Telescope for Charged Particle Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Berdermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bergonzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. de Boer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bogani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference On Advanced Technology And Particle Physics 6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1998, Villa Olmo, Italy. pp.497-504</w:t>
+              <w:t xml:space="preserve">2001 IEEE Nuclear Science Symposium (NSS) and Medical Imaging Conference (MIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2001, San Diego, United States. N17.1-5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00012144v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00013641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CVD diamond detectors for ionizing radiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CVD diamond pixel detectors for LHC experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Wedenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Friedl</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C. Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Berdermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bergonzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on vertex detectors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1998, Santorini, Greece. pp.194-201</w:t>
+              <w:t xml:space="preserve">International Conference On Advanced Technology And Particle Physics 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1998, Villa Olmo, Italy. pp.497-504</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00012137v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00012144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">CVD diamond detectors for ionizing radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Friedl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Berfermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bergonzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International workshop on vertex detectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1998, Santorini, Greece. pp.194-201</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00012137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Review of the development of diamond radiation sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Berdermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bergonzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bogani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Gallium Arsenide Detectors and Related Compounds N0 6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1998, Pruhonice - Prague, Czech Republic. pp.131-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00012134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2828,91 +2962,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating Experts’ Knowledge in Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Manfredotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Artificial Intelligence [cs.AI]. Univesité Paris-Saclay, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05023913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2922,691 +3056,691 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principles and Validations of an Artificial Intelligence-Based Recommender System Suggesting Acceptable Food Changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Herold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mykyt Kuslii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Viappiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 153 (2), pp.598-604. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tjnut.2022.12.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03975185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining ontology and probabilistic models for the design of bio-based product transformation processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Formalising contextual expert knowledge for causal discovery in linked knowledge graphs about transformation processes: application to processing of bio-composites for food packaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Munch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Manfredotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 203, pp.117406. </w:t>
+              <w:t xml:space="preserve">International Journal of Metadata, Semantics and Ontologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (1), pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eswa.2022.117406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJMSO.2022.131129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662183v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04115029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalising contextual expert knowledge for causal discovery in linked knowledge graphs about transformation processes: application to processing of bio-composites for food packaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Combining ontology and probabilistic models for the design of bio-based product transformation processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Munch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dervaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dibie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Ibanescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Metadata, Semantics and Ontologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJMSO.2022.131129⟩</w:t>
+              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 203, pp.117406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2022.117406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04115029v1</w:t>
+                <w:t xml:space="preserve">hal-03662183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A CVD Diamond Beam Telescope for Charged Particle Tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Berdermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bergonzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W de Boer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Bogani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 49, pp.1857-1862. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TNS.2002.802597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00012882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of CdTe with photoelectronic techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Manfredotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. de Blasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Micocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tepore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Physique Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1977, 12 (2), pp.255-261. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/rphysap:01977001202025500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00244154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3616,143 +3750,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An EXplainable RecommandER SYStem for the Nutrition Domain, combining Knowledge Graphs and Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Manfredotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Saïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Viappiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04439592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3762,144 +3896,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[WORK DOCUMENT] Towards interactive causal relation discovery driven by an ontology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Munch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Manfredotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01823862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId107"/>
+      <w:footerReference w:type="default" r:id="rId109"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4046,51 +4180,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132868v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Agudelo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guigue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Manfredotti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Piot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2504.05957" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410354v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Combeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Sa&#239;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nageeta Kumari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dervaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440140v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Jacquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682416v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Munch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Wuillemin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Angellier-Coussy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474067v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98876-0_1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03226300v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Viappiani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03006639v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Caillat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Darcel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368242v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie-Barthelemy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184398v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480562v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sema Akkoyunlu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornu&#233;jols" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darcel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delaere" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923649v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01771-2_27" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718783v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Dervaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69459-7_14" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482142v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558022v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouyrie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Peyri&#233;ras" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233295v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005590001710178" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211800v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gonzales" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Dubuisson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina E. Manfredotti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419650v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cattelani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enza Messina" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003856004590466" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022289v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Adam" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bellini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berdermann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bergonzo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. de Boer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013641v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bogani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012149v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertuccio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012144v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wedenig" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bauer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012137v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Friedl" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berfermann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012134v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05023913v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975185v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Vandeputte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Herold" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykyt Kuslii" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2022.12.022" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662183v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ibanescu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.117406" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115029v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMSO.2022.131129" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012882v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Adam" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Berdermann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bergonzo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W de Boer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bogani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2002.802597" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00244154v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Mancini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Manfredotti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Blasi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Micocci" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tepore" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01977001202025500" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439592v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823862v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609698v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Combeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guigue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Manfredotti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Sa&#239;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dervaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3748522.3779963" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132868v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Agudelo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Piot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2504.05957" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410354v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nageeta Kumari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440140v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Jacquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682416v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Munch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Wuillemin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Angellier-Coussy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474067v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98876-0_1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03226300v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Viappiani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03006639v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Caillat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Darcel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368242v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie-Barthelemy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184398v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480562v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sema Akkoyunlu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornu&#233;jols" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darcel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delaere" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923649v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01771-2_27" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718783v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Dervaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69459-7_14" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482142v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558022v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouyrie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Peyri&#233;ras" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233295v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005590001710178" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211800v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gonzales" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Dubuisson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina E. Manfredotti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419650v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cattelani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enza Messina" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003856004590466" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022289v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Adam" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bellini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berdermann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bergonzo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. de Boer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012149v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertuccio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bogani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013641v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012144v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wedenig" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bauer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012137v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Friedl" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berfermann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012134v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05023913v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975185v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Vandeputte" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Herold" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykyt Kuslii" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2022.12.022" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115029v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMSO.2022.131129" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662183v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ibanescu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.117406" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012882v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Adam" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Berdermann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bergonzo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W de Boer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bogani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2002.802597" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00244154v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Mancini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Manfredotti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Blasi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Micocci" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tepore" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01977001202025500" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439592v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823862v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>