--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -3858,268 +3858,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02277701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Noacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duhem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cristina Noacco; Sophie Duhem. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’homme sauvage dans les lettres et les arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUR</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.479-482, 2019, Interférences, 978-2-7535-7591-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Métamorphoses et Mélusine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Noacco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélusine. Secrets d’une fée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Silvana editoriale – Vendée, pp.69-77, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mélange des formes et des savoirs dans Alector ou le Coq de Barthélemy Aneau. Fragments d’une poétique du monstre hybride à la Renaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Noacco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Marot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’inscription des savoirs dans les littératures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.69-93, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04844458v1</w:t>
-              </w:r>
-[...166 lines deleted...]
-                <w:t xml:space="preserve">hal-04844460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Una danza tira l’altra. I linguaggi della morte nella danza macabra di Pinzolo</w:t>
               </w:r>
@@ -4565,165 +4565,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forêt</w:t>
+                <w:t xml:space="preserve">Mûrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Noacco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Litt&amp;Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04844542v1</w:t>
+                <w:t xml:space="preserve">hal-04844544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mûrier</w:t>
+                <w:t xml:space="preserve">Forêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Noacco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Litt&amp;Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04844544v1</w:t>
+                <w:t xml:space="preserve">hal-04844542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chêne</w:t>
               </w:r>
@@ -4798,178 +4798,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04844535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métamorphose</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristina Noacco</w:t>
+                <w:t xml:space="preserve">Fleuve-rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Noacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Grand-Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Litt&amp;Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04844543v1</w:t>
+                <w:t xml:space="preserve">hal-04844538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fleuve-rivière</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adeline Grand-Clément</w:t>
+                <w:t xml:space="preserve">Métamorphose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Noacco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Litt&amp;Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04844538v1</w:t>
+                <w:t xml:space="preserve">hal-04844543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Traduction (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5263,51 +5263,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5D6FFF7F"/>
+    <w:nsid w:val="C18C3C42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5494,51 +5494,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cristina-noacco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844359v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Noacco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844366v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bonnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844336v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844355v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844357v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844346v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844341v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277659v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc L&#233;vrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.8981" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277657v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fritz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.8992" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844312v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277662v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277656v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844380v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844389v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277711v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277713v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277708v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277710v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277707v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277705v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844397v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844394v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844401v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844398v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844457v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844454v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844449v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844447v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844441v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Imbert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844439v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844443v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277674v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duhem" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/ean/9782753575912/l-homme-sauvage-dans-les-lettres-et-les-arts" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277667v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277665v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864549v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Orfanos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864328v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aygon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844530v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844531v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844532v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Judic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844506v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844481v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844484v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844485v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844503v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844462v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844476v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277699v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277701v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844458v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277702v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844460v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277704v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277670v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277698v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277676v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277697v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277695v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844542v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844544v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844535v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grand-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Armagnac" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844543v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844538v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844547v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844546v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844545v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cristina-noacco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844359v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Noacco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844366v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bonnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844336v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844355v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844357v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844346v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844341v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277659v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc L&#233;vrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.8981" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277657v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fritz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.8992" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844312v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277662v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277656v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844380v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844389v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277711v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277713v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277708v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277710v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277707v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277705v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844397v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844394v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844401v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844398v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844457v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844454v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844449v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844447v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844441v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Imbert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844439v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844443v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277674v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duhem" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/ean/9782753575912/l-homme-sauvage-dans-les-lettres-et-les-arts" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277667v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277665v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864549v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Orfanos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864328v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aygon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844530v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844531v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844532v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Judic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844506v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844481v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844484v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844485v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844503v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844462v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844476v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277699v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277701v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277702v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844460v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844458v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277704v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277670v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277698v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277676v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277697v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277695v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844544v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844542v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844535v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grand-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Armagnac" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844538v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844543v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844547v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844546v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844545v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>