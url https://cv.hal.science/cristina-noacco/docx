--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -644,291 +644,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04844341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2000 ans déjà... Aspects de la réception d’Ovide</w:t>
+                <w:t xml:space="preserve">2000 ans déjà… Aspects de la réception d’Ovide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Noacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Lévrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 29, pp.195-197. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 29, pp.193-195</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...36 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lire Ovide au XIIe siècle : Arnoul d’Orléans, commentateur des Métamorphoses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Noacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 29, pp.199-214. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anabases.8992⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">2000 ans déjà… Aspects de la réception d’Ovide</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2000 ans déjà... Aspects de la réception d’Ovide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Noacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Lévrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 29, pp.193-195</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 29, pp.195-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anabases.8981⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04844312v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balla con la morte. La tradizione della danza macabra nel Medioevo</w:t>
               </w:r>
@@ -1492,165 +1492,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02277710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le château allégorique dans la littérature du Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Noacco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le château allégorique. Sens, contre-sens et questionnement d’une image mentale dans la construction du paysage d’autorité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La metamorfosi nella letteratura medievale francese (XII-XV sec.): orientamenti, metodo e nuove piste di ricerca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Noacco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metamorfosi e trasformazioni in età medievale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Università dell’Aquila, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02277707v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02277705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2171,51 +2171,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovide moralisés latins - Arnoul d’Orléans, Allegoriae. Jean de Garlande, Integumenta. Giovanni del Virgilio, Allegoriae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Noacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Classiques Garnier, 606 p., 2022, 978-2-406-13292-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3222,100 +3222,113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04844506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La tour et la clôture. Le château allégorique dans la littérature française des XIIe et XIIIe siècles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristina Noacco</w:t>
+                <w:t xml:space="preserve">Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Noacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cristina Noacco, Christophe Imbert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le château allégorique. Image mentale et paysage d’autorité de l’Antiquité à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Publications Universitaires de Rennes, pp.85-104, 2021</w:t>
+              <w:t xml:space="preserve">, Publications Universitaires de Rennes, pp.303-312, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04844481v1</w:t>
+                <w:t xml:space="preserve">hal-04844485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -3381,356 +3394,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04844484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Imbert</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Noacco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Marie Fritz, Cristina Noacco. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ovide moralisés latins - Arnoul d’Orléans, Allegoriae Jean de Garlande, Integumenta Giovanni del Virgilio, Allegoriae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.7-55, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La tour et la clôture. Le château allégorique dans la littérature française des XIIe et XIIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Noacco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cristina Noacco, Christophe Imbert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le château allégorique. Image mentale et paysage d’autorité de l’Antiquité à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Publications Universitaires de Rennes, pp.303-312, 2021</w:t>
+              <w:t xml:space="preserve">, Publications Universitaires de Rennes, pp.85-104, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Jean-Marie Fritz, Cristina Noacco. </w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Tradition of Love Sickness in the Middle Ages from the Troubadours to Dante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Noacco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Héliane Ventura. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ovide moralisés latins - Arnoul d’Orléans, Allegoriae Jean de Garlande, Integumenta Giovanni del Virgilio, Allegoriae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, pp.7-55, 2021</w:t>
+              <w:t xml:space="preserve">Love sickness from Plato to Alice Munro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ETS Edizioni, pp.27-43, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’amour, la mûre et la mort. Résurgences littéraires du mythe de Pyrame et Thisbé (XIIe-XVIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Noacco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poignault Rémy, Vial Hélène. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Présences ovidiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Recherches A. Piganiol - Présence de l’Antiquité, pp.407-425, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04844462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Héliane Ventura. </w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Una danza tira l’altra. I linguaggi della morte nella danza macabra di Pinzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Noacco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ilona Hans-Collas; Didier Jugan; Danielle Quéruel; Hélène Utzinger; Bertrand Utzinger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Love sickness from Plato to Alice Munro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ETS Edizioni, pp.27-43, 2020</w:t>
+              <w:t xml:space="preserve">Mort n’espargne ne petit ne grant. Études autour de la mort et de ses représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions du Cherche-Lune, pp.242-266, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Introduction</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Noacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duhem</w:t>
@@ -3743,166 +3816,377 @@
               <w:rPr/>
               <w:t xml:space="preserve">Cristina Noacco; Sophie Duhem. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’homme sauvage dans les lettres et les arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PUR</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.9-23, 2019, Interférences, 978-2-7535-7591-2</w:t>
+              <w:t xml:space="preserve">, pp.479-482, 2019, Interférences, 978-2-7535-7591-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Métamorphoses et Mélusine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Noacco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélusine. Secrets d’une fée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Silvana editoriale – Vendée, pp.69-77, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélange des formes et des savoirs dans Alector ou le Coq de Barthélemy Aneau. Fragments d’une poétique du monstre hybride à la Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Noacco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrick Marot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’inscription des savoirs dans les littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.69-93, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enfant sauvage, l’homme des bois et le pénitent : l’imaginaire sylvestre dans les romans de Chrétien de Troyes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Noacco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cristina Noacco; Sophie Duhem. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’homme sauvage dans les lettres et les arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, pp.251-262, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02277701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Conclusion</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conversazioni con il Fiume Padre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Noacco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Il fiume padre. Dieci voci raccontano il Tagliamento</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BEE, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Noacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duhem</w:t>
@@ -3915,353 +4199,69 @@
               <w:rPr/>
               <w:t xml:space="preserve">Cristina Noacco; Sophie Duhem. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’homme sauvage dans les lettres et les arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PUR</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.479-482, 2019, Interférences, 978-2-7535-7591-2</w:t>
+              <w:t xml:space="preserve">, pp.9-23, 2019, Interférences, 978-2-7535-7591-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...235 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-02277670v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sens et nuances de mati(e)re dans l’œuvre de Chrétien de Troyes</w:t>
               </w:r>
@@ -4314,246 +4314,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02277698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La ‘maison de Mémoire’ et les sens dans le Bestiaire d’Amour de Richard de Fournival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Noacco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florence Bouchet; Anne-Hélène Klinger-Dollé. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser les cinq sens au Moyen Âge. Poétique, esthétique, éthique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14 (121), Classiques Garnier, pp.183-202, 2015, Série « Civilisation médiévale »</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La métamorphose dans les récits brefs du XIIe siècle. Une matrice narrative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Noacco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francis Gingras. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Motifs merveilleux et poétique des genres au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 151 (18), Classiques Garnier, pp.421-435, 2015, Série « Civilisation médiévale »</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le dialogue intérieur dans l’œuvre poétique de Pétrarque et de Charles d’Orléans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Noacco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuel Buron; Philippe Guérin; Claire Lesage. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les États du dialogue à l’âge de l’Humanisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, pp.231-242, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02277676v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-02277695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4565,411 +4565,411 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mûrier</w:t>
+                <w:t xml:space="preserve">Métamorphose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Noacco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Litt&amp;Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04844544v1</w:t>
+                <w:t xml:space="preserve">hal-04844543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forêt</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristina Noacco</w:t>
+                <w:t xml:space="preserve">Fleuve-rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Noacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Grand-Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Litt&amp;Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04844542v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">hal-04844538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chêne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Noacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Grand-Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Armagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Litt&amp;Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04844535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fleuve-rivière</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adeline Grand-Clément</w:t>
+                <w:t xml:space="preserve">Forêt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Noacco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Litt&amp;Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04844538v1</w:t>
+                <w:t xml:space="preserve">hal-04844542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métamorphose</w:t>
+                <w:t xml:space="preserve">Mûrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Noacco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Litt&amp;Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04844543v1</w:t>
+                <w:t xml:space="preserve">hal-04844544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Traduction (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5263,51 +5263,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C18C3C42"/>
+    <w:nsid w:val="25948E0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5494,51 +5494,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cristina-noacco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844359v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Noacco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844366v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bonnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844336v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844355v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844357v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844346v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844341v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277659v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc L&#233;vrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.8981" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277657v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fritz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.8992" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844312v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277662v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277656v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844380v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844389v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277711v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277713v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277708v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277710v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277707v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277705v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844397v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844394v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844401v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844398v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844457v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844454v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844449v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844447v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844441v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Imbert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844439v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844443v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277674v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duhem" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/ean/9782753575912/l-homme-sauvage-dans-les-lettres-et-les-arts" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277667v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277665v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864549v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Orfanos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864328v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aygon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844530v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844531v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844532v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Judic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844506v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844481v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844484v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844485v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844503v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844462v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844476v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277699v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277701v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277702v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844460v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844458v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277704v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277670v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277698v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277676v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277697v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277695v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844544v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844542v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844535v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grand-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Armagnac" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844538v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844543v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844547v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844546v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844545v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cristina-noacco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844359v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Noacco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844366v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bonnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844336v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844355v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844357v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844346v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844341v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844312v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc L&#233;vrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277657v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fritz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.8992" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277659v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.8981" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277662v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277656v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844380v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844389v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277711v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277713v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277708v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277710v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277705v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277707v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844397v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844394v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844401v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844398v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844457v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844454v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844449v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844447v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844441v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Imbert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844439v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844443v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277674v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duhem" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/ean/9782753575912/l-homme-sauvage-dans-les-lettres-et-les-arts" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277667v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277665v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864549v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Orfanos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864328v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aygon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844530v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844531v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844532v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Judic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844506v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844485v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844484v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844503v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844481v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844476v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844462v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277704v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277702v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844460v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844458v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277701v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277670v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277699v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277698v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277695v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277697v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277676v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844543v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844538v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grand-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844535v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Armagnac" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844542v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844544v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844547v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844546v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844545v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>