--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -379,736 +379,736 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05539948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex-biased expression of genes and transposable elements in hybrids from Drosophila mojavensis and D. arizonae</w:t>
+                <w:t xml:space="preserve">Male sterility in Drosophila mojavensis × D. arizonae hybrids is not caused by gene movements in the Y chromosome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryanna Simão</w:t>
+                <w:t xml:space="preserve">Thyago Vanderlinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Oliveira</w:t>
+                <w:t xml:space="preserve">Fabiana Uno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Nunes</w:t>
+                <w:t xml:space="preserve">Gabriel Goldstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecilia Banho</w:t>
+                <w:t xml:space="preserve">François Sabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Ferrarini</w:t>
+                <w:t xml:space="preserve">Claudia Carareto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gbe/evaf247⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/evolut/qpaf163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05449046v1</w:t>
+                <w:t xml:space="preserve">hal-05245261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Male sterility in Drosophila mojavensis × D. arizonae hybrids is not caused by gene movements in the Y chromosome</w:t>
+                <w:t xml:space="preserve">Exploring the Relationship of Transposable Elements and Ageing: Causes and Consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thyago Vanderlinde</w:t>
+                <w:t xml:space="preserve">Miriam Merenciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabiana Uno</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chloé Garambois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Vilas Boas Nunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/evolut/qpaf163⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evaf088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05245261v1</w:t>
+                <w:t xml:space="preserve">hal-05150068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Relationship of Transposable Elements and Ageing: Causes and Consequences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Footprints of Worldwide Adaptation in Structured Populations of Drosophila melanogaster Through the Expanded DEST 2.0 Genomic Resource</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquin C. B. Nunez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Coronado-Zamora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miriam Merenciano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Larue</w:t>
+                <w:t xml:space="preserve">Martin Kapun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Garambois</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sonja Steindl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (6), </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42 (8), pp.msaf132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gbe/evaf088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msaf132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05150068v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779897v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Footprints of Worldwide Adaptation in Structured Populations of Drosophila melanogaster Through the Expanded DEST 2.0 Genomic Resource</w:t>
+                <w:t xml:space="preserve">Transposable element expression is associated with sex chromosome number in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joaquin C. B. Nunez</w:t>
+                <w:t xml:space="preserve">Jordan Teoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Merenciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Coronado-Zamora</w:t>
+                <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+                <w:t xml:space="preserve">Anamaria Necsulea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Kapun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sonja Steindl</w:t>
+                <w:t xml:space="preserve">Daniel Siqueira-De-Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msaf132⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (6), pp.e1011668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1011668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04779897v2</w:t>
+                <w:t xml:space="preserve">hal-05183750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transposable element expression is associated with sex chromosome number in humans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sex-biased expression of genes and transposable elements in hybrids from Drosophila mojavensis and D. arizonae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryanna Simão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Teoli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Miriam Merenciano</w:t>
+                <w:t xml:space="preserve">Daniel Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Fablet</w:t>
+                <w:t xml:space="preserve">William Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anamaria Necsulea</w:t>
+                <w:t xml:space="preserve">Cecilia Banho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Siqueira-De-Oliveira</w:t>
+                <w:t xml:space="preserve">Mariana Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (6), pp.e1011668. </w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1011668⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evaf247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05183750v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05449046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetic Clock Analysis of Sex Chromosome Aneuploidies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Teoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1319,64 +1319,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene and transposable element expression in response to stress in temperate and tropical populations of Drosophila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Merenciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judit Salces-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1505,51 +1505,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cumunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 4 (e89), </w:t>
@@ -1581,563 +1581,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ChimeraTE: a pipeline to detect chimeric transcripts derived from genes and transposable elements</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sex differences in adult lifespan and aging rate across mammals: A test of the ‘Mother Curse hypothesis’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Vallier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claudia Carareto</w:t>
+                <w:t xml:space="preserve">Hugo Cayuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Ronget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme M.W. Gippet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkad671⟩</w:t>
+              <w:t xml:space="preserve">Mechanisms of Ageing and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 212, pp.111799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mad.2023.111799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04195961v1</w:t>
+                <w:t xml:space="preserve">hal-04077310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex differences in adult lifespan and aging rate across mammals: A test of the ‘Mother Curse hypothesis’</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Victor Ronget</w:t>
+                <w:t xml:space="preserve">ChimeraTE: a pipeline to detect chimeric transcripts derived from genes and transposable elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme M.W. Gippet</w:t>
+                <w:t xml:space="preserve">Agnès Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Carareto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanisms of Ageing and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 212, pp.111799. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 51 (18), pp.9764-9784. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mad.2023.111799⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkad671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04077310v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The for gene as one of the drivers of foraging variations in a parasitic wasp</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A quantitative, genome-wide analysis in Drosophila reveals transposable elements’ influence on gene expression is species-specific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judit Salces-Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Gallot</w:t>
+                <w:t xml:space="preserve">Angelo Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Desouhant</w:t>
+                <w:t xml:space="preserve">Bianca Menezes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lhuillier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Adil El Filali</w:t>
+                <w:t xml:space="preserve">Corentin Dechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.16834⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (9), pp.evad160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evad160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04607836v1</w:t>
+                <w:t xml:space="preserve">hal-04195964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quantitative, genome-wide analysis in Drosophila reveals transposable elements’ influence on gene expression is species-specific</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Judit Salces-Ortiz</w:t>
+                <w:t xml:space="preserve">The for gene as one of the drivers of foraging variations in a parasitic wasp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Gallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Desouhant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelo Jacquet</w:t>
+                <w:t xml:space="preserve">Vincent Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bianca Menezes</w:t>
+                <w:t xml:space="preserve">David Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Dechaud</w:t>
+                <w:t xml:space="preserve">Adil El Filali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (9), pp.evad160. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (7), pp.1760-1776. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gbe/evad160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.16834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04195964v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive evolutionary scenario for the origin and neofunctionalization of the Drosophila speciation gene Odysseus (OdsH)</w:t>
               </w:r>
@@ -2257,103 +2257,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transposable element expression with variation in sex chromosome number: insights into a toxic Y effect on human longevity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Teoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Merenciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anamaria Necsulea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siqueira-De-Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community In Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
@@ -2404,51 +2404,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Heat Stress on Transposable Element Expression and Derived Small RNAs in Drosophila subobscura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Bodelón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siqueira de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2534,51 +2534,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Stability of the Epigenome in &amp;lt;i&amp;gt;Drosophila&amp;lt;/i&amp;gt; Interspecific Hybrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Bodelón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Veber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2677,51 +2677,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Galvão Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2785,90 +2785,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex‐related differences in aging rate are associated with sex chromosome system in amphibians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Cayuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lemaître Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐paul Léna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Ronget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iñigo Martínez‐solano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3187,90 +3187,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative transcriptomics between Drosophila mojavensis and D. arizonae reveals transgressive gene expression and underexpression of spermatogenesis-related genes in hybrid testes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Banho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mérel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Carareto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3356,51 +3356,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siqueira Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Haudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3624,51 +3624,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Jaquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Picarle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Merel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3830,412 +3830,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological Invasion: The Influence of the Hidden Side of the (Epi)Genome</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Homology-Free Detection of Transposable Elements Unveils Their Dynamics in Three Ecologically Distinct Rhodnius Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Genitoni</w:t>
+                <w:t xml:space="preserve">Marcelo Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Goubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique D. Barloy</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fernando Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Carareto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.13317⟩</w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Population and Evolutionary Genetics and Genomics, 11 (2), pp.170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes11020170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02063295v1</w:t>
+                <w:t xml:space="preserve">hal-02487180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homology-Free Detection of Transposable Elements Unveils Their Dynamics in Three Ecologically Distinct Rhodnius Species</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fernando Monteiro</w:t>
+                <w:t xml:space="preserve">Transposable elements in Drosophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mérel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Boulesteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudia Carareto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/genes11020170⟩</w:t>
+              <w:t xml:space="preserve">Mobile DNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13100-020-00213-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02487180v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transposable elements in Drosophila</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mérel</w:t>
+                <w:t xml:space="preserve">Biological Invasion: The Influence of the Hidden Side of the (Epi)Genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Genitoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Boulesteix</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobile DNA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (2), pp.385-400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13100-020-00213-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.13317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02957906v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A transposon story : from TE content to TE dynamic invasion of Drosophila genomes using the single-molecule sequencing technology from Oxford Nanopore</w:t>
               </w:r>
@@ -4355,51 +4355,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic Analysis of European Drosophila melanogaster Populations Reveals Longitudinal Structure, Continent-Wide Selection, and Previously Unknown DNA Viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Kapun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maite G Barrón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4606,64 +4606,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Interactions Between the Genome and an Endogenous Retrovirus: Tirant in Drosophila simulans Wild-Type Strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Rebollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4987,51 +4987,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Goubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Guirao-Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Merenciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Béatrice Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5082,51 +5082,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An attempt to select non-genetic variation in resistance to starvation and reduced chill coma recovery time in Drosophila melanogaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianca Menezes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judit Salces-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5229,51 +5229,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex gap in aging and longevity: can sex chromosomes play a role?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel A.B. Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5363,51 +5363,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TEtools facilitates big data expression analysis of transposable elements and reveals an antagonism between their activity and that of piRNA genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5474,295 +5474,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01524877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of misexpressed genetic elements in hybrids between Drosophila-related species</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Less effective selection leads to larger genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elias Alberto Gutierrez Carnelossi</w:t>
+                <w:t xml:space="preserve">Tristan Lefébure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lacroix</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Mugat</w:t>
+                <w:t xml:space="preserve">Claire Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Malard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Konecny-Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep40618⟩</w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27, pp.1016-1028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gr.212589.116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01524879v2</w:t>
+                <w:t xml:space="preserve">hal-01544879v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Less effective selection leads to larger genomes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florian Malard</w:t>
+                <w:t xml:space="preserve">Identification of misexpressed genetic elements in hybrids between Drosophila-related species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lopez-Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine François</w:t>
+                <w:t xml:space="preserve">Elias Alberto Gutierrez Carnelossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lara Konecny-Dupré</w:t>
+                <w:t xml:space="preserve">Vincent Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Burlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mugat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 27, pp.1016-1028. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.40618. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/gr.212589.116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep40618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01544879v2</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01524879v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transposable Element Misregulation Is Linked to the Divergence between Parental piRNA Pathways in Drosophila Hybrids</w:t>
               </w:r>
@@ -6055,51 +6055,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Minard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heredity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 117 (3), pp.125-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6804,516 +6804,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02637041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to hycanthone alters chromatin structure around specific gene functions and specific repeats in Schistosoma mansoni.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Genome-Wide Survey of Genetic Instability by Transposition in Drosophila Hybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris Vela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Fontdevila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Roquis</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">García Guerreiro María Pilar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fgene.2014.00207⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9, pp.87 - 87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0088992.s005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01112701v1</w:t>
+                <w:t xml:space="preserve">hal-01526703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific Activation of an I-Like Element in Drosophila Interspecific Hybrids</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
+                <w:t xml:space="preserve">Genomic regions harboring insecticide resistance-associated Cyp genes are enriched by transposable element fragments carrying putative transcription factor binding sites in two sibling Drosophila species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia M A Carareto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric H Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evu141⟩</w:t>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 537 (1), pp.93-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gene.2013.11.080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01526700v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00922703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic regions harboring insecticide resistance-associated Cyp genes are enriched by transposable element fragments carrying putative transcription factor binding sites in two sibling Drosophila species</w:t>
+                <w:t xml:space="preserve">Exposure to hycanthone alters chromatin structure around specific gene functions and specific repeats in Schistosoma mansoni.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia M A Carareto</w:t>
+                <w:t xml:space="preserve">David Roquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie M. J. Lepesant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel Villafan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric H Hernandez</w:t>
+                <w:t xml:space="preserve">Jérôme Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 537 (1), pp.93-99. </w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gene.2013.11.080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2014.00207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00922703v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Genome-Wide Survey of Genetic Instability by Transposition in Drosophila Hybrids</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Specific Activation of an I-Like Element in Drosophila Interspecific Hybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">García Guerreiro María Pilar</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elias a G Carnelossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia M A Carareto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9, pp.87 - 87. </w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6, pp.1806 - 1817. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0088992.s005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evu141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01526703v1</w:t>
+                <w:t xml:space="preserve">hal-01526700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Drosophila Su(var)3–7 Gene Is Required for Oogenesis and Female Fertility, Genetically Interacts with piwi and aubergine, but Impacts Only Weakly Transposon Silencing</w:t>
               </w:r>
@@ -7427,291 +7427,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01092623v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable expression levels detected in the Drosophila effectors of piRNA biogenesis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Could interallelic interactions be a key to the epigenetic aspects of fitness-trait inbreeding depression?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdou Akkouche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Braman</w:t>
+                <w:t xml:space="preserve">C. Biemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gene.2013.11.095⟩</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 112, pp.219-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/hdy.2013.80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00922704v1</w:t>
+                <w:t xml:space="preserve">hal-02072957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could interallelic interactions be a key to the epigenetic aspects of fitness-trait inbreeding depression?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variable expression levels detected in the Drosophila effectors of piRNA biogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Akkouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Biemont</w:t>
+                <w:t xml:space="preserve">Virginie Braman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 112, pp.219-20. </w:t>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 537 (1), pp.149-153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/hdy.2013.80⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gene.2013.11.095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02072957v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00922704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternally deposited germline piRNAs silence the tirant retrotransposon in somatic cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Akkouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grentzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Armenise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7769,429 +7769,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00850319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transposon proliferation in an asexual parasitoid.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A snapshot of histone modifications within transposable elements in Drosophila wild type strains.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Rebollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ken Kraaijeveld</w:t>
+                <w:t xml:space="preserve">Béatrice Horard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Begeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brechtje Zwanenburg</w:t>
+                <w:t xml:space="preserve">Marion Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Hubert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvia de Pater</w:t>
+                <w:t xml:space="preserve">Eric Gilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2012.5582.x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (9), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0044253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00850325v1</w:t>
+                <w:t xml:space="preserve">hal-00850321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tirant, a newly discovered active endogenous retrovirus in Drosophila simulans.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nelly Burlet</w:t>
+                <w:t xml:space="preserve">Transposon proliferation in an asexual parasitoid.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Kraaijeveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Esnault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sonia Martinez</w:t>
+                <w:t xml:space="preserve">Brechtje Zwanenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia de Pater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.07146-11⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (16), pp.3898-3906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2012.5582.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00763499v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A snapshot of histone modifications within transposable elements in Drosophila wild type strains.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">tirant, a newly discovered active endogenous retrovirus in Drosophila simulans.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Akkouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Rebollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marion Delattre</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Burlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Gilson</w:t>
+                <w:t xml:space="preserve">Caroline Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (9), pp.1-7. </w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (7), pp.3675-3681. </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0044253⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JVI.07146-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00850321v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00763499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Congress on Transposable Elements (ICTE) 2012 in Saint Malo and the sea of TE stories.</w:t>
               </w:r>
@@ -8324,77 +8324,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative analysis of the amounts and dynamics of transposable elements in natural populations of Drosophila melanogaster and Drosophila simulans.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Rebollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8618,51 +8618,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrício R Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia M A Carareto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Genetics and Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 286 (1), pp.57-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8967,64 +8967,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jumping genes and epigenetics: Towards new species.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Rebollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Horard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9203,90 +9203,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic environment influences the dynamics of the tirant LTR retrotransposon in Drosophila.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Rebollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Horard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Burlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9331,247 +9331,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00850396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infra- and Transspecific Clues to Understanding the Dynamics of Transposable Elements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genomic environment influences the dynamics of the &amp;lt;i&amp;gt;tirant&amp;lt;/i&amp;gt; LTR retrotransposon in &amp;lt;i&amp;gt;Drosophila&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lerat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rebollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Horard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Burlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">genome dyn stab</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, --, pp.115-123</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23, pp.54-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00428338v1</w:t>
+                <w:t xml:space="preserve">hal-00428323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic environment influences the dynamics of the &amp;lt;i&amp;gt;tirant&amp;lt;/i&amp;gt; LTR retrotransposon in &amp;lt;i&amp;gt;Drosophila&amp;lt;/i&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Infra- and Transspecific Clues to Understanding the Dynamics of Transposable Elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lerat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 23, pp.54-62</w:t>
+              <w:t xml:space="preserve">genome dyn stab</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, --, pp.115-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428323v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of expressed transposable element insertions in the sequenced genome of &amp;lt;i&amp;gt;Drosophila melanogaster&amp;lt;/i&amp;gt;</w:t>
               </w:r>
@@ -9734,51 +9734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia M A Carareto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9, pp.174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10160,346 +10160,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00428114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitspieler der Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Biémont</w:t>
+                <w:t xml:space="preserve">The evolution of retrotransposon regulatory regions and its consequences on the Drosophila melanogaster and Homo sapiens host genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Rebollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Biémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spektrum der Wissenschaft</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 390 (1-2), pp.84-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gene.2006.08.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00434754v1</w:t>
+                <w:t xml:space="preserve">hal-02665818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolution of retrotransposon regulatory regions and its consequences on the Drosophila melanogaster and Homo sapiens host genomes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Biémont</w:t>
+                <w:t xml:space="preserve">Evolutionary Pathways of the tirant LTR Retrotransposon in the &amp;lt;i&amp;gt;Drosophila melanogaster&amp;lt;/i&amp;gt; Subgroup of Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Souames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Biémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 64, pp.438-447</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02665818v1</w:t>
+                <w:t xml:space="preserve">hal-00434598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary Pathways of the tirant LTR Retrotransposon in the &amp;lt;i&amp;gt;Drosophila melanogaster&amp;lt;/i&amp;gt; Subgroup of Species</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mitspieler der Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Biémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 64, pp.438-447</w:t>
+              <w:t xml:space="preserve">Spektrum der Wissenschaft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, S44, pp.44-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00434598v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junk DNA as an evolutionary force</w:t>
               </w:r>
@@ -10669,329 +10669,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What transposable elements tell us about genome organization and evolution: the case of &amp;lt;i&amp;gt;Drosophila&amp;lt;/i&amp;gt;</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Biémont</w:t>
+                <w:t xml:space="preserve">Is genome size influenced by colonization of new environments in dipteran species ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Deceliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytogenetics and Genome Researchearch</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 110, pp.25-34</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 14, pp.869-878</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00427833v1</w:t>
+                <w:t xml:space="preserve">hal-00427794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is genome size influenced by colonization of new environments in dipteran species ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Weiss</w:t>
+                <w:t xml:space="preserve">New regulatory regions of &amp;lt;i&amp;gt;Drosophila 412&amp;lt;/i&amp;gt; retrotransposable element generated by recombination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Biémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 14, pp.869-878</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 22, pp.747-757</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427794v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New regulatory regions of &amp;lt;i&amp;gt;Drosophila 412&amp;lt;/i&amp;gt; retrotransposable element generated by recombination</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What transposable elements tell us about genome organization and evolution: the case of &amp;lt;i&amp;gt;Drosophila&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Biémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 22, pp.747-757</w:t>
+              <w:t xml:space="preserve">Cytogenetics and Genome Researchearch</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 110, pp.25-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00427792v1</w:t>
+                <w:t xml:space="preserve">hal-00427833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transposable element dynamics in two sibling species: &amp;lt;i&amp;gt;Drosophila melanogaster&amp;lt;/i&amp;gt; and &amp;lt;i&amp;gt;Drosophila simulans&amp;lt;/i&amp;gt;</w:t>
               </w:r>
@@ -11141,64 +11141,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation of the genome size estimate with environmental conditions in Drosophila melanogaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11379,90 +11379,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Worldwide distribution of transposable element copy number in natural populations of Drosophila simulans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Biémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Nardon</w:t>
+                <w:t xml:space="preserve">G. Deceliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 57, pp.159-167</w:t>
@@ -11530,51 +11530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Nardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Deceliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lœvenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11650,51 +11650,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of genome size in Drosophila. is the invader`s genome being invaded by transposable elements?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Arpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12004,51 +12004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Piganeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Biemont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 76, pp.117-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12207,51 +12207,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Borie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lepetit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 107, pp.113-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12583,51 +12583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Di Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 46, pp.661-668</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12646,398 +12646,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00428492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintenance of transposable element copy number in natural populations of Drosophila melanogaster and D-simulans</w:t>
+                <w:t xml:space="preserve">Transposable element distribution in Drosophila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Biémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tsitrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hoogland</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 100, pp.161-166</w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 147, pp.1997-1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00434972v1</w:t>
+                <w:t xml:space="preserve">hal-00434964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transposable element distribution in Drosophila</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Tsitrone</w:t>
+                <w:t xml:space="preserve">Chromosomal distribution of the 412 retrotransposon in natural populations of Drosophila simulans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hoogland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Hoogland</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Biemont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 147, pp.1997-1999</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 79, pp.128-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00434964v1</w:t>
+                <w:t xml:space="preserve">hal-00434987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromosomal distribution of the 412 retrotransposon in natural populations of Drosophila simulans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId431" w:history="1">
+                <w:t xml:space="preserve">Maintenance of transposable element copy number in natural populations of Drosophila melanogaster and D-simulans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Biémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hoogland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cizeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 79, pp.128-134</w:t>
+              <w:t xml:space="preserve">Genetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 100, pp.161-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00434987v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transposition rate of the 412 retrotransposable element is independent of copy number in natural populations of Drosophila simulans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Biemont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 14, pp.185-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13056,96 +13056,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00434996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement de rétrotransposons (copia mdg1 gypsy et 412) dans les populations de Drosophila melanogaster et D. simulans</w:t>
+                <w:t xml:space="preserve">Geographical variation in insertion site number of retrotransposon 412 in Drosophila simulans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Biémont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">incollection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, --, pp.313-325</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 42, pp.443-451</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00435023v1</w:t>
+                <w:t xml:space="preserve">hal-00435042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection against transposable elements in D-simulans and D-melanogaster</w:t>
               </w:r>
@@ -13207,109 +13220,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00435041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographical variation in insertion site number of retrotransposon 412 in Drosophila simulans</w:t>
+                <w:t xml:space="preserve">Comportement de rétrotransposons (copia mdg1 gypsy et 412) dans les populations de Drosophila melanogaster et D. simulans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Biémont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 42, pp.443-451</w:t>
+              <w:t xml:space="preserve">incollection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, --, pp.313-325</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00435042v1</w:t>
+                <w:t xml:space="preserve">hal-00435023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13340,77 +13340,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of variable TE content on phenotype and plasticity in Drosophila melanogaster.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Merenciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Janillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13465,90 +13465,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of variable transposable element content on phenotype and plasticity in Drosophila melanogaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Merenciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Janillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Mauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Mobil'ET</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
@@ -13590,77 +13590,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of variable TE content on phenotype and plasticity in Drosophila melanogaster.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Merenciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Janillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13741,51 +13741,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Goubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13952,77 +13952,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndrome de Klinefelter, rôle du chromosome Y dans l’espérance de vie humaine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Teoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14099,51 +14099,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transposable Element Dynamics in an Invasive Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mérel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14364,90 +14364,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of variable transposable element content on phenotype and plasticity in Drosophila melanogaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Merenciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Janillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Mauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Decryp'thèse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Villeurbanne, France</w:t>
@@ -14470,484 +14470,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05419627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient compartmentalization in insect bacteriomes protects symbiotic bacteria from host immune system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Severine Balmand</w:t>
+                <w:t xml:space="preserve">Contribution of TE to the phenotype and plasticity in Drosophila melanogaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Larue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Merenciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Janillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mayeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Antimicrobial Peptides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Marseille (13), France</w:t>
+              <w:t xml:space="preserve">27th European Drosophila Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04771905v1</w:t>
+                <w:t xml:space="preserve">hal-04783569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of TE to the phenotype and plasticity in Drosophila melanogaster</w:t>
+                <w:t xml:space="preserve">Contribution of variable TE content on phenotype and plasticity in Drosophila melanogaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Merenciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Janillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th European Drosophila Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">International congress of transposable elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04783569v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04788765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of variable TE content on phenotype and plasticity in Drosophila melanogaster</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Efficient compartmentalization in insect bacteriomes protects symbiotic bacteria from host immune system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Fablet</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International congress of transposable elements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">8th International Symposium on Antimicrobial Peptides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Marseille (13), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04788765v1</w:t>
+                <w:t xml:space="preserve">hal-04771905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of TE to the phenotype and plasticity in Drosophila melanogaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Merenciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Janillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mayeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNET (24th congrès national des éléments transposables)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Perpignan, France</w:t>
@@ -14970,277 +14970,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput genomics and transcriptomics to decipher host-symbiont molecular dialogue in the cereal weevil Sitophilus oryzae and Sodalis pierantonius endosymbiotic association</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Efficient compartmentalization in insect bacteriomes protects symbiotic bacteria from host immune system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Balmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th congress of the International Symbiosis Society (ISS) - 3rd International Conference on Holobionts (joint meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03810657v1</w:t>
+                <w:t xml:space="preserve">hal-04783698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient compartmentalization in insect bacteriomes protects symbiotic bacteria from host immune system</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">High-throughput genomics and transcriptomics to decipher host-symbiont molecular dialogue in the cereal weevil Sitophilus oryzae and Sodalis pierantonius endosymbiotic association</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Galvão Ferrarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Goubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Vargas-Chávez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th congress of the International Symbiosis Society (ISS) - 3rd International Conference on Holobionts (joint meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04783698v1</w:t>
+                <w:t xml:space="preserve">hal-03810657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transposable element dynamics in the host-bacteria association of the cereal weevil Sitophilus oryzae</w:t>
               </w:r>
@@ -15278,51 +15278,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Vargas-Chávez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobile DNA 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Virtual, France</w:t>
@@ -15345,333 +15345,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transposable element dynamics and regulation in a major crop pest: Sitophilus oryzae.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Transposable element dynamics in Sitophilus oryzae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Goubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clément Goubert</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès national sur les éléments transposables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Auvergne Rhône-Alpes Regional Workshop on Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04790834v1</w:t>
+                <w:t xml:space="preserve">hal-04785024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transposable element dynamics in Sitophilus oryzae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transposable element dynamics and regulation in a major crop pest: Sitophilus oryzae.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Chancy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Balmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Goubert</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Auvergne Rhône-Alpes Regional Workshop on Microbiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Congrès national sur les éléments transposables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04785024v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovering the link between insect symbiosis and transposable elements.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Chancy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16008,51 +16008,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetics and genotypic variation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Merenciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16237,51 +16237,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self and Nonself from a Genomic Perspective: Transposable Elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judit Salces-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16528,51 +16528,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the role of transposable elements to sex gap in longevity in Drosophila species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Merenciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Janillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16698,51 +16698,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cumunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -16908,51 +16908,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Galvão Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17131,51 +17131,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drosophila suzukii oxidative stress response involves Jheh gene cluster but not transposable elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17401,51 +17401,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539944v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siqueira de Oliveira" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Larue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Vilas Boas Nunes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sabot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Bodel&#243;n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.280463.125" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539948v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Chillida" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vieira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pilar Garc&#237;a Guerreiro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-026-02566-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449046v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryanna Sim&#227;o" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oliveira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Nunes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Banho" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Ferrarini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaf247" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245261v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thyago Vanderlinde" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Uno" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Goldstein" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Carareto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evolut/qpaf163" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05150068v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Merenciano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Garambois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaf088" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779897v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin C. B. Nunez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Coronado-Zamora" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kapun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Steindl" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf132" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183750v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Teoli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fablet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Necsulea" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siqueira-De-Oliveira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011668" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299075v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Zhang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Lemaitre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.70243" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05151686v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esra Durmaz Mitchell" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Envel Kerdaffrec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Harney" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia F. Paulo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Savic Veselinovic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evlett/qraf014" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299089v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Salces-Ortiz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Rebollo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Manfr&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-025-00372-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285238v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gerenton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cumunel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mary" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.457" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195961v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vallier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad671" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04077310v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cayuela" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaillard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ronget" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M.W. Gippet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mad.2023.111799" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04607836v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gallot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desouhant" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lhuillier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lepetit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil El Filali" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16834" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195964v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Jacquet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Menezes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dechaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evad160" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400854v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme de Rezende Dias" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bernardo Carvalho" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#205;caro Putinhon Caruso" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkad299" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923419v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.08.03.550779" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276658v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evad189" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594035v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evac024" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839252v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Galv&#227;o Ferrarini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Dell&#8217;aglio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Balmand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vincent-Mon&#233;gat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-022-01334-8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644431v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre Lema&#238;tre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul L&#233;na" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Mart&#237;nez&#8208;solano" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.14410" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627264v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vargas-Ch&#225;vez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goubert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baa-Puyoulet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Balmand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-021-01158-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03229780v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Wallace" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Coffman" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gilbert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjana Ravindran" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Albery" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veab031" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809001v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;rel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Oliveira" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-89366-2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628009v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cec&#237;lia Artico Banho" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siqueira Oliveira" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Haudry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10123574" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03417234v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gibert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inessa Buch" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Rodriguez Rada" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab155" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03417240v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Jaquet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Picarle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Merel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab208" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809005v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Trindade Rosa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elgion Loreto" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13762" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02063295v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Genitoni" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maury" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13317" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487180v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Castro" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Monteiro" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11020170" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957906v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boulesteix" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-020-00213-z" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905128v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mourdas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyet Thi-Minh Dang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Ogyama" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Burlet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mugat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9081776" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615912v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite G Barr&#243;n" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Staubach" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren J Obbard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Axel W Wiberg" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa120" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093613v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lerat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Casacuberta" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10040258" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004384v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle A. Haudry" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rey" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.118.200789" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01965035v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lain Guio" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefa Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30491-w" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01965038v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Luz Wallau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lgion L&#250;cio Silva Loreto" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-018-0112-9" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01965027v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Guirao-Rico" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;atrice Dufour" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14963" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01965032v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Muller" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Martinez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.186254" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01965036v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel A.B. Marais" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Plotton" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sanlaville" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13293-018-0181-y" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01524877v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Modolo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lopez-Maestre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw953" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524879v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Alberto Gutierrez Carnelossi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacroix" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40618" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01544879v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lef&#233;bure" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morvan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Konecny-Dupr&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.212589.116" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596041v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;ria Romero-Soriano" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Pessia" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evx091" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01546749v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Minard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valiente Moro" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mavingui" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14184" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02012374v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goubert" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Minard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2016.35" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02016410v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Calatayud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Burlet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupas" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Glaser" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12446" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6C9W5LK2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352572v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Vela" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fontdevila" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evw024" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352586v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Brinza" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marchet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Kielbassa" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylv&#232;re Bastien" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw655" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01227710v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valientemoro" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637041v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv050" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01112701v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roquis" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M. J. Lepesant" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Villafan" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boissier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2014.00207" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01526700v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias a G Carnelossi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia M A Carareto" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu141" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922703v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H Hernandez" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2013.11.080" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01526703v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garc&#237;a Guerreiro Mar&#237;a Pilar" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0088992.s005" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01092623v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Basquin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Spierer" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Begeot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry E Koryakov" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Todeschini" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0096802" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922704v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Akkouche" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Braman" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2013.11.095" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072957v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Biemont" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2013.80" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850319v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grentzinger" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Armenise" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/embor.2013.38" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850325v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Kraaijeveld" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brechtje Zwanenburg" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hubert" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia de Pater" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2012.5582.x" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763499v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Esnault" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.07146-11" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850321v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Horard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delattre" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gilson" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044253" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00764323v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader A&#239;nouche" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille B&#233;termier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick Chandler" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cordaux" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Cristofari" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1759-8753-3-17" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763500v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2012.04.001" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739019v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. T. Ellis" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Autun L. Alegro" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halina Bednarek-Ochyra" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryszard Ochyra" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergamini" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743282012Y.0000000009" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850379v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Granzotto" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabr&#237;cio R Lopes" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-011-0629-9" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JHX9CXLF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850380v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bi&#233;mont" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2010.11.009" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HGRS1SC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659780v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Seabra" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vera Cullimore" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Carvalho" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-183" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850384v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2010.01.003" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8591JDM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850383v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Mortada" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-010-9376-5" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B60KS5HP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850396v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.08-123513" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428338v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fablet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lerat" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428323v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rebollo" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Horard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428351v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deloger" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M.G. Cavalli" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bi&#233;mont" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Sagot" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850397v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-9-174" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668006v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Lopez Kleine" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-149" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00440346v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauleur" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Seffert" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2007.07.043" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SC5BTLXM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428114v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mugnier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;guen" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434754v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665818v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2006.08.005" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHW1FK9C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434598v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Souames" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427901v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427929v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Donald" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427833v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427794v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nardon" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deceliere" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loevenbruck" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weiss" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427792v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427674v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427507v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427444v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294849v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Nardon" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Weiss" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.10061" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427365v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lepetit" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270261v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Deceliere" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine L&#339;venbruck" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0014-3820.2003.tb00225.x" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4B1NF7V6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427308v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arpin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427156v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Borie" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427111v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.G. Pasyukova" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.B. Zeng" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Hackett" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Lyman" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427118v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piganeau" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427095v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.F.C. Mackay" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270220v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Borie" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1003937603230" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3HPMF7TD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428465v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumont" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a026215" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428504v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aubry" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.1998.0413" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428492v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Junakovic" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Terrinoni" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Di Franco" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434972v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoogland" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cizeron" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434964v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsitrone" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434987v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434996v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435023v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435041v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435042v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805331v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Janillon" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419615v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Larue" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mauro" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805367v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783612v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana G. Ferrarini" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blanc" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783673v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060317v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bardel" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marais" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gueyffier" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2020.07.150" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786547v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M&#233;rel" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulesteix" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A Estoup" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01315007v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bravard" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Negrutiu" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia del Fatti" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419627v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771905v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783569v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mayeux" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788765v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790763v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810657v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783698v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790867v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790834v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Chancy" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785024v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790819v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514015v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vargas-Chavez" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506786v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632875v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Groza" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-19051-3.00006-1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938854v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vitte" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chambeyron" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323222v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Fraga Menezes" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Roy" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61569-1_6" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908713v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lemaitre" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100105" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941501v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Janillon" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mermet-Bouvier" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Rodriguez-Rada" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791876v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060068v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oliveira" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larue" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nunes" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sabot" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bodel&#243;n" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792685v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706472v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03014540v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539944v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siqueira de Oliveira" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Larue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Vilas Boas Nunes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sabot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Bodel&#243;n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.280463.125" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539948v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Chillida" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vieira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pilar Garc&#237;a Guerreiro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-026-02566-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245261v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thyago Vanderlinde" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Uno" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Goldstein" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Carareto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evolut/qpaf163" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05150068v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Merenciano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Garambois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaf088" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779897v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin C. B. Nunez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Coronado-Zamora" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kapun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Steindl" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf132" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183750v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Teoli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fablet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Necsulea" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siqueira-De-Oliveira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011668" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449046v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryanna Sim&#227;o" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oliveira" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Nunes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Banho" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Ferrarini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaf247" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299075v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Zhang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Lemaitre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.70243" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05151686v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esra Durmaz Mitchell" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Envel Kerdaffrec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Harney" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia F. Paulo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Savic Veselinovic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evlett/qraf014" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299089v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Salces-Ortiz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Rebollo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Manfr&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-025-00372-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285238v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gerenton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cumunel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mary" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.457" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04077310v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cayuela" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaillard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ronget" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M.W. Gippet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mad.2023.111799" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195961v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vallier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad671" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195964v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Jacquet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Menezes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dechaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evad160" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04607836v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gallot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desouhant" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lhuillier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lepetit" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil El Filali" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16834" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400854v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme de Rezende Dias" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bernardo Carvalho" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#205;caro Putinhon Caruso" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkad299" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923419v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.08.03.550779" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276658v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evad189" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594035v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evac024" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839252v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Galv&#227;o Ferrarini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Dell&#8217;aglio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Balmand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vincent-Mon&#233;gat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-022-01334-8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644431v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre Lema&#238;tre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul L&#233;na" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Mart&#237;nez&#8208;solano" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.14410" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627264v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vargas-Ch&#225;vez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goubert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baa-Puyoulet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Balmand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-021-01158-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03229780v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Wallace" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Coffman" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gilbert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjana Ravindran" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Albery" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veab031" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809001v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;rel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Oliveira" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-89366-2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628009v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cec&#237;lia Artico Banho" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siqueira Oliveira" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Haudry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10123574" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03417234v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gibert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inessa Buch" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Rodriguez Rada" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab155" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03417240v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Jaquet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Picarle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Merel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab208" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809005v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Trindade Rosa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elgion Loreto" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13762" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487180v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Castro" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Monteiro" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11020170" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957906v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boulesteix" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-020-00213-z" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02063295v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Genitoni" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maury" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13317" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905128v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mourdas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyet Thi-Minh Dang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Ogyama" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Burlet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mugat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9081776" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615912v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite G Barr&#243;n" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Staubach" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren J Obbard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Axel W Wiberg" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa120" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093613v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lerat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Casacuberta" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10040258" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004384v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle A. Haudry" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rey" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.118.200789" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01965035v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lain Guio" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefa Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30491-w" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01965038v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Luz Wallau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lgion L&#250;cio Silva Loreto" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-018-0112-9" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01965027v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Guirao-Rico" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;atrice Dufour" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14963" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01965032v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Muller" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Martinez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.186254" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01965036v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel A.B. Marais" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Plotton" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sanlaville" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13293-018-0181-y" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01524877v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Modolo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lopez-Maestre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw953" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01544879v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lef&#233;bure" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morvan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Konecny-Dupr&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.212589.116" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524879v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Alberto Gutierrez Carnelossi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacroix" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40618" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596041v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;ria Romero-Soriano" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Pessia" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evx091" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01546749v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Minard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valiente Moro" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mavingui" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14184" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02012374v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goubert" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Minard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2016.35" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02016410v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Calatayud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Burlet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupas" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Glaser" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12446" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6C9W5LK2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352572v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Vela" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fontdevila" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evw024" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352586v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Brinza" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marchet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Kielbassa" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylv&#232;re Bastien" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw655" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01227710v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valientemoro" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637041v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv050" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01526703v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garc&#237;a Guerreiro Mar&#237;a Pilar" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0088992.s005" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922703v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia M A Carareto" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H Hernandez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2013.11.080" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01112701v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roquis" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M. J. Lepesant" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Villafan" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boissier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2014.00207" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01526700v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias a G Carnelossi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu141" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01092623v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Basquin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Spierer" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Begeot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry E Koryakov" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Todeschini" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0096802" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072957v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Biemont" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2013.80" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922704v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Akkouche" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Braman" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2013.11.095" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850319v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grentzinger" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Armenise" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/embor.2013.38" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850321v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Horard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delattre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gilson" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044253" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850325v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Kraaijeveld" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brechtje Zwanenburg" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hubert" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia de Pater" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2012.5582.x" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763499v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Esnault" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.07146-11" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00764323v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader A&#239;nouche" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille B&#233;termier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick Chandler" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cordaux" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Cristofari" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1759-8753-3-17" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763500v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2012.04.001" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739019v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. T. Ellis" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Autun L. Alegro" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halina Bednarek-Ochyra" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryszard Ochyra" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergamini" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743282012Y.0000000009" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850379v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Granzotto" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabr&#237;cio R Lopes" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-011-0629-9" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JHX9CXLF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850380v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bi&#233;mont" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2010.11.009" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HGRS1SC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659780v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Seabra" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vera Cullimore" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Carvalho" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-183" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850384v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2010.01.003" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8591JDM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850383v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Mortada" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-010-9376-5" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B60KS5HP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850396v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.08-123513" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428323v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fablet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lerat" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rebollo" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Horard" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428338v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428351v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deloger" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M.G. Cavalli" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bi&#233;mont" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Sagot" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850397v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-9-174" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668006v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Lopez Kleine" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-149" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00440346v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauleur" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Seffert" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2007.07.043" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SC5BTLXM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428114v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mugnier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;guen" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665818v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2006.08.005" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHW1FK9C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434598v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Souames" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434754v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427901v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427929v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Donald" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427794v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nardon" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deceliere" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loevenbruck" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weiss" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427792v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427833v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427674v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427507v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427444v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294849v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Nardon" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Weiss" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.10061" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427365v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lepetit" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270261v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Deceliere" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine L&#339;venbruck" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0014-3820.2003.tb00225.x" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4B1NF7V6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427308v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arpin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427156v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Borie" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427111v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.G. Pasyukova" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.B. Zeng" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Hackett" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Lyman" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427118v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piganeau" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427095v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.F.C. Mackay" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270220v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Borie" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1003937603230" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3HPMF7TD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428465v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumont" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a026215" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428504v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aubry" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.1998.0413" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428492v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Junakovic" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Terrinoni" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Di Franco" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434964v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsitrone" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoogland" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434987v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434972v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cizeron" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434996v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435042v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435041v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435023v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805331v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Janillon" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419615v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Larue" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mauro" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805367v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783612v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana G. Ferrarini" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blanc" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783673v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060317v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bardel" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marais" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gueyffier" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2020.07.150" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786547v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M&#233;rel" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulesteix" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A Estoup" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01315007v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bravard" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Negrutiu" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia del Fatti" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419627v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783569v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mayeux" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788765v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771905v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790763v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783698v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810657v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790867v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785024v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790834v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Chancy" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790819v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514015v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vargas-Chavez" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506786v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632875v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Groza" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-19051-3.00006-1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938854v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vitte" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chambeyron" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323222v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Fraga Menezes" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Roy" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61569-1_6" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908713v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lemaitre" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100105" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941501v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Janillon" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mermet-Bouvier" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Rodriguez-Rada" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791876v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060068v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oliveira" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larue" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nunes" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sabot" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bodel&#243;n" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792685v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706472v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03014540v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>