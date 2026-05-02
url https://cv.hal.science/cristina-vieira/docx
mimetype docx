--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -379,1125 +379,1125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05539948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Male sterility in Drosophila mojavensis × D. arizonae hybrids is not caused by gene movements in the Y chromosome</w:t>
+                <w:t xml:space="preserve">Epigenetic Clock Analysis of Sex Chromosome Aneuploidies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thyago Vanderlinde</w:t>
+                <w:t xml:space="preserve">Joshua Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabiana Uno</w:t>
+                <w:t xml:space="preserve">Jordan Teoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Goldstein</w:t>
+                <w:t xml:space="preserve">Benjamin Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Sabot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claudia Carareto</w:t>
+                <w:t xml:space="preserve">Jean‐françois Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/evolut/qpaf163⟩</w:t>
+              <w:t xml:space="preserve">Aging Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24 (11), pp.e70243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/acel.70243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05245261v1</w:t>
+                <w:t xml:space="preserve">hal-05299075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Relationship of Transposable Elements and Ageing: Causes and Consequences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gene and transposable element expression in response to stress in temperate and tropical populations of Drosophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Merenciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miriam Merenciano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Larue</w:t>
+                <w:t xml:space="preserve">Daniel Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Garambois</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Judit Salces-Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Rebollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Manfré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evaf088⟩</w:t>
+              <w:t xml:space="preserve">Mobile DNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13100-025-00372-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05150068v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05299089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Footprints of Worldwide Adaptation in Structured Populations of Drosophila melanogaster Through the Expanded DEST 2.0 Genomic Resource</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Continent-wide differentiation of fitness traits and patterns of climate adaptation among European populations of Drosophila melanogaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+                <w:t xml:space="preserve">Esra Durmaz Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Kapun</w:t>
+                <w:t xml:space="preserve">Envel Kerdaffrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonja Steindl</w:t>
+                <w:t xml:space="preserve">Ewan Harney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tânia F. Paulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Savic Veselinovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msaf132⟩</w:t>
+              <w:t xml:space="preserve">Evolution Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (4), pp.473-490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/evlett/qraf014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779897v2</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05151686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transposable element expression is associated with sex chromosome number in humans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jordan Teoli</w:t>
+                <w:t xml:space="preserve">Sex-biased expression of genes and transposable elements in hybrids from Drosophila mojavensis and D. arizonae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryanna Simão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miriam Merenciano</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anamaria Necsulea</w:t>
+                <w:t xml:space="preserve">Daniel Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Siqueira-De-Oliveira</w:t>
+                <w:t xml:space="preserve">William Nunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Banho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1011668⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evaf247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05183750v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05449046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex-biased expression of genes and transposable elements in hybrids from Drosophila mojavensis and D. arizonae</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Footprints of Worldwide Adaptation in Structured Populations of Drosophila melanogaster Through the Expanded DEST 2.0 Genomic Resource</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Nunes</w:t>
+                <w:t xml:space="preserve">Joaquin C. B. Nunez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecilia Banho</w:t>
+                <w:t xml:space="preserve">Marta Coronado-Zamora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Ferrarini</w:t>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Kapun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Steindl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evaf247⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42 (8), pp.msaf132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msaf132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05449046v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779897v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic Clock Analysis of Sex Chromosome Aneuploidies</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Male sterility in Drosophila mojavensis × D. arizonae hybrids is not caused by gene movements in the Y chromosome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐françois Lemaitre</w:t>
+                <w:t xml:space="preserve">Thyago Vanderlinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiana Uno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Goldstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Carareto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/acel.70243⟩</w:t>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/evolut/qpaf163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05299075v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05245261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continent-wide differentiation of fitness traits and patterns of climate adaptation among European populations of Drosophila melanogaster</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tânia F. Paulo</w:t>
+                <w:t xml:space="preserve">Exploring the Relationship of Transposable Elements and Ageing: Causes and Consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Merenciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marija Savic Veselinovic</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chloé Garambois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Vilas Boas Nunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9 (4), pp.473-490. </w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/evlett/qraf014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evaf088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05151686v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05150068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene and transposable element expression in response to stress in temperate and tropical populations of Drosophila</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Transposable element expression is associated with sex chromosome number in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Teoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Merenciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judit Salces-Ortiz</w:t>
+                <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rita Rebollo</w:t>
+                <w:t xml:space="preserve">Anamaria Necsulea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bianca Manfré</w:t>
+                <w:t xml:space="preserve">Daniel Siqueira-De-Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobile DNA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.35. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (6), pp.e1011668. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13100-025-00372-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1011668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05299089v1</w:t>
+                <w:t xml:space="preserve">hal-05183750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and quantification of transposable element transcripts using Long-Read RNA-seq in Drosophila germline tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Rebollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gerenton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1505,51 +1505,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cumunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 4 (e89), </w:t>
@@ -1581,563 +1581,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex differences in adult lifespan and aging rate across mammals: A test of the ‘Mother Curse hypothesis’</w:t>
+                <w:t xml:space="preserve">The for gene as one of the drivers of foraging variations in a parasitic wasp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Cayuela</w:t>
+                <w:t xml:space="preserve">Aurore Gallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cristina Vieira</w:t>
+                <w:t xml:space="preserve">Emmanuel Desouhant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Ronget</w:t>
+                <w:t xml:space="preserve">Vincent Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme M.W. Gippet</w:t>
+                <w:t xml:space="preserve">David Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil El Filali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanisms of Ageing and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mad.2023.111799⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (7), pp.1760-1776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.16834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04077310v1</w:t>
+                <w:t xml:space="preserve">hal-04607836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ChimeraTE: a pipeline to detect chimeric transcripts derived from genes and transposable elements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">A quantitative, genome-wide analysis in Drosophila reveals transposable elements’ influence on gene expression is species-specific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claudia Carareto</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judit Salces-Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Menezes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Dechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkad671⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (9), pp.evad160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evad160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04195961v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quantitative, genome-wide analysis in Drosophila reveals transposable elements’ influence on gene expression is species-specific</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Corentin Dechaud</w:t>
+                <w:t xml:space="preserve">Sex differences in adult lifespan and aging rate across mammals: A test of the ‘Mother Curse hypothesis’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Cayuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Ronget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme M.W. Gippet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evad160⟩</w:t>
+              <w:t xml:space="preserve">Mechanisms of Ageing and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 212, pp.111799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mad.2023.111799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04195964v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The for gene as one of the drivers of foraging variations in a parasitic wasp</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Lepetit</w:t>
+                <w:t xml:space="preserve">ChimeraTE: a pipeline to detect chimeric transcripts derived from genes and transposable elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adil El Filali</w:t>
+                <w:t xml:space="preserve">Agnès Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Carareto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 32 (7), pp.1760-1776. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 51 (18), pp.9764-9784. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.16834⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkad671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04607836v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive evolutionary scenario for the origin and neofunctionalization of the Drosophila speciation gene Odysseus (OdsH)</w:t>
               </w:r>
@@ -2257,103 +2257,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transposable element expression with variation in sex chromosome number: insights into a toxic Y effect on human longevity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Teoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Merenciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anamaria Necsulea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siqueira-De-Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community In Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
@@ -2404,51 +2404,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Heat Stress on Transposable Element Expression and Derived Small RNAs in Drosophila subobscura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Bodelón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siqueira de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2515,2899 +2515,2899 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04276658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Stability of the Epigenome in &amp;lt;i&amp;gt;Drosophila&amp;lt;/i&amp;gt; Interspecific Hybrids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Fablet</w:t>
+                <w:t xml:space="preserve">Sex‐related differences in aging rate are associated with sex chromosome system in amphibians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Cayuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Veber</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-François Lemaître Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐paul Léna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Ronget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iñigo Martínez‐solano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evac024⟩</w:t>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 76 (2), pp.346-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/evo.14410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03594035v1</w:t>
+                <w:t xml:space="preserve">hal-03644431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient compartmentalization in insect bacteriomes protects symbiotic bacteria from host immune system</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Agnès Vallier</w:t>
+                <w:t xml:space="preserve">High Stability of the Epigenome in &amp;lt;i&amp;gt;Drosophila&amp;lt;/i&amp;gt; Interspecific Hybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Bodelón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severine Balmand</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Veber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pilar García Guerreiro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40168-022-01334-8⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evac024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03839252v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex‐related differences in aging rate are associated with sex chromosome system in amphibians</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Cayuela</w:t>
+                <w:t xml:space="preserve">Efficient compartmentalization in insect bacteriomes protects symbiotic bacteria from host immune system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Galvão Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Lemaître Lemaître</w:t>
+                <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐paul Léna</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Victor Ronget</w:t>
+                <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iñigo Martínez‐solano</w:t>
+                <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 76 (2), pp.346-356. </w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (1), pp.156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/evo.14410⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40168-022-01334-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03644431v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03839252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The transposable element-rich genome of the cereal pest Sitophilus oryzae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxidative and radiation stress induces transposable element transcription in Drosophila melanogaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Siqueira de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+                <w:t xml:space="preserve">Marcos Trindade Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Vargas-Chávez</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elgion Loreto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12915-021-01158-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (4), pp.628-638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jeb.13762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03627264v1</w:t>
+                <w:t xml:space="preserve">hal-04809005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The discovery, distribution and diversity of DNA viruses associated with Drosophila melanogaster in Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The transposable element-rich genome of the cereal pest Sitophilus oryzae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Vargas-Chávez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Goubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Megan Wallace</w:t>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelsey Coffman</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gregory Albery</w:t>
+                <w:t xml:space="preserve">Séverine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virus Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ve/veab031⟩</w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (1), pp.241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12915-021-01158-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03229780v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03627264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative transcriptomics between Drosophila mojavensis and D. arizonae reveals transgressive gene expression and underexpression of spermatogenesis-related genes in hybrid testes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cecilia Banho</w:t>
+                <w:t xml:space="preserve">The discovery, distribution and diversity of DNA viruses associated with Drosophila melanogaster in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megan Wallace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelsey Coffman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Mérel</w:t>
+                <w:t xml:space="preserve">Sanjana Ravindran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiago Oliveira</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gregory Albery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), pp.9844. </w:t>
+              <w:t xml:space="preserve">Virus Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (1), pp.veab031. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-89366-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ve/veab031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809001v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transposable Element Expression and Regulation Profile in Gonads of Interspecific Hybrids of Drosophila arizonae and Drosophila mojavensis wrigleyi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative transcriptomics between Drosophila mojavensis and D. arizonae reveals transgressive gene expression and underexpression of spermatogenesis-related genes in hybrid testes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Banho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecília Artico Banho</w:t>
+                <w:t xml:space="preserve">Vincent Mérel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Siqueira Oliveira</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie Fablet</w:t>
+                <w:t xml:space="preserve">Thiago Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Carareto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells10123574⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.9844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-89366-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03628009v1</w:t>
+                <w:t xml:space="preserve">hal-04809001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Worldwide Invasion of Drosophila suzukii Is Accompanied by a Large Increase of Transposable Element Load and a Small Number of Putatively Adaptive Insertions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mérel</w:t>
+                <w:t xml:space="preserve">Transposable Element Expression and Regulation Profile in Gonads of Interspecific Hybrids of Drosophila arizonae and Drosophila mojavensis wrigleyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecília Artico Banho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Gibert</w:t>
+                <w:t xml:space="preserve">Daniel Siqueira Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inessa Buch</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Estoup</w:t>
+                <w:t xml:space="preserve">Annabelle Haudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msab155⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (12), pp.3574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells10123574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03417234v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic and Transcriptomic Responses to Stress Differ According to Population Geography in an Invasive Species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Worldwide Invasion of Drosophila suzukii Is Accompanied by a Large Increase of Transposable Element Load and a Small Number of Putatively Adaptive Insertions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mérel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inessa Buch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Marin</w:t>
+                <w:t xml:space="preserve">Valentina Rodriguez Rada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelo Jaquet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vincent Merel</w:t>
+                <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evab208⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38 (10), pp.4252-4267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msab155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03417240v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03417234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative and radiation stress induces transposable element transcription in Drosophila melanogaster</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Siqueira de Oliveira</w:t>
+                <w:t xml:space="preserve">Phenotypic and Transcriptomic Responses to Stress Differ According to Population Geography in an Invasive Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Jaquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Trindade Rosa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cristina Vieira</w:t>
+                <w:t xml:space="preserve">Justine Picarle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elgion Loreto</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Merel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 34 (4), pp.628-638. </w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (9), pp.evab208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jeb.13762⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evab208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809005v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03417240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homology-Free Detection of Transposable Elements Unveils Their Dynamics in Three Ecologically Distinct Rhodnius Species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genomic Analysis of European Drosophila melanogaster Populations Reveals Longitudinal Structure, Continent-Wide Selection, and Previously Unknown DNA Viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Kapun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelo Castro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Goubert</w:t>
+                <w:t xml:space="preserve">Maite G Barrón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Monteiro</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabian Staubach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darren J Obbard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Axel W Wiberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/genes11020170⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37 (9), pp.2661-2678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msaa120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02487180v1</w:t>
+                <w:t xml:space="preserve">hal-04615912v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transposable elements in Drosophila</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Biological Invasion: The Influence of the Hidden Side of the (Epi)Genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Genitoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Barloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobile DNA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (2), pp.385-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.13317⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13100-020-00213-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02957906v1</w:t>
+                <w:t xml:space="preserve">hal-02063295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological Invasion: The Influence of the Hidden Side of the (Epi)Genome</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Homology-Free Detection of Transposable Elements Unveils Their Dynamics in Three Ecologically Distinct Rhodnius Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Goubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Carareto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Population and Evolutionary Genetics and Genomics, 11 (2), pp.170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes11020170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.13317⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02063295v1</w:t>
+                <w:t xml:space="preserve">hal-02487180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A transposon story : from TE content to TE dynamic invasion of Drosophila genomes using the single-molecule sequencing technology from Oxford Nanopore</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yuki Ogyama</w:t>
+                <w:t xml:space="preserve">Transposable elements in Drosophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mérel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Burlet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matthieu Boulesteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells9081776⟩</w:t>
+              <w:t xml:space="preserve">Mobile DNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13100-020-00213-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02905128v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic Analysis of European Drosophila melanogaster Populations Reveals Longitudinal Structure, Continent-Wide Selection, and Previously Unknown DNA Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Kapun</w:t>
+                <w:t xml:space="preserve">A transposon story : from TE content to TE dynamic invasion of Drosophila genomes using the single-molecule sequencing technology from Oxford Nanopore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mourdas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maite G Barrón</w:t>
+                <w:t xml:space="preserve">Nguyet Thi-Minh Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian Staubach</w:t>
+                <w:t xml:space="preserve">Yuki Ogyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darren J Obbard</w:t>
+                <w:t xml:space="preserve">Nelly Burlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Axel W Wiberg</w:t>
+                <w:t xml:space="preserve">Bruno Mugat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 37 (9), pp.2661-2678. </w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (8), pp.1776. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msaa120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cells9081776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04615912v2</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Importance to Acknowledge Transposable Elements in Epigenomic Analyses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic Interactions Between the Genome and an Endogenous Retrovirus: Tirant in Drosophila simulans Wild-Type Strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Rebollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Lerat</w:t>
+                <w:t xml:space="preserve">Annabelle A. Haudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josep Casacuberta</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carine Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/genes10040258⟩</w:t>
+              <w:t xml:space="preserve">G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (3), pp.855-865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/g3.118.200789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02093613v1</w:t>
+                <w:t xml:space="preserve">hal-02004384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Interactions Between the Genome and an Endogenous Retrovirus: Tirant in Drosophila simulans Wild-Type Strains</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rita Rebollo</w:t>
+                <w:t xml:space="preserve">On the Importance to Acknowledge Transposable Elements in Epigenomic Analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle A. Haudry</w:t>
+                <w:t xml:space="preserve">Josep Casacuberta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Rey</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (3), pp.855-865. </w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (4), pp.258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1534/g3.118.200789⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/genes10040258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02004384v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress affects the epigenetic marks added by natural transposable element insertions in Drosophila melanogaster</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An attempt to select non-genetic variation in resistance to starvation and reduced chill coma recovery time in Drosophila melanogaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Menezes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judit Salces-Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lain Guio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cristina Vieira</w:t>
+                <w:t xml:space="preserve">Héloise Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Burlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josefa González</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sonia Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), pp.1-10. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 221 (23), pp.jeb186254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-30491-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jeb.186254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01965035v1</w:t>
+                <w:t xml:space="preserve">hal-01965032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic exchange in eukaryotes through horizontal transfer: connected by the mobilome</w:t>
+                <w:t xml:space="preserve">Sex gap in aging and longevity: can sex chromosomes play a role?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Luz Wallau</w:t>
+                <w:t xml:space="preserve">Gabriel A.B. Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élgion Lúcio Silva Loreto</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ingrid Plotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sanlaville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobile DNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13100-018-0112-9⟩</w:t>
+              <w:t xml:space="preserve">Biology of Sex Differences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13293-018-0181-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01965038v1</w:t>
+                <w:t xml:space="preserve">hal-01965036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population specific dynamics and selection patterns of transposable element insertions in European natural populations</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stress affects the epigenetic marks added by natural transposable element insertions in Drosophila melanogaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Béatrice Dufour</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lain Guio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josefa González</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.14963⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-30491-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01965027v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An attempt to select non-genetic variation in resistance to starvation and reduced chill coma recovery time in Drosophila melanogaster</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic exchange in eukaryotes through horizontal transfer: connected by the mobilome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Martinez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gabriel Luz Wallau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élgion Lúcio Silva Loreto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.186254⟩</w:t>
+              <w:t xml:space="preserve">Mobile DNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13100-018-0112-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01965032v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex gap in aging and longevity: can sex chromosomes play a role?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cristina Vieira</w:t>
+                <w:t xml:space="preserve">Population specific dynamics and selection patterns of transposable element insertions in European natural populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Goubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid Plotton</w:t>
+                <w:t xml:space="preserve">Sara Guirao-Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Merenciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Sanlaville</w:t>
+                <w:t xml:space="preserve">Anne-Béatrice Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Sex Differences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (1), pp.1-14. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13293-018-0181-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.14963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01965036v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TEtools facilitates big data expression analysis of transposable elements and reveals an antagonism between their activity and that of piRNA genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5474,295 +5474,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01524877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Less effective selection leads to larger genomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of misexpressed genetic elements in hybrids between Drosophila-related species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lopez-Maestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Lefébure</w:t>
+                <w:t xml:space="preserve">Elias Alberto Gutierrez Carnelossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Morvan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lara Konecny-Dupré</w:t>
+                <w:t xml:space="preserve">Vincent Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Burlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mugat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/gr.212589.116⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.40618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep40618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01544879v2</w:t>
+                <w:t xml:space="preserve">hal-01524879v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of misexpressed genetic elements in hybrids between Drosophila-related species</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Lopez-Maestre</w:t>
+                <w:t xml:space="preserve">Less effective selection leads to larger genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Lefébure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Malard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elias Alberto Gutierrez Carnelossi</w:t>
+                <w:t xml:space="preserve">Clémentine François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lacroix</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Mugat</w:t>
+                <w:t xml:space="preserve">Lara Konecny-Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7, pp.40618. </w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27, pp.1016-1028. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep40618⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/gr.212589.116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01524879v2</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01544879v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transposable Element Misregulation Is Linked to the Divergence between Parental piRNA Pathways in Drosophila Hybrids</w:t>
               </w:r>
@@ -5787,51 +5787,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lopez-Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mugat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Pessia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5882,51 +5882,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Throughput Sequencing of Transposable Element Insertions Suggests Adaptive Evolution of the Invasive Asian Tiger Mosquito Towards Temperate Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Goubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6010,1310 +6010,1310 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01546749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population genetics of the Asian tiger mosquito Aedes albopictus, an invasive vector of human diseases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SNP calling from RNA-seq data without a reference genome: identification, quantification, differential analysis and impact on the protein sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lopez-Maestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Goubert</w:t>
+                <w:t xml:space="preserve">Lilia Brinza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Minard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Camille Marchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janice Kielbassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvère Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/hdy.2016.35⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkw655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02012374v1</w:t>
+                <w:t xml:space="preserve">hal-01352586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is genome size of Lepidoptera linked to host plant range?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Population genetics of the Asian tiger mosquito Aedes albopictus, an invasive vector of human diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Burlet</w:t>
+                <w:t xml:space="preserve">C. Goubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Dupas</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Minard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Boulesteix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eea.12446⟩</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 117 (3), pp.125-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/hdy.2016.35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">hal-02016410v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drosophila Females Undergo Genome Expansion after Interspecific Hybridization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nelly Burlet</w:t>
+                <w:t xml:space="preserve">Is genome size of Lepidoptera linked to host plant range?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. Calatayud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doris Vela</w:t>
+                <w:t xml:space="preserve">N. Burlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Fontdevila</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cristina Vieira</w:t>
+                <w:t xml:space="preserve">S. Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Glaser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evw024⟩</w:t>
+              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 159 (3), pp.354-361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eea.12446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01352572v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SNP calling from RNA-seq data without a reference genome: identification, quantification, differential analysis and impact on the protein sequence</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Camille Marchet</w:t>
+                <w:t xml:space="preserve">Drosophila Females Undergo Genome Expansion after Interspecific Hybridization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valèria Romero-Soriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Burlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janice Kielbassa</w:t>
+                <w:t xml:space="preserve">Doris Vela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvère Bastien</w:t>
+                <w:t xml:space="preserve">Antonio Fontdevila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (3), pp.556-561. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkw655⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evw024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01352586v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01352572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De novo assembly and annotation of the Asian tiger mosquito (Aedes albopictus) repeatome with dnaPipeTE from raw genomic reads and comparative analysis with the yellow fever mosquito (Aedes aegypti).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">De novo assembly and annotation of the Asian tiger mosquito (&amp;lt;em&amp;gt;Aedes albopictus&amp;lt;/em&amp;gt;) repeatome with dnaPipeTE from raw genomic reads and comparative analysis with the yellow fever mosquito (&amp;lt;em&amp;gt;Aedes aegypti&amp;lt;/em&amp;gt;)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Goubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Valientemoro</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Valiente Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mavingui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 7 (4), pp.1192-205</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 7 (4), pp.1192-1205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evv050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01227710v1</w:t>
+                <w:t xml:space="preserve">hal-02637041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De novo assembly and annotation of the Asian tiger mosquito (&amp;lt;em&amp;gt;Aedes albopictus&amp;lt;/em&amp;gt;) repeatome with dnaPipeTE from raw genomic reads and comparative analysis with the yellow fever mosquito (&amp;lt;em&amp;gt;Aedes aegypti&amp;lt;/em&amp;gt;)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">De novo assembly and annotation of the Asian tiger mosquito (Aedes albopictus) repeatome with dnaPipeTE from raw genomic reads and comparative analysis with the yellow fever mosquito (Aedes aegypti).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Goubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Valiente Moro</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Valientemoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mavingui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 7 (4), pp.1192-1205. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2015, 7 (4), pp.1192-205</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02637041v1</w:t>
+                <w:t xml:space="preserve">hal-01227710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Genome-Wide Survey of Genetic Instability by Transposition in Drosophila Hybrids</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Specific Activation of an I-Like Element in Drosophila Interspecific Hybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">García Guerreiro María Pilar</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elias a G Carnelossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia M A Carareto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0088992.s005⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6, pp.1806 - 1817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evu141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01526703v1</w:t>
+                <w:t xml:space="preserve">hal-01526700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic regions harboring insecticide resistance-associated Cyp genes are enriched by transposable element fragments carrying putative transcription factor binding sites in two sibling Drosophila species</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exposure to hycanthone alters chromatin structure around specific gene functions and specific repeats in Schistosoma mansoni.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric H Hernandez</w:t>
+                <w:t xml:space="preserve">David Roquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie M. J. Lepesant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel Villafan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gene.2013.11.080⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2014.00207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00922703v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to hycanthone alters chromatin structure around specific gene functions and specific repeats in Schistosoma mansoni.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emanuel Villafan</w:t>
+                <w:t xml:space="preserve">A Genome-Wide Survey of Genetic Instability by Transposition in Drosophila Hybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris Vela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Fontdevila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Boissier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">García Guerreiro María Pilar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5, pp.207. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9, pp.87 - 87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fgene.2014.00207⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0088992.s005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01112701v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01526703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific Activation of an I-Like Element in Drosophila Interspecific Hybrids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genomic regions harboring insecticide resistance-associated Cyp genes are enriched by transposable element fragments carrying putative transcription factor binding sites in two sibling Drosophila species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia M A Carareto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elias a G Carnelossi</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric H Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 6, pp.1806 - 1817. </w:t>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 537 (1), pp.93-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gbe/evu141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gene.2013.11.080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01526700v1</w:t>
+                <w:t xml:space="preserve">hal-00922703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Drosophila Su(var)3–7 Gene Is Required for Oogenesis and Female Fertility, Genetically Interacts with piwi and aubergine, but Impacts Only Weakly Transposon Silencing</w:t>
               </w:r>
@@ -7427,317 +7427,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01092623v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could interallelic interactions be a key to the epigenetic aspects of fitness-trait inbreeding depression?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variable expression levels detected in the Drosophila effectors of piRNA biogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Biemont</w:t>
+                <w:t xml:space="preserve">Abdou Akkouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Braman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/hdy.2013.80⟩</w:t>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 537 (1), pp.149-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gene.2013.11.095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02072957v1</w:t>
+                <w:t xml:space="preserve">hal-00922704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable expression levels detected in the Drosophila effectors of piRNA biogenesis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Could interallelic interactions be a key to the epigenetic aspects of fitness-trait inbreeding depression?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Braman</w:t>
+                <w:t xml:space="preserve">C. Biemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 537 (1), pp.149-153. </w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 112, pp.219-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gene.2013.11.095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/hdy.2013.80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00922704v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternally deposited germline piRNAs silence the tirant retrotransposon in somatic cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Akkouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grentzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Armenise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Burlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 14 (5), pp.458-64. </w:t>
@@ -7769,831 +7769,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00850319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A snapshot of histone modifications within transposable elements in Drosophila wild type strains.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New national and regional bryophyte records, 31</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Horard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Flora Begeot</w:t>
+                <w:t xml:space="preserve">L. T. Ellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Delattre</w:t>
+                <w:t xml:space="preserve">Autun L. Alegro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Gilson</w:t>
+                <w:t xml:space="preserve">Halina Bednarek-Ochyra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryszard Ochyra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bergamini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0044253⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bryology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34 (2), pp.123-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1179/1743282012Y.0000000009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00850321v1</w:t>
+                <w:t xml:space="preserve">hal-00739019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transposon proliferation in an asexual parasitoid.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ken Kraaijeveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brechtje Zwanenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia de Pater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 21 (16), pp.3898-3906. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2012.5582.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00850325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tirant, a newly discovered active endogenous retrovirus in Drosophila simulans.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Akkouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Rebollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Burlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 86 (7), pp.3675-3681. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.07146-11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00763499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International Congress on Transposable Elements (ICTE) 2012 in Saint Malo and the sea of TE stories.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mireille Bétermier</w:t>
+                <w:t xml:space="preserve">A snapshot of histone modifications within transposable elements in Drosophila wild type strains.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Rebollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mick Chandler</w:t>
+                <w:t xml:space="preserve">Béatrice Horard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Begeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Cordaux</w:t>
+                <w:t xml:space="preserve">Marion Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Cristofari</w:t>
+                <w:t xml:space="preserve">Eric Gilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobile DNA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 3 (1), pp.17. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (9), pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1759-8753-3-17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0044253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00764323v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative analysis of the amounts and dynamics of transposable elements in natural populations of Drosophila melanogaster and Drosophila simulans.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rita Rebollo</w:t>
+                <w:t xml:space="preserve">International Congress on Transposable Elements (ICTE) 2012 in Saint Malo and the sea of TE stories.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Aïnouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Bétermier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mick Chandler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Cordaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Cristofari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2012.04.001⟩</w:t>
+              <w:t xml:space="preserve">Mobile DNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (1), pp.17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1759-8753-3-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00763500v1</w:t>
+                <w:t xml:space="preserve">inserm-00764323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New national and regional bryophyte records, 31</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Bergamini</w:t>
+                <w:t xml:space="preserve">A comparative analysis of the amounts and dynamics of transposable elements in natural populations of Drosophila melanogaster and Drosophila simulans.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Boulesteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Rebollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bryology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 34 (2), pp.123-134. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 113, pp.83-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1179/1743282012Y.0000000009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2012.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00739019v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00763500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical inheritance and bursts of transposition have shaped the evolution of the BS non-LTR retrotransposon in Drosophila.</w:t>
               </w:r>
@@ -8618,51 +8618,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrício R Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia M A Carareto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Genetics and Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 286 (1), pp.57-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8708,64 +8708,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative analysis of transposable elements in the melanogaster subgroup sequenced genomes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Burlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Biémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8954,77 +8954,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jumping genes and epigenetics: Towards new species.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Rebollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Horard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9113,51 +9113,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Mortada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lerat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 71 (3), pp.180-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9197,679 +9197,679 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00850383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic environment influences the dynamics of the tirant LTR retrotransposon in Drosophila.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">The evolutionary dynamics of the Helena retrotransposon revealed by sequenced Drosophila genomes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Granzotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrício R Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia M A Carareto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 23 (5), pp.1482-9. </w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9, pp.174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1096/fj.08-123513⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2148-9-174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00850396v1</w:t>
+                <w:t xml:space="preserve">hal-00850397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic environment influences the dynamics of the &amp;lt;i&amp;gt;tirant&amp;lt;/i&amp;gt; LTR retrotransposon in &amp;lt;i&amp;gt;Drosophila&amp;lt;/i&amp;gt;</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Burlet</w:t>
+                <w:t xml:space="preserve">Genomic environment influences the dynamics of the tirant LTR retrotransposon in Drosophila.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Rebollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Horard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Burlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FASEB Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 23, pp.54-62</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 23 (5), pp.1482-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.08-123513⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00428323v1</w:t>
+                <w:t xml:space="preserve">hal-00850396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infra- and Transspecific Clues to Understanding the Dynamics of Transposable Elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lerat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">genome dyn stab</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, --, pp.115-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00428338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of expressed transposable element insertions in the sequenced genome of &amp;lt;i&amp;gt;Drosophila melanogaster&amp;lt;/i&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genomic environment influences the dynamics of the &amp;lt;i&amp;gt;tirant&amp;lt;/i&amp;gt; LTR retrotransposon in &amp;lt;i&amp;gt;Drosophila&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rebollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Deloger</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M.-F. Sagot</w:t>
+                <w:t xml:space="preserve">B. Horard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Burlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 439, pp.55-62</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23, pp.54-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428351v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolutionary dynamics of the Helena retrotransposon revealed by sequenced Drosophila genomes.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identification of expressed transposable element insertions in the sequenced genome of &amp;lt;i&amp;gt;Drosophila melanogaster&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Deloger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.M.G. Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Biémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-F. Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 439, pp.55-62</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00850397v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Losing helena: The extinction of a drosophila line-like element</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Rebollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Lopez Kleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10097,51 +10097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Biémont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 411, pp.87-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10160,376 +10160,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00428114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolution of retrotransposon regulatory regions and its consequences on the Drosophila melanogaster and Homo sapiens host genomes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Biémont</w:t>
+                <w:t xml:space="preserve">Mitspieler der Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Biémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Spektrum der Wissenschaft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, S44, pp.44-49</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665818v1</w:t>
+                <w:t xml:space="preserve">hal-00434754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary Pathways of the tirant LTR Retrotransposon in the &amp;lt;i&amp;gt;Drosophila melanogaster&amp;lt;/i&amp;gt; Subgroup of Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Souames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Biémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 64, pp.438-447</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00434598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitspieler der Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Biémont</w:t>
+                <w:t xml:space="preserve">The evolution of retrotransposon regulatory regions and its consequences on the Drosophila melanogaster and Homo sapiens host genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Rebollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Biémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spektrum der Wissenschaft</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 390 (1-2), pp.84-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gene.2006.08.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00434754v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junk DNA as an evolutionary force</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Biémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10567,77 +10567,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ongoing loss of the tirant transposable element in natural populations of &amp;lt;i&amp;gt;Drosophila simulans&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Donald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Biémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10669,372 +10669,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is genome size influenced by colonization of new environments in dipteran species ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Weiss</w:t>
+                <w:t xml:space="preserve">What transposable elements tell us about genome organization and evolution: the case of &amp;lt;i&amp;gt;Drosophila&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Biémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 14, pp.869-878</w:t>
+              <w:t xml:space="preserve">Cytogenetics and Genome Researchearch</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 110, pp.25-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00427794v1</w:t>
+                <w:t xml:space="preserve">hal-00427833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New regulatory regions of &amp;lt;i&amp;gt;Drosophila 412&amp;lt;/i&amp;gt; retrotransposable element generated by recombination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Biémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 22, pp.747-757</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What transposable elements tell us about genome organization and evolution: the case of &amp;lt;i&amp;gt;Drosophila&amp;lt;/i&amp;gt;</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Biémont</w:t>
+                <w:t xml:space="preserve">Is genome size influenced by colonization of new environments in dipteran species ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Deceliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytogenetics and Genome Researchearch</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 110, pp.25-34</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 14, pp.869-878</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427833v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transposable element dynamics in two sibling species: &amp;lt;i&amp;gt;Drosophila melanogaster&amp;lt;/i&amp;gt; and &amp;lt;i&amp;gt;Drosophila simulans&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Biémont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 120, pp.115-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11059,51 +11059,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L`influence des éléments transposables sur la taille des génomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Biémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11135,605 +11135,605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation of the genome size estimate with environmental conditions in Drosophila melanogaster</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">WORLDWIDE DISTRIBUTION OF TRANSPOSABLE ELEMENT COPY NUMBER IN NATURAL POPULATIONS OF DROSOPHILA SIMULANS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Biémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Nardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Deceliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lœvenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytometry - Part A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 57 (1), pp.159-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.0014-3820.2003.tb00225.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00427444v1</w:t>
+                <w:t xml:space="preserve">hal-03270261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation of the genome size estimate with environmental conditions in Drosophila melanogaster.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michèle Weiss</w:t>
+                <w:t xml:space="preserve">Variation of the genome size estimate with environmental conditions in Drosophila melanogaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Biémont</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Biémont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytometry Part A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cytometry - Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 55A, pp.43-49</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00294849v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Worldwide distribution of transposable element copy number in natural populations of Drosophila simulans</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variation of the genome size estimate with environmental conditions in Drosophila melanogaster.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Nardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Biémont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cytometry Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 55 (1), pp.43-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cyto.a.10061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427365v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00294849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WORLDWIDE DISTRIBUTION OF TRANSPOSABLE ELEMENT COPY NUMBER IN NATURAL POPULATIONS OF DROSOPHILA SIMULANS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lœvenbruck</w:t>
+                <w:t xml:space="preserve">Worldwide distribution of transposable element copy number in natural populations of Drosophila simulans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Biémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Deceliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 57 (1), pp.159-167. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 57, pp.159-167</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.0014-3820.2003.tb00225.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03270261v1</w:t>
+                <w:t xml:space="preserve">hal-00427365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of genome size in Drosophila. is the invader`s genome being invaded by transposable elements?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Arpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Biémont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 19, pp.1154-1161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11758,51 +11758,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transposable elements and genome evolution of invasive species: the case of Drosophila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Biémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11847,342 +11847,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotype-environment interaction for quantitative trait loci affecting life span in Drosophila melanogaster</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deficiency mapping of quantitative trait loci affecting longevity in Drosophila melanogaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.G. Pasyukova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z.B. Zeng</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T.F.C. Mackay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 154, pp.213-227</w:t>
+              <w:t xml:space="preserve">, 2000, 156, pp.1129-1146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00427111v1</w:t>
+                <w:t xml:space="preserve">hal-00427095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High copy numbers of multiple transposable element families in an Australian population of Drosophila simulans</w:t>
+                <w:t xml:space="preserve">Genotype-environment interaction for quantitative trait loci affecting life span in Drosophila melanogaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.G. Pasyukova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.B. Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Hackett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Piganeau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R.F. Lyman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 76, pp.117-119</w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 154, pp.213-227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427118v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deficiency mapping of quantitative trait loci affecting longevity in Drosophila melanogaster</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High copy numbers of multiple transposable element families in an Australian population of Drosophila simulans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.F.C. Mackay</w:t>
+                <w:t xml:space="preserve">G. Piganeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Biemont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 156, pp.1129-1146</w:t>
+              <w:t xml:space="preserve">Genetical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 76, pp.117-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00427095v1</w:t>
+                <w:t xml:space="preserve">hal-00427118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transposable elements and genome evolution: the case of Drosophila simulans</w:t>
               </w:r>
@@ -12207,51 +12207,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Borie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lepetit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 107, pp.113-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12310,77 +12310,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wake up of transposable elements following Drosophila simulans worldwide colonization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Biémont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 16 (9), pp.1251-1255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12440,64 +12440,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Biémont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 265 (1402), pp.1161-1165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12583,51 +12583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Di Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 46, pp.661-668</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12646,398 +12646,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00428492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transposable element distribution in Drosophila</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId358" w:history="1">
+                <w:t xml:space="preserve">Maintenance of transposable element copy number in natural populations of Drosophila melanogaster and D-simulans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Biémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Tsitrone</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cristina Vieira</w:t>
+                <w:t xml:space="preserve">C. Hoogland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Hoogland</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Cizeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 147, pp.1997-1999</w:t>
+              <w:t xml:space="preserve">Genetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 100, pp.161-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00434964v1</w:t>
+                <w:t xml:space="preserve">hal-00434972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromosomal distribution of the 412 retrotransposon in natural populations of Drosophila simulans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId432" w:history="1">
+                <w:t xml:space="preserve">Transposable element distribution in Drosophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Biémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tsitrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hoogland</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Biemont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 79, pp.128-134</w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 147, pp.1997-1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00434987v1</w:t>
+                <w:t xml:space="preserve">hal-00434964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintenance of transposable element copy number in natural populations of Drosophila melanogaster and D-simulans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Biémont</w:t>
+                <w:t xml:space="preserve">Chromosomal distribution of the 412 retrotransposon in natural populations of Drosophila simulans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hoogland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Biemont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 100, pp.161-166</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 79, pp.128-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00434972v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transposition rate of the 412 retrotransposable element is independent of copy number in natural populations of Drosophila simulans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Biemont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 14, pp.185-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13056,152 +13056,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00434996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographical variation in insertion site number of retrotransposon 412 in Drosophila simulans</w:t>
+                <w:t xml:space="preserve">Comportement de rétrotransposons (copia mdg1 gypsy et 412) dans les populations de Drosophila melanogaster et D. simulans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Biémont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 42, pp.443-451</w:t>
+              <w:t xml:space="preserve">incollection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, --, pp.313-325</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00435042v1</w:t>
+                <w:t xml:space="preserve">hal-00435023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection against transposable elements in D-simulans and D-melanogaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Biémont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 68, pp.9-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13220,96 +13207,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00435041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement de rétrotransposons (copia mdg1 gypsy et 412) dans les populations de Drosophila melanogaster et D. simulans</w:t>
+                <w:t xml:space="preserve">Geographical variation in insertion site number of retrotransposon 412 in Drosophila simulans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Biémont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">incollection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, --, pp.313-325</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 42, pp.443-451</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00435023v1</w:t>
+                <w:t xml:space="preserve">hal-00435042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13340,90 +13340,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of variable TE content on phenotype and plasticity in Drosophila melanogaster.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Merenciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Janillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Jacques Monod Life is plastic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Roscoff, France</w:t>
@@ -13465,90 +13465,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of variable transposable element content on phenotype and plasticity in Drosophila melanogaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Merenciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Janillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Mauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Mobil'ET</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
@@ -13590,90 +13590,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of variable TE content on phenotype and plasticity in Drosophila melanogaster.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Merenciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Janillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the Society of Molecular Biology and Evolution (SMBE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Puerto Vallarta, Mexico</w:t>
@@ -13702,90 +13702,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transposable element regulation in the cereal weevil Sitophilus oryzae and its potential association with an endosymbiotic bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Goubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13827,103 +13827,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The assembly of the rice weevil Sitophilus oryzae is dominated by transposable elements and shades light on the evolution of endosymbiosis in a major crop pest.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Vargas-Chávez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Goubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arthropod Genomics Symposium 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Notre Dame, United States</w:t>
@@ -13952,77 +13952,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndrome de Klinefelter, rôle du chromosome Y dans l’espérance de vie humaine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Teoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14099,90 +14099,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transposable Element Dynamics in an Invasive Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mérel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud A Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National des Éléments Transposables (CNET 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Clermont-Ferrand, France</w:t>
@@ -14364,90 +14364,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of variable transposable element content on phenotype and plasticity in Drosophila melanogaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Merenciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Janillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Mauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Decryp'thèse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Villeurbanne, France</w:t>
@@ -14470,484 +14470,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05419627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of TE to the phenotype and plasticity in Drosophila melanogaster</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Fablet</w:t>
+                <w:t xml:space="preserve">Efficient compartmentalization in insect bacteriomes protects symbiotic bacteria from host immune system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th European Drosophila Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">8th International Symposium on Antimicrobial Peptides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Marseille (13), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04783569v1</w:t>
+                <w:t xml:space="preserve">hal-04771905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of variable TE content on phenotype and plasticity in Drosophila melanogaster</w:t>
+                <w:t xml:space="preserve">Contribution of TE to the phenotype and plasticity in Drosophila melanogaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Merenciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Janillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mayeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International congress of transposable elements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">27th European Drosophila Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04788765v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04783569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient compartmentalization in insect bacteriomes protects symbiotic bacteria from host immune system</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Contribution of variable TE content on phenotype and plasticity in Drosophila melanogaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Larue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Merenciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Janillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Severine Balmand</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Antimicrobial Peptides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Marseille (13), France</w:t>
+              <w:t xml:space="preserve">International congress of transposable elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04771905v1</w:t>
+                <w:t xml:space="preserve">hal-04788765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of TE to the phenotype and plasticity in Drosophila melanogaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Merenciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Janillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mayeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNET (24th congrès national des éléments transposables)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Perpignan, France</w:t>
@@ -14970,359 +14970,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient compartmentalization in insect bacteriomes protects symbiotic bacteria from host immune system</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">High-throughput genomics and transcriptomics to decipher host-symbiont molecular dialogue in the cereal weevil Sitophilus oryzae and Sodalis pierantonius endosymbiotic association</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Galvão Ferrarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Goubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Vargas-Chávez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th congress of the International Symbiosis Society (ISS) - 3rd International Conference on Holobionts (joint meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04783698v1</w:t>
+                <w:t xml:space="preserve">hal-03810657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput genomics and transcriptomics to decipher host-symbiont molecular dialogue in the cereal weevil Sitophilus oryzae and Sodalis pierantonius endosymbiotic association</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Efficient compartmentalization in insect bacteriomes protects symbiotic bacteria from host immune system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Balmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th congress of the International Symbiosis Society (ISS) - 3rd International Conference on Holobionts (joint meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03810657v1</w:t>
+                <w:t xml:space="preserve">hal-04783698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transposable element dynamics in the host-bacteria association of the cereal weevil Sitophilus oryzae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Goubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Vargas-Chávez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobile DNA 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Virtual, France</w:t>
@@ -15345,484 +15345,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transposable element dynamics in Sitophilus oryzae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Goubert</w:t>
+                <w:t xml:space="preserve">Discovering the link between insect symbiosis and transposable elements.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Chancy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Boulesteix</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Auvergne Rhône-Alpes Regional Workshop on Microbiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Crossroads between transposons and gene regulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04785024v1</w:t>
+                <w:t xml:space="preserve">hal-04790819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transposable element dynamics and regulation in a major crop pest: Sitophilus oryzae.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Transposable element dynamics in Sitophilus oryzae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Goubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clément Goubert</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès national sur les éléments transposables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Auvergne Rhône-Alpes Regional Workshop on Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04790834v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering the link between insect symbiosis and transposable elements.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId474" w:history="1">
+                <w:t xml:space="preserve">Transposable element dynamics and regulation in a major crop pest: Sitophilus oryzae.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Chancy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Balmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Goubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crossroads between transposons and gene regulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Congrès national sur les éléments transposables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04790819v1</w:t>
+                <w:t xml:space="preserve">hal-04790834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the essentiality of the primary endosymbiont of the rice weevil Sitophilus oryzae through genome analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Vargas-Chavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Meeting of the Spanish Society for Evolutionary Biology (SESBE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Palma of Mallorca, Balearic Islands, Spain</w:t>
@@ -15864,90 +15864,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The draft genome sequence of the rice weevil Sitophilus oryzae as a model to explore the host-symbiont interactions in a nascent stage of endosymbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Vargas-Chavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Goubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques (JOBIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
@@ -16008,51 +16008,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetics and genotypic variation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Merenciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16060,51 +16060,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Groza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Rebollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">On Epigenetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.119-151, 2024, </w:t>
@@ -16237,64 +16237,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self and Nonself from a Genomic Perspective: Transposable Elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judit Salces-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianca Fraga Menezes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16528,90 +16528,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the role of transposable elements to sex gap in longevity in Drosophila species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Merenciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Janillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mermet-Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Burlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Rodriguez-Rada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16646,51 +16646,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and quantification of transposable element transcripts using Long-Read RNA-seq in &amp;lt;i&amp;gt;Drosophila&amp;lt;/i&amp;gt; germline tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Rebollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gerenton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16698,51 +16698,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cumunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -16882,103 +16882,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient compartmentalization in insect bacteriomes protects symbiotic bacteria from host immune system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Galvão Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -17000,103 +17000,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The transposable element-rich genome of the cereal pest Sitophilus oryzae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Vargas-Chavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Goubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -17118,90 +17118,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drosophila suzukii oxidative stress response involves Jheh gene cluster but not transposable elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17401,51 +17401,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539944v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siqueira de Oliveira" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Larue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Vilas Boas Nunes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sabot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Bodel&#243;n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.280463.125" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539948v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Chillida" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vieira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pilar Garc&#237;a Guerreiro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-026-02566-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245261v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thyago Vanderlinde" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Uno" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Goldstein" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Carareto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evolut/qpaf163" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05150068v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Merenciano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Garambois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaf088" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779897v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin C. B. Nunez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Coronado-Zamora" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kapun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Steindl" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf132" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183750v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Teoli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fablet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Necsulea" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siqueira-De-Oliveira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011668" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449046v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryanna Sim&#227;o" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oliveira" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Nunes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Banho" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Ferrarini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaf247" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299075v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Zhang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Lemaitre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.70243" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05151686v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esra Durmaz Mitchell" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Envel Kerdaffrec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Harney" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia F. Paulo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Savic Veselinovic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evlett/qraf014" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299089v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Salces-Ortiz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Rebollo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Manfr&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-025-00372-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285238v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gerenton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cumunel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mary" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.457" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04077310v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cayuela" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaillard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ronget" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M.W. Gippet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mad.2023.111799" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195961v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vallier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad671" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195964v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Jacquet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Menezes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dechaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evad160" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04607836v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gallot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desouhant" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lhuillier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lepetit" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil El Filali" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16834" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400854v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme de Rezende Dias" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bernardo Carvalho" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#205;caro Putinhon Caruso" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkad299" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923419v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.08.03.550779" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276658v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evad189" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594035v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evac024" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839252v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Galv&#227;o Ferrarini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Dell&#8217;aglio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Balmand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vincent-Mon&#233;gat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-022-01334-8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644431v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre Lema&#238;tre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul L&#233;na" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Mart&#237;nez&#8208;solano" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.14410" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627264v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vargas-Ch&#225;vez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goubert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baa-Puyoulet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Balmand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-021-01158-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03229780v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Wallace" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Coffman" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gilbert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjana Ravindran" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Albery" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veab031" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809001v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;rel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Oliveira" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-89366-2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628009v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cec&#237;lia Artico Banho" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siqueira Oliveira" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Haudry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10123574" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03417234v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gibert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inessa Buch" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Rodriguez Rada" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab155" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03417240v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Jaquet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Picarle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Merel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab208" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809005v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Trindade Rosa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elgion Loreto" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13762" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487180v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Castro" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Monteiro" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11020170" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957906v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boulesteix" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-020-00213-z" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02063295v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Genitoni" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maury" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13317" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905128v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mourdas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyet Thi-Minh Dang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Ogyama" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Burlet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mugat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9081776" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615912v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite G Barr&#243;n" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Staubach" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren J Obbard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Axel W Wiberg" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa120" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093613v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lerat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Casacuberta" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10040258" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004384v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle A. Haudry" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rey" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.118.200789" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01965035v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lain Guio" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefa Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30491-w" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01965038v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Luz Wallau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lgion L&#250;cio Silva Loreto" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-018-0112-9" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01965027v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Guirao-Rico" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;atrice Dufour" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14963" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01965032v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Muller" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Martinez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.186254" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01965036v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel A.B. Marais" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Plotton" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sanlaville" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13293-018-0181-y" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01524877v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Modolo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lopez-Maestre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw953" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01544879v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lef&#233;bure" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morvan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Konecny-Dupr&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.212589.116" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524879v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Alberto Gutierrez Carnelossi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacroix" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40618" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596041v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;ria Romero-Soriano" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Pessia" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evx091" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01546749v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Minard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valiente Moro" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mavingui" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14184" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02012374v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goubert" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Minard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2016.35" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02016410v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Calatayud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Burlet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupas" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Glaser" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12446" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6C9W5LK2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352572v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Vela" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fontdevila" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evw024" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352586v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Brinza" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marchet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Kielbassa" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylv&#232;re Bastien" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw655" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01227710v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valientemoro" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637041v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv050" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01526703v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garc&#237;a Guerreiro Mar&#237;a Pilar" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0088992.s005" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922703v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia M A Carareto" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H Hernandez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2013.11.080" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01112701v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roquis" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M. J. Lepesant" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Villafan" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boissier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2014.00207" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01526700v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias a G Carnelossi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu141" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01092623v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Basquin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Spierer" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Begeot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry E Koryakov" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Todeschini" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0096802" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072957v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Biemont" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2013.80" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922704v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Akkouche" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Braman" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2013.11.095" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850319v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grentzinger" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Armenise" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/embor.2013.38" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850321v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Horard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delattre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gilson" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044253" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850325v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Kraaijeveld" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brechtje Zwanenburg" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hubert" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia de Pater" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2012.5582.x" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763499v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Esnault" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.07146-11" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00764323v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader A&#239;nouche" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille B&#233;termier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick Chandler" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cordaux" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Cristofari" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1759-8753-3-17" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763500v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2012.04.001" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739019v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. T. Ellis" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Autun L. Alegro" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halina Bednarek-Ochyra" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryszard Ochyra" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergamini" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743282012Y.0000000009" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850379v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Granzotto" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabr&#237;cio R Lopes" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-011-0629-9" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JHX9CXLF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850380v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bi&#233;mont" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2010.11.009" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HGRS1SC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659780v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Seabra" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vera Cullimore" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Carvalho" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-183" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850384v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2010.01.003" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8591JDM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850383v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Mortada" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-010-9376-5" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B60KS5HP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850396v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.08-123513" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428323v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fablet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lerat" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rebollo" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Horard" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428338v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428351v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deloger" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M.G. Cavalli" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bi&#233;mont" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Sagot" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850397v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-9-174" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668006v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Lopez Kleine" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-149" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00440346v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauleur" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Seffert" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2007.07.043" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SC5BTLXM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428114v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mugnier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;guen" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665818v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2006.08.005" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHW1FK9C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434598v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Souames" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434754v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427901v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427929v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Donald" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427794v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nardon" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deceliere" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loevenbruck" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weiss" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427792v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427833v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427674v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427507v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427444v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294849v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Nardon" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Weiss" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.10061" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427365v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lepetit" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270261v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Deceliere" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine L&#339;venbruck" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0014-3820.2003.tb00225.x" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4B1NF7V6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427308v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arpin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427156v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Borie" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427111v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.G. Pasyukova" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.B. Zeng" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Hackett" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Lyman" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427118v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piganeau" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427095v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.F.C. Mackay" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270220v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Borie" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1003937603230" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3HPMF7TD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428465v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumont" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a026215" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428504v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aubry" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.1998.0413" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428492v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Junakovic" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Terrinoni" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Di Franco" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434964v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsitrone" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoogland" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434987v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434972v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cizeron" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434996v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435042v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435041v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435023v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805331v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Janillon" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419615v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Larue" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mauro" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805367v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783612v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana G. Ferrarini" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blanc" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783673v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060317v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bardel" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marais" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gueyffier" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2020.07.150" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786547v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M&#233;rel" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulesteix" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A Estoup" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01315007v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bravard" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Negrutiu" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia del Fatti" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419627v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783569v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mayeux" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788765v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771905v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790763v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783698v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810657v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790867v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785024v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790834v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Chancy" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790819v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514015v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vargas-Chavez" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506786v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632875v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Groza" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-19051-3.00006-1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938854v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vitte" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chambeyron" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323222v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Fraga Menezes" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Roy" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61569-1_6" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908713v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lemaitre" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100105" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941501v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Janillon" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mermet-Bouvier" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Rodriguez-Rada" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791876v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060068v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oliveira" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larue" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nunes" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sabot" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bodel&#243;n" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792685v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706472v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03014540v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539944v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siqueira de Oliveira" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Larue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Vilas Boas Nunes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sabot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Bodel&#243;n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.280463.125" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539948v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Chillida" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vieira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pilar Garc&#237;a Guerreiro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-026-02566-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299075v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Zhang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Teoli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Lemaitre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.70243" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299089v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Merenciano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oliveira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Salces-Ortiz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Rebollo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Manfr&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-025-00372-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05151686v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esra Durmaz Mitchell" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Envel Kerdaffrec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Harney" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia F. Paulo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Savic Veselinovic" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evlett/qraf014" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449046v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryanna Sim&#227;o" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Nunes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Banho" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Ferrarini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaf247" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779897v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin C. B. Nunez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Coronado-Zamora" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kapun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Steindl" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf132" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245261v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thyago Vanderlinde" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Uno" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Goldstein" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Carareto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evolut/qpaf163" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05150068v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Garambois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaf088" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183750v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fablet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Necsulea" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siqueira-De-Oliveira" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011668" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285238v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gerenton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cumunel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mary" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.457" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04607836v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gallot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desouhant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lhuillier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lepetit" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil El Filali" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16834" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195964v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Jacquet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Menezes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dechaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evad160" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04077310v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cayuela" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaillard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ronget" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M.W. Gippet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mad.2023.111799" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195961v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vallier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad671" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400854v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme de Rezende Dias" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bernardo Carvalho" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#205;caro Putinhon Caruso" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkad299" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923419v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.08.03.550779" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276658v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evad189" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644431v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre Lema&#238;tre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul L&#233;na" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Mart&#237;nez&#8208;solano" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.14410" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594035v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evac024" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839252v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Galv&#227;o Ferrarini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Dell&#8217;aglio" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Balmand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vincent-Mon&#233;gat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-022-01334-8" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809005v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Trindade Rosa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elgion Loreto" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13762" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627264v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vargas-Ch&#225;vez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goubert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baa-Puyoulet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Balmand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-021-01158-2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03229780v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Wallace" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Coffman" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gilbert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjana Ravindran" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Albery" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veab031" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809001v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;rel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Oliveira" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-89366-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628009v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cec&#237;lia Artico Banho" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siqueira Oliveira" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Haudry" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10123574" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03417234v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gibert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inessa Buch" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Rodriguez Rada" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab155" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03417240v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Jaquet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Picarle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Merel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab208" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615912v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite G Barr&#243;n" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Staubach" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren J Obbard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Axel W Wiberg" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa120" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02063295v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Genitoni" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maury" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13317" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487180v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Castro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Monteiro" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11020170" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957906v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boulesteix" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-020-00213-z" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905128v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mourdas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyet Thi-Minh Dang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Ogyama" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Burlet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mugat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9081776" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004384v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle A. Haudry" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rey" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.118.200789" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093613v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lerat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Casacuberta" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10040258" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01965032v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Muller" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Martinez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.186254" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01965036v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel A.B. Marais" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Plotton" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sanlaville" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13293-018-0181-y" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01965035v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lain Guio" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefa Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30491-w" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01965038v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Luz Wallau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lgion L&#250;cio Silva Loreto" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-018-0112-9" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01965027v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Guirao-Rico" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;atrice Dufour" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14963" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01524877v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Modolo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lopez-Maestre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw953" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524879v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Alberto Gutierrez Carnelossi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacroix" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40618" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01544879v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lef&#233;bure" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morvan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Konecny-Dupr&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.212589.116" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596041v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;ria Romero-Soriano" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Pessia" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evx091" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01546749v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Minard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valiente Moro" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mavingui" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14184" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352586v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Brinza" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marchet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Kielbassa" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylv&#232;re Bastien" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw655" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02012374v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goubert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Minard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2016.35" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02016410v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Calatayud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Burlet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Glaser" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12446" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6C9W5LK2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352572v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Vela" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fontdevila" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evw024" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637041v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv050" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01227710v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valientemoro" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01526700v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias a G Carnelossi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia M A Carareto" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu141" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01112701v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roquis" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M. J. Lepesant" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Villafan" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boissier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2014.00207" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01526703v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garc&#237;a Guerreiro Mar&#237;a Pilar" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0088992.s005" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922703v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H Hernandez" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2013.11.080" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01092623v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Basquin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Spierer" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Begeot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry E Koryakov" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Todeschini" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0096802" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922704v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Akkouche" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Braman" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2013.11.095" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072957v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Biemont" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2013.80" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850319v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grentzinger" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Armenise" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/embor.2013.38" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739019v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. T. Ellis" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Autun L. Alegro" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halina Bednarek-Ochyra" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryszard Ochyra" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergamini" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743282012Y.0000000009" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850325v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Kraaijeveld" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brechtje Zwanenburg" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hubert" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia de Pater" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2012.5582.x" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763499v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Esnault" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.07146-11" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850321v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Horard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delattre" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gilson" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044253" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00764323v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader A&#239;nouche" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille B&#233;termier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick Chandler" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cordaux" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Cristofari" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1759-8753-3-17" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763500v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2012.04.001" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850379v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Granzotto" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabr&#237;cio R Lopes" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-011-0629-9" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JHX9CXLF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850380v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bi&#233;mont" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2010.11.009" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HGRS1SC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659780v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Seabra" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vera Cullimore" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Carvalho" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-183" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850384v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2010.01.003" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8591JDM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850383v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Mortada" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-010-9376-5" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B60KS5HP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850397v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-9-174" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850396v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.08-123513" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428338v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fablet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lerat" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428323v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rebollo" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Horard" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428351v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deloger" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M.G. Cavalli" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bi&#233;mont" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Sagot" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668006v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Lopez Kleine" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-149" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00440346v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauleur" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Seffert" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2007.07.043" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SC5BTLXM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428114v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mugnier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;guen" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434754v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434598v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Souames" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665818v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2006.08.005" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHW1FK9C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427901v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427929v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Donald" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427833v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427792v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427794v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nardon" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deceliere" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loevenbruck" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weiss" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427674v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427507v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270261v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Nardon" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Deceliere" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine L&#339;venbruck" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0014-3820.2003.tb00225.x" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4B1NF7V6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427444v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294849v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Weiss" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.10061" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427365v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lepetit" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427308v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arpin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427156v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Borie" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427095v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.G. Pasyukova" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.F.C. Mackay" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427111v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.B. Zeng" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Hackett" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Lyman" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427118v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piganeau" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270220v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Borie" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1003937603230" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3HPMF7TD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428465v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumont" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a026215" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428504v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aubry" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.1998.0413" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428492v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Junakovic" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Terrinoni" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Di Franco" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434972v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoogland" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cizeron" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434964v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsitrone" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434987v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434996v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435023v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435041v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435042v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805331v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Janillon" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419615v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Larue" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mauro" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805367v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783612v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana G. Ferrarini" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blanc" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783673v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060317v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bardel" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marais" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gueyffier" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2020.07.150" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786547v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M&#233;rel" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulesteix" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A Estoup" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01315007v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bravard" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Negrutiu" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia del Fatti" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419627v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771905v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783569v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mayeux" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788765v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790763v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810657v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783698v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790867v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790819v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Chancy" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785024v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790834v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514015v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vargas-Chavez" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506786v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632875v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Groza" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-19051-3.00006-1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938854v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vitte" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chambeyron" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323222v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Fraga Menezes" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Roy" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61569-1_6" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908713v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lemaitre" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100105" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941501v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Janillon" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mermet-Bouvier" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Rodriguez-Rada" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791876v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060068v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oliveira" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larue" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nunes" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sabot" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bodel&#243;n" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792685v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706472v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03014540v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>