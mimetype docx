--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -915,559 +915,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05449046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Footprints of Worldwide Adaptation in Structured Populations of Drosophila melanogaster Through the Expanded DEST 2.0 Genomic Resource</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the Relationship of Transposable Elements and Ageing: Causes and Consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Merenciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Larue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joaquin C. B. Nunez</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chloé Garambois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Vilas Boas Nunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msaf132⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evaf088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04779897v2</w:t>
+                <w:t xml:space="preserve">hal-05150068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Male sterility in Drosophila mojavensis × D. arizonae hybrids is not caused by gene movements in the Y chromosome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thyago Vanderlinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiana Uno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Goldstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Carareto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/evolut/qpaf163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05245261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Relationship of Transposable Elements and Ageing: Causes and Consequences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transposable element expression is associated with sex chromosome number in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Teoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Merenciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anamaria Necsulea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Siqueira-De-Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evaf088⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (6), pp.e1011668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1011668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05150068v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05183750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transposable element expression is associated with sex chromosome number in humans</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Miriam Merenciano</w:t>
+                <w:t xml:space="preserve">Footprints of Worldwide Adaptation in Structured Populations of Drosophila melanogaster Through the Expanded DEST 2.0 Genomic Resource</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquin C. B. Nunez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Coronado-Zamora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Fablet</w:t>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anamaria Necsulea</w:t>
+                <w:t xml:space="preserve">Martin Kapun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Siqueira-De-Oliveira</w:t>
+                <w:t xml:space="preserve">Sonja Steindl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (6), pp.e1011668. </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42 (8), pp.msaf132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1011668⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msaf132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05183750v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779897v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and quantification of transposable element transcripts using Long-Read RNA-seq in Drosophila germline tissues</w:t>
               </w:r>
@@ -1505,51 +1505,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cumunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 4 (e89), </w:t>
@@ -1581,563 +1581,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The for gene as one of the drivers of foraging variations in a parasitic wasp</w:t>
+                <w:t xml:space="preserve">Sex differences in adult lifespan and aging rate across mammals: A test of the ‘Mother Curse hypothesis’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Gallot</w:t>
+                <w:t xml:space="preserve">Hugo Cayuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Desouhant</w:t>
+                <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lhuillier</w:t>
+                <w:t xml:space="preserve">Victor Ronget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Lepetit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adil El Filali</w:t>
+                <w:t xml:space="preserve">Jérôme M.W. Gippet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.16834⟩</w:t>
+              <w:t xml:space="preserve">Mechanisms of Ageing and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 212, pp.111799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mad.2023.111799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04607836v1</w:t>
+                <w:t xml:space="preserve">hal-04077310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quantitative, genome-wide analysis in Drosophila reveals transposable elements’ influence on gene expression is species-specific</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">ChimeraTE: a pipeline to detect chimeric transcripts derived from genes and transposable elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Corentin Dechaud</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Larue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Carareto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evad160⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 51 (18), pp.9764-9784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkad671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04195964v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex differences in adult lifespan and aging rate across mammals: A test of the ‘Mother Curse hypothesis’</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The for gene as one of the drivers of foraging variations in a parasitic wasp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Gallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Desouhant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Cayuela</w:t>
+                <w:t xml:space="preserve">David Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jérôme M.W. Gippet</w:t>
+                <w:t xml:space="preserve">Adil El Filali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanisms of Ageing and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mad.2023.111799⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (7), pp.1760-1776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.16834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04077310v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ChimeraTE: a pipeline to detect chimeric transcripts derived from genes and transposable elements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">A quantitative, genome-wide analysis in Drosophila reveals transposable elements’ influence on gene expression is species-specific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Larue</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judit Salces-Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Menezes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Vallier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claudia Carareto</w:t>
+                <w:t xml:space="preserve">Corentin Dechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 51 (18), pp.9764-9784. </w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (9), pp.evad160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkad671⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evad160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04195961v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive evolutionary scenario for the origin and neofunctionalization of the Drosophila speciation gene Odysseus (OdsH)</w:t>
               </w:r>
@@ -2283,77 +2283,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Teoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Merenciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anamaria Necsulea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siqueira-De-Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community In Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
@@ -2404,51 +2404,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Heat Stress on Transposable Element Expression and Derived Small RNAs in Drosophila subobscura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Bodelón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siqueira de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2521,90 +2521,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex‐related differences in aging rate are associated with sex chromosome system in amphibians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Cayuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lemaître Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐paul Léna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Ronget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iñigo Martínez‐solano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2668,51 +2668,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Stability of the Epigenome in &amp;lt;i&amp;gt;Drosophila&amp;lt;/i&amp;gt; Interspecific Hybrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Bodelón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Veber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2811,51 +2811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Galvão Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3343,51 +3343,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mérel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Carareto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3473,51 +3473,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siqueira Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Haudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3562,325 +3562,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03628009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Worldwide Invasion of Drosophila suzukii Is Accompanied by a Large Increase of Transposable Element Load and a Small Number of Putatively Adaptive Insertions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phenotypic and Transcriptomic Responses to Stress Differ According to Population Geography in an Invasive Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Gibert</w:t>
+                <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inessa Buch</w:t>
+                <w:t xml:space="preserve">Angelo Jaquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Rodriguez Rada</w:t>
+                <w:t xml:space="preserve">Justine Picarle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Estoup</w:t>
+                <w:t xml:space="preserve">Vincent Merel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 38 (10), pp.4252-4267. </w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (9), pp.evab208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msab155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evab208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03417234v1</w:t>
+                <w:t xml:space="preserve">hal-03417240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic and Transcriptomic Responses to Stress Differ According to Population Geography in an Invasive Species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Worldwide Invasion of Drosophila suzukii Is Accompanied by a Large Increase of Transposable Element Load and a Small Number of Putatively Adaptive Insertions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mérel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Marin</w:t>
+                <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelo Jaquet</w:t>
+                <w:t xml:space="preserve">Inessa Buch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Picarle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Fablet</w:t>
+                <w:t xml:space="preserve">Valentina Rodriguez Rada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Merel</w:t>
+                <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (9), pp.evab208. </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38 (10), pp.4252-4267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gbe/evab208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msab155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03417240v1</w:t>
+                <w:t xml:space="preserve">hal-03417234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic Analysis of European Drosophila melanogaster Populations Reveals Longitudinal Structure, Continent-Wide Selection, and Previously Unknown DNA Viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Kapun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maite G Barrón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3970,103 +3970,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological Invasion: The Influence of the Hidden Side of the (Epi)Genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Genitoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Barloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 34 (2), pp.385-400. </w:t>
@@ -4160,51 +4160,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Carareto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Population and Evolutionary Genetics and Genomics, 11 (2), pp.170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4264,51 +4264,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mérel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4489,64 +4489,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Interactions Between the Genome and an Endogenous Retrovirus: Tirant in Drosophila simulans Wild-Type Strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Rebollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4740,51 +4740,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An attempt to select non-genetic variation in resistance to starvation and reduced chill coma recovery time in Drosophila melanogaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianca Menezes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judit Salces-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4887,51 +4887,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex gap in aging and longevity: can sex chromosomes play a role?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel A.B. Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5363,51 +5363,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TEtools facilitates big data expression analysis of transposable elements and reveals an antagonism between their activity and that of piRNA genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6144,294 +6144,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01352586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population genetics of the Asian tiger mosquito Aedes albopictus, an invasive vector of human diseases</w:t>
+                <w:t xml:space="preserve">Is genome size of Lepidoptera linked to host plant range?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Goubert</w:t>
+                <w:t xml:space="preserve">P. A. Calatayud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Minard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Burlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Glaser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/hdy.2016.35⟩</w:t>
+              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 159 (3), pp.354-361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eea.12446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02012374v1</w:t>
+                <w:t xml:space="preserve">hal-02016410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is genome size of Lepidoptera linked to host plant range?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Population genetics of the Asian tiger mosquito Aedes albopictus, an invasive vector of human diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Glaser</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Goubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Minard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Boulesteix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eea.12446⟩</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 117 (3), pp.125-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/hdy.2016.35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">hal-02016410v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drosophila Females Undergo Genome Expansion after Interspecific Hybridization</w:t>
               </w:r>
@@ -6804,295 +6804,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01227710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific Activation of an I-Like Element in Drosophila Interspecific Hybrids</w:t>
+                <w:t xml:space="preserve">Exposure to hycanthone alters chromatin structure around specific gene functions and specific repeats in Schistosoma mansoni.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elias a G Carnelossi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sonia Martinez</w:t>
+                <w:t xml:space="preserve">David Roquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia M A Carareto</w:t>
+                <w:t xml:space="preserve">Julie M. J. Lepesant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel Villafan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Boissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evu141⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2014.00207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01526700v1</w:t>
+                <w:t xml:space="preserve">hal-01112701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to hycanthone alters chromatin structure around specific gene functions and specific repeats in Schistosoma mansoni.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Specific Activation of an I-Like Element in Drosophila Interspecific Hybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuel Villafan</w:t>
+                <w:t xml:space="preserve">Elias a G Carnelossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Boissier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cristina Vieira</w:t>
+                <w:t xml:space="preserve">Claudia M A Carareto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5, pp.207. </w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6, pp.1806 - 1817. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fgene.2014.00207⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evu141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01112701v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01526700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Genome-Wide Survey of Genetic Instability by Transposition in Drosophila Hybrids</w:t>
               </w:r>
@@ -7195,51 +7195,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic regions harboring insecticide resistance-associated Cyp genes are enriched by transposable element fragments carrying putative transcription factor binding sites in two sibling Drosophila species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia M A Carareto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric H Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7427,291 +7427,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01092623v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable expression levels detected in the Drosophila effectors of piRNA biogenesis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Could interallelic interactions be a key to the epigenetic aspects of fitness-trait inbreeding depression?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdou Akkouche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Braman</w:t>
+                <w:t xml:space="preserve">C. Biemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gene.2013.11.095⟩</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 112, pp.219-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/hdy.2013.80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00922704v1</w:t>
+                <w:t xml:space="preserve">hal-02072957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could interallelic interactions be a key to the epigenetic aspects of fitness-trait inbreeding depression?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variable expression levels detected in the Drosophila effectors of piRNA biogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Akkouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Biemont</w:t>
+                <w:t xml:space="preserve">Virginie Braman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 112, pp.219-20. </w:t>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 537 (1), pp.149-153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/hdy.2013.80⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gene.2013.11.095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02072957v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00922704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternally deposited germline piRNAs silence the tirant retrotransposon in somatic cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Akkouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grentzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Armenise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8043,51 +8043,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tirant, a newly discovered active endogenous retrovirus in Drosophila simulans.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Akkouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Rebollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8458,51 +8458,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative analysis of the amounts and dynamics of transposable elements in natural populations of Drosophila melanogaster and Drosophila simulans.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8618,51 +8618,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrício R Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia M A Carareto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Genetics and Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 286 (1), pp.57-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9255,51 +9255,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia M A Carareto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9, pp.174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9333,51 +9333,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic environment influences the dynamics of the tirant LTR retrotransposon in Drosophila.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9614,51 +9614,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rebollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Horard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Burlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FASEB Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 23, pp.54-62</w:t>
@@ -10242,264 +10242,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00434754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary Pathways of the tirant LTR Retrotransposon in the &amp;lt;i&amp;gt;Drosophila melanogaster&amp;lt;/i&amp;gt; Subgroup of Species</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Biémont</w:t>
+                <w:t xml:space="preserve">The evolution of retrotransposon regulatory regions and its consequences on the Drosophila melanogaster and Homo sapiens host genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Rebollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Biémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 390 (1-2), pp.84-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gene.2006.08.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00434598v1</w:t>
+                <w:t xml:space="preserve">hal-02665818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolution of retrotransposon regulatory regions and its consequences on the Drosophila melanogaster and Homo sapiens host genomes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Biémont</w:t>
+                <w:t xml:space="preserve">Evolutionary Pathways of the tirant LTR Retrotransposon in the &amp;lt;i&amp;gt;Drosophila melanogaster&amp;lt;/i&amp;gt; Subgroup of Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Souames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Biémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 64, pp.438-447</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gene.2006.08.005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02665818v1</w:t>
+                <w:t xml:space="preserve">hal-00434598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junk DNA as an evolutionary force</w:t>
               </w:r>
@@ -10751,247 +10751,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New regulatory regions of &amp;lt;i&amp;gt;Drosophila 412&amp;lt;/i&amp;gt; retrotransposable element generated by recombination</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Biémont</w:t>
+                <w:t xml:space="preserve">Is genome size influenced by colonization of new environments in dipteran species ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Deceliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 22, pp.747-757</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 14, pp.869-878</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00427792v1</w:t>
+                <w:t xml:space="preserve">hal-00427794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is genome size influenced by colonization of new environments in dipteran species ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Weiss</w:t>
+                <w:t xml:space="preserve">New regulatory regions of &amp;lt;i&amp;gt;Drosophila 412&amp;lt;/i&amp;gt; retrotransposable element generated by recombination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Biémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 14, pp.869-878</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 22, pp.747-757</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427794v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transposable element dynamics in two sibling species: &amp;lt;i&amp;gt;Drosophila melanogaster&amp;lt;/i&amp;gt; and &amp;lt;i&amp;gt;Drosophila simulans&amp;lt;/i&amp;gt;</w:t>
               </w:r>
@@ -11180,51 +11180,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Nardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Deceliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lœvenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11287,64 +11287,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation of the genome size estimate with environmental conditions in Drosophila melanogaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11525,90 +11525,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Worldwide distribution of transposable element copy number in natural populations of Drosophila simulans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Biémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Nardon</w:t>
+                <w:t xml:space="preserve">G. Deceliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 57, pp.159-167</w:t>
@@ -11650,51 +11650,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of genome size in Drosophila. is the invader`s genome being invaded by transposable elements?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Arpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12099,51 +12099,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Piganeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Biemont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 76, pp.117-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12207,51 +12207,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Borie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lepetit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 107, pp.113-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12583,51 +12583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Di Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 46, pp.661-668</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12704,51 +12704,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hoogland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cizeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 100, pp.161-166</w:t>
@@ -12911,51 +12911,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hoogland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Biemont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heredity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 79, pp.128-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12993,51 +12993,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transposition rate of the 412 retrotransposable element is independent of copy number in natural populations of Drosophila simulans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Biemont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 14, pp.185-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13366,64 +13366,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Merenciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Janillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Jacques Monod Life is plastic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Roscoff, France</w:t>
@@ -13504,51 +13504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Janillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Mauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Mobil'ET</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
@@ -13616,64 +13616,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Merenciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Janillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the Society of Molecular Biology and Evolution (SMBE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Puerto Vallarta, Mexico</w:t>
@@ -13741,51 +13741,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Goubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13978,51 +13978,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Teoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14099,90 +14099,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transposable Element Dynamics in an Invasive Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mérel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud A Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National des Éléments Transposables (CNET 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Clermont-Ferrand, France</w:t>
@@ -14403,51 +14403,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Janillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Mauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Decryp'thèse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Villeurbanne, France</w:t>
@@ -14515,51 +14515,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14653,51 +14653,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Janillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mayeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th European Drosophila Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
@@ -14765,64 +14765,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Merenciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Janillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International congress of transposable elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Saint-Malo, France</w:t>
@@ -14903,51 +14903,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Janillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mayeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNET (24th congrès national des éléments transposables)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Perpignan, France</w:t>
@@ -15028,51 +15028,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Goubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Vargas-Chávez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th congress of the International Symbiosis Society (ISS) - 3rd International Conference on Holobionts (joint meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
@@ -15127,51 +15127,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15278,51 +15278,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Vargas-Chávez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobile DNA 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Virtual, France</w:t>
@@ -15377,51 +15377,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Chancy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15502,51 +15502,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Goubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15627,51 +15627,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Chancy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15752,51 +15752,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Vargas-Chavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16237,51 +16237,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self and Nonself from a Genomic Perspective: Transposable Elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judit Salces-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16698,51 +16698,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cumunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -16908,51 +16908,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Galvão Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17118,90 +17118,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drosophila suzukii oxidative stress response involves Jheh gene cluster but not transposable elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17401,51 +17401,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539944v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siqueira de Oliveira" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Larue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Vilas Boas Nunes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sabot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Bodel&#243;n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.280463.125" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539948v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Chillida" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vieira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pilar Garc&#237;a Guerreiro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-026-02566-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299075v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Zhang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Teoli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Lemaitre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.70243" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299089v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Merenciano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oliveira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Salces-Ortiz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Rebollo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Manfr&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-025-00372-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05151686v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esra Durmaz Mitchell" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Envel Kerdaffrec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Harney" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia F. Paulo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Savic Veselinovic" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evlett/qraf014" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449046v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryanna Sim&#227;o" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Nunes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Banho" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Ferrarini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaf247" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779897v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin C. B. Nunez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Coronado-Zamora" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kapun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Steindl" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf132" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245261v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thyago Vanderlinde" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Uno" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Goldstein" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Carareto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evolut/qpaf163" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05150068v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Garambois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaf088" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183750v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fablet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Necsulea" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siqueira-De-Oliveira" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011668" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285238v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gerenton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cumunel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mary" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.457" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04607836v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gallot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desouhant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lhuillier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lepetit" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil El Filali" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16834" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195964v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Jacquet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Menezes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dechaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evad160" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04077310v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cayuela" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaillard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ronget" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M.W. Gippet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mad.2023.111799" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195961v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vallier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad671" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400854v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme de Rezende Dias" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bernardo Carvalho" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#205;caro Putinhon Caruso" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkad299" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923419v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.08.03.550779" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276658v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evad189" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644431v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre Lema&#238;tre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul L&#233;na" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Mart&#237;nez&#8208;solano" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.14410" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594035v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evac024" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839252v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Galv&#227;o Ferrarini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Dell&#8217;aglio" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Balmand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vincent-Mon&#233;gat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-022-01334-8" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809005v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Trindade Rosa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elgion Loreto" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13762" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627264v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vargas-Ch&#225;vez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goubert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baa-Puyoulet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Balmand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-021-01158-2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03229780v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Wallace" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Coffman" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gilbert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjana Ravindran" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Albery" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veab031" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809001v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;rel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Oliveira" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-89366-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628009v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cec&#237;lia Artico Banho" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siqueira Oliveira" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Haudry" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10123574" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03417234v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gibert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inessa Buch" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Rodriguez Rada" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab155" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03417240v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Jaquet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Picarle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Merel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab208" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615912v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite G Barr&#243;n" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Staubach" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren J Obbard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Axel W Wiberg" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa120" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02063295v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Genitoni" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maury" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13317" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487180v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Castro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Monteiro" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11020170" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957906v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boulesteix" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-020-00213-z" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905128v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mourdas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyet Thi-Minh Dang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Ogyama" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Burlet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mugat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9081776" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004384v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle A. Haudry" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rey" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.118.200789" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093613v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lerat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Casacuberta" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10040258" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01965032v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Muller" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Martinez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.186254" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01965036v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel A.B. Marais" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Plotton" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sanlaville" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13293-018-0181-y" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01965035v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lain Guio" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefa Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30491-w" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01965038v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Luz Wallau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lgion L&#250;cio Silva Loreto" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-018-0112-9" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01965027v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Guirao-Rico" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;atrice Dufour" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14963" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01524877v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Modolo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lopez-Maestre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw953" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524879v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Alberto Gutierrez Carnelossi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacroix" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40618" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01544879v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lef&#233;bure" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morvan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Konecny-Dupr&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.212589.116" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596041v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;ria Romero-Soriano" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Pessia" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evx091" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01546749v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Minard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valiente Moro" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mavingui" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14184" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352586v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Brinza" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marchet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Kielbassa" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylv&#232;re Bastien" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw655" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02012374v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goubert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Minard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2016.35" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02016410v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Calatayud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Burlet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Glaser" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12446" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6C9W5LK2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352572v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Vela" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fontdevila" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evw024" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637041v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv050" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01227710v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valientemoro" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01526700v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias a G Carnelossi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia M A Carareto" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu141" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01112701v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roquis" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M. J. Lepesant" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Villafan" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boissier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2014.00207" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01526703v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garc&#237;a Guerreiro Mar&#237;a Pilar" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0088992.s005" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922703v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H Hernandez" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2013.11.080" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01092623v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Basquin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Spierer" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Begeot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry E Koryakov" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Todeschini" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0096802" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922704v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Akkouche" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Braman" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2013.11.095" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072957v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Biemont" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2013.80" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850319v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grentzinger" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Armenise" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/embor.2013.38" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739019v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. T. Ellis" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Autun L. Alegro" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halina Bednarek-Ochyra" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryszard Ochyra" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergamini" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743282012Y.0000000009" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850325v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Kraaijeveld" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brechtje Zwanenburg" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hubert" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia de Pater" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2012.5582.x" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763499v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Esnault" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.07146-11" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850321v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Horard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delattre" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gilson" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044253" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00764323v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader A&#239;nouche" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille B&#233;termier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick Chandler" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cordaux" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Cristofari" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1759-8753-3-17" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763500v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2012.04.001" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850379v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Granzotto" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabr&#237;cio R Lopes" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-011-0629-9" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JHX9CXLF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850380v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bi&#233;mont" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2010.11.009" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HGRS1SC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659780v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Seabra" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vera Cullimore" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Carvalho" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-183" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850384v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2010.01.003" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8591JDM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850383v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Mortada" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-010-9376-5" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B60KS5HP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850397v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-9-174" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850396v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.08-123513" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428338v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fablet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lerat" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428323v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rebollo" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Horard" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428351v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deloger" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M.G. Cavalli" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bi&#233;mont" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Sagot" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668006v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Lopez Kleine" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-149" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00440346v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauleur" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Seffert" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2007.07.043" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SC5BTLXM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428114v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mugnier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;guen" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434754v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434598v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Souames" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665818v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2006.08.005" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHW1FK9C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427901v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427929v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Donald" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427833v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427792v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427794v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nardon" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deceliere" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loevenbruck" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weiss" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427674v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427507v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270261v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Nardon" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Deceliere" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine L&#339;venbruck" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0014-3820.2003.tb00225.x" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4B1NF7V6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427444v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294849v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Weiss" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.10061" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427365v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lepetit" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427308v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arpin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427156v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Borie" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427095v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.G. Pasyukova" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.F.C. Mackay" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427111v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.B. Zeng" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Hackett" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Lyman" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427118v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piganeau" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270220v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Borie" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1003937603230" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3HPMF7TD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428465v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumont" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a026215" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428504v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aubry" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.1998.0413" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428492v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Junakovic" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Terrinoni" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Di Franco" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434972v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoogland" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cizeron" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434964v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsitrone" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434987v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434996v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435023v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435041v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435042v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805331v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Janillon" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419615v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Larue" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mauro" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805367v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783612v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana G. Ferrarini" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blanc" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783673v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060317v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bardel" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marais" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gueyffier" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2020.07.150" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786547v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M&#233;rel" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulesteix" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A Estoup" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01315007v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bravard" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Negrutiu" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia del Fatti" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419627v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771905v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783569v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mayeux" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788765v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790763v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810657v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783698v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790867v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790819v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Chancy" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785024v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790834v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514015v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vargas-Chavez" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506786v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632875v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Groza" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-19051-3.00006-1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938854v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vitte" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chambeyron" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323222v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Fraga Menezes" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Roy" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61569-1_6" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908713v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lemaitre" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100105" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941501v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Janillon" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mermet-Bouvier" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Rodriguez-Rada" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791876v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060068v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oliveira" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larue" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nunes" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sabot" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bodel&#243;n" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792685v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706472v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03014540v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539944v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siqueira de Oliveira" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Larue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Vilas Boas Nunes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sabot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Bodel&#243;n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.280463.125" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539948v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Chillida" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vieira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pilar Garc&#237;a Guerreiro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-026-02566-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299075v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Zhang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Teoli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Lemaitre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.70243" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299089v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Merenciano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oliveira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Salces-Ortiz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Rebollo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Manfr&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-025-00372-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05151686v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esra Durmaz Mitchell" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Envel Kerdaffrec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Harney" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia F. Paulo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Savic Veselinovic" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evlett/qraf014" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449046v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryanna Sim&#227;o" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Nunes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Banho" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Ferrarini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaf247" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05150068v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Garambois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaf088" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245261v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thyago Vanderlinde" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Uno" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Goldstein" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Carareto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evolut/qpaf163" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183750v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fablet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Necsulea" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siqueira-De-Oliveira" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011668" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779897v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin C. B. Nunez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Coronado-Zamora" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kapun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Steindl" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf132" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285238v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gerenton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cumunel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mary" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.457" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04077310v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cayuela" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaillard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ronget" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M.W. Gippet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mad.2023.111799" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195961v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vallier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad671" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04607836v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gallot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desouhant" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lhuillier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lepetit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil El Filali" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16834" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195964v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Jacquet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Menezes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dechaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evad160" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400854v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme de Rezende Dias" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bernardo Carvalho" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#205;caro Putinhon Caruso" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkad299" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923419v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.08.03.550779" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276658v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evad189" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644431v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre Lema&#238;tre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul L&#233;na" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Mart&#237;nez&#8208;solano" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.14410" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594035v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evac024" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839252v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Galv&#227;o Ferrarini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Dell&#8217;aglio" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Balmand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vincent-Mon&#233;gat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-022-01334-8" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809005v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Trindade Rosa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elgion Loreto" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13762" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627264v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vargas-Ch&#225;vez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goubert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baa-Puyoulet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Balmand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-021-01158-2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03229780v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Wallace" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Coffman" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gilbert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjana Ravindran" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Albery" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veab031" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809001v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;rel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Oliveira" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-89366-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628009v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cec&#237;lia Artico Banho" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siqueira Oliveira" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Haudry" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10123574" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03417240v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Jaquet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Picarle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Merel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab208" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03417234v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gibert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inessa Buch" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Rodriguez Rada" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab155" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615912v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite G Barr&#243;n" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Staubach" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren J Obbard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Axel W Wiberg" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa120" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02063295v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Genitoni" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maury" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13317" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487180v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Castro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Monteiro" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11020170" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957906v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boulesteix" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-020-00213-z" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905128v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mourdas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyet Thi-Minh Dang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Ogyama" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Burlet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mugat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9081776" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004384v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle A. Haudry" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rey" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.118.200789" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093613v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lerat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Casacuberta" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10040258" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01965032v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Muller" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Martinez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.186254" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01965036v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel A.B. Marais" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Plotton" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sanlaville" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13293-018-0181-y" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01965035v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lain Guio" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefa Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30491-w" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01965038v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Luz Wallau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lgion L&#250;cio Silva Loreto" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-018-0112-9" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01965027v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Guirao-Rico" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;atrice Dufour" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14963" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01524877v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Modolo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lopez-Maestre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw953" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524879v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Alberto Gutierrez Carnelossi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacroix" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40618" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01544879v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lef&#233;bure" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morvan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Konecny-Dupr&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.212589.116" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596041v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;ria Romero-Soriano" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Pessia" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evx091" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01546749v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Minard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valiente Moro" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mavingui" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14184" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352586v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Brinza" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marchet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Kielbassa" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylv&#232;re Bastien" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw655" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02016410v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Calatayud" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Burlet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupas" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Glaser" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12446" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6C9W5LK2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02012374v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goubert" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Minard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2016.35" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352572v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Vela" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fontdevila" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evw024" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637041v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv050" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01227710v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valientemoro" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01112701v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roquis" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M. J. Lepesant" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Villafan" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boissier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2014.00207" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01526700v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias a G Carnelossi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia M A Carareto" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu141" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01526703v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garc&#237;a Guerreiro Mar&#237;a Pilar" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0088992.s005" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922703v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H Hernandez" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2013.11.080" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01092623v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Basquin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Spierer" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Begeot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry E Koryakov" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Todeschini" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0096802" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072957v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Biemont" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2013.80" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922704v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Akkouche" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Braman" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2013.11.095" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850319v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grentzinger" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Armenise" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/embor.2013.38" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739019v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. T. Ellis" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Autun L. Alegro" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halina Bednarek-Ochyra" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryszard Ochyra" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergamini" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743282012Y.0000000009" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850325v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Kraaijeveld" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brechtje Zwanenburg" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hubert" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia de Pater" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2012.5582.x" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763499v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Esnault" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.07146-11" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850321v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Horard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delattre" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gilson" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044253" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00764323v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader A&#239;nouche" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille B&#233;termier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick Chandler" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cordaux" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Cristofari" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1759-8753-3-17" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763500v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2012.04.001" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850379v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Granzotto" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabr&#237;cio R Lopes" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-011-0629-9" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JHX9CXLF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850380v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bi&#233;mont" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2010.11.009" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HGRS1SC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659780v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Seabra" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vera Cullimore" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Carvalho" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-183" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850384v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2010.01.003" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8591JDM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850383v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Mortada" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-010-9376-5" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B60KS5HP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850397v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-9-174" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850396v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.08-123513" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428338v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fablet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lerat" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428323v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rebollo" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Horard" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428351v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deloger" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M.G. Cavalli" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bi&#233;mont" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Sagot" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668006v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Lopez Kleine" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-149" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00440346v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauleur" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Seffert" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2007.07.043" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SC5BTLXM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428114v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mugnier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;guen" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434754v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665818v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2006.08.005" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHW1FK9C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434598v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Souames" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427901v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427929v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Donald" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427833v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427794v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nardon" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deceliere" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loevenbruck" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weiss" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427792v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427674v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427507v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270261v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Nardon" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Deceliere" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine L&#339;venbruck" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0014-3820.2003.tb00225.x" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4B1NF7V6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427444v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294849v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Weiss" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.10061" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427365v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lepetit" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427308v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arpin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427156v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Borie" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427095v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.G. Pasyukova" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.F.C. Mackay" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427111v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.B. Zeng" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Hackett" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Lyman" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427118v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piganeau" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270220v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Borie" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1003937603230" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3HPMF7TD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428465v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumont" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a026215" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428504v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aubry" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.1998.0413" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428492v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Junakovic" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Terrinoni" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Di Franco" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434972v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoogland" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cizeron" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434964v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsitrone" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434987v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434996v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435023v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435041v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435042v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805331v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Janillon" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419615v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Larue" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mauro" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805367v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783612v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana G. Ferrarini" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blanc" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783673v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060317v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bardel" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marais" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gueyffier" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2020.07.150" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786547v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M&#233;rel" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulesteix" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A Estoup" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01315007v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bravard" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Negrutiu" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia del Fatti" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419627v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771905v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783569v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mayeux" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788765v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790763v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810657v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783698v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790867v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790819v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Chancy" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785024v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790834v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514015v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vargas-Chavez" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506786v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632875v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Groza" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-19051-3.00006-1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938854v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vitte" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chambeyron" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323222v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Fraga Menezes" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Roy" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61569-1_6" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908713v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lemaitre" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100105" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941501v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Janillon" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mermet-Bouvier" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Rodriguez-Rada" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791876v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060068v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oliveira" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larue" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nunes" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sabot" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bodel&#243;n" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792685v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706472v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03014540v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>