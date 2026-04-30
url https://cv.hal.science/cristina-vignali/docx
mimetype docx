--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -376,165 +376,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03026730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Outils pédagogiques au service d’un espace transfrontalier : retour d’expérience suite à un projet Alcotra »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Vignali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transalpina : études italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Tradurre e ritradurre Buzzati: il caso di Acqua chiusa »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vignali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaderni del Centro Studi Buzzati </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03026757v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03026715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Mensonges du pouvoir, mensonges de la scène dans le théâtre de Dario Fo »</w:t>
               </w:r>
@@ -1543,165 +1543,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04905309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Et si on repensait le canon littéraire à partir des manuels ? Réflexions autour du volume de J. L. Bertolio, Controcanone. La letteratura delle donne dalle origini a oggi »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Vignali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude internationale Les autrices et leurs écrits non fictionnels : vers la constitution d’un patri/matrimoine multilingue européen ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Pau, Jan 2024, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Dalla posta alle lettrici di Anna Maria Ortese: la costruzione di una scrittrice civile »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vignali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Convegno annuale MOD Moderno e antimoderno. Le avventure di una contrapposizione</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MOD, Jun 2024, Milan (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04905268v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04905242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Maternità e filiazione nel teatro di Goliarda Sapienza: tra creazione e decostruzione »</w:t>
               </w:r>
@@ -1819,165 +1819,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04905255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Per una genealogia dell’ecologismo di Anna Maria Ortese: il naturalista Edwin Cerio »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Vignali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIVe Congrès de l’association AIPI « Scienza, arte, letteratura: lingue, narrazioni, culture che si incrociano »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIPI, Jun 2021, Genève, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Per una rilettura di Angelici dolori di Anna Maria Ortese »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vignali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Per un nuovo canone del Novecento letterario italiano. Le narratrici</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADI, Dec 2021, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04905280v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04905291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’aveu dans Il Fantasma d’Anna Maria Ortese : entre repentir et délation », colloque international</w:t>
               </w:r>
@@ -2592,51 +2592,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04444826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viaggio e musica: due passioni buzzatiane Omaggio a Marie-Hélène Caspar (1945-2020)</w:t>
+                <w:t xml:space="preserve">Viaggio e musica: due passioni buzzatiane. Omaggio a Marie-Hélène Caspar (1945-2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Scarsella</w:t>
@@ -2649,251 +2649,260 @@
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vignali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Zangrandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Fabrizio Serra, Quaderni del Centro Studi Buzzati (11), 2021, 978-88-3315-333-9</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Quaderni del Centro Studi Buzzati (11), 2021, Quaderni del Centro studi Buzzati ; 11, 978-88-3315-333-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05486989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Scrivere è un appoggio che si dà al mondo ». De Angelici dolori à L’Iguana : le parcours littéraire et idéologique d’Anna Maria Ortese », Chambéry, Presses Universitaires Savoie Mont Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vignali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03026772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Alla fine… una riga si potrà salvare ». Dino Buzzati (1906-1972) quarante ans après</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vignali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions Chemins de tr@verse, 2, 2014, 978-2-313-00494-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02446877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La parole de l’autre. L’écriture de Dino Buzzati à l’épreuve de la traduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vignali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Lang, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02446845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2903,1362 +2912,1362 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Per una rilettura di Angelici dolori di Anna Maria Ortese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vignali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Narratrici, Atti del Convegno internazionale del Gruppo di ricerca AdI-Associazione degli Italianisti "Studi delle donne nella letteratura italiana", 15-16 dicembre 2021, a cura di Beatrice Alfonzetti, Annalisa Andreoni, Chiara Tognarelli, Sebastiano Valerio, Roma, AdI Editore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 978-889079059-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04444877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fotografie che raccontano, poesie che inducono a ‘vedere’: il caso di Milano, di Giulia Pirelli, Carlo Orsi e Dino Buzzati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vignali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Buzzati e il Segno. Scrittura e visività, sous la dir. de C. Vignali, D. Gachet, A. Scarsella, Chambéry, Presses Universitaires Savoie Mont Blanc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, ISSN : 1776-5838</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04444920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Per una genealogia dell’ecologismo di Anna Maria Ortese: il naturalista Edwin Cerio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vignali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tra ecologia letteraria ed ecocritica. Narrare la crisi ambientale nella letteratura e nel cinema italiani, sous la dir. de M. Spunta et S. Ross, Firenze, Franco Cesati Editore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04449671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Poème-bulles à Orfi aux enfers : ennoblissement et clarification de Poema a fumetti de Dino Buzzati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vignali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De Shakespeare à Mein Kampf : faut-il tout retraduire ?, sous la dir. de F. Wuilmart, Bruxelles, équivalences, n. 48/1-2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04449742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élément sonore et construction de la dimension spatiale: un cas d’étude buzzatien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Vignali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GACHET, Delphine, VIGNALI, Cristina, SCARSELLA Alessandro, ZANGRANDI, Silvia (dirs.), Viaggio e musica: due passioni buzzatiane. Omaggio a Marie-Hélène Caspar, Pisa-Roma, Fabrizio Serra Editore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, ISBN-10 : 978-88-3315-333-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femme et révolte dans le recueil L’Infanta sepolta (1950) d’Anna Maria Ortese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vignali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Femmes engagées au cœur de l’action. Espace méditerranéen. Mise en récit(s), mise en image(s), sous la dir. de Laurence Denooz, Tourya Guaaybess, Nurit Levy et Christelle Schreiber-Di Cesare, Nancy, PUN, 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 978-2-8143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04449836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Sicilian Ghost Story, tra cronaca e finzione: analisi di un adattamento filmico »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vignali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Percorsi del testo. Adattamento e appropriazione della letteratura italiana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02497666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questo Natale-boom della abbietta società dei consumi&amp;quot; : réflexions sur la critique du consumérisme dans les textes de Noël de Dino Buzzati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vignali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Figures de la crise et crises de la figuration dans l’œuvre de Dino Buzzati</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Che cosa meravigliosa la prostituzione&amp;quot;. Entre tradition et transgression : la question de la prostitution dans l’œuvre de Dino Buzzati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vignali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les langages littéraires au carrefour des cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.215-232, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La retraduction de Poema a fumetti de Dino Buzzati, entre mythe et réécriture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vignali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La traduction comme source de création</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.379-390, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le voyage d’émigration dans l’œuvre d’Erri De Luca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vignali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images de captivité et de mort,l’expérience tragique du voyage Récits de migration. En quête de nouveaux regards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'altérité insaisissable : ego et figure maternelle dans la prose de Dino Buzzati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vignali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Filiations. Le créateur et ses figures parentales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Université de Bourgogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.en ligne, 2014, Collection "Filiations", (ISSN 2110-5855), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58335/filiations.126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Université de Bourgogne</w:t>
-[...30 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02441430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La chanson populaire comme instrument de dénonciation dans le théâtre de Dario Fo et Franca Rame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vignali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le tradizioni popolari nelle opere di Pier Paolo Pasolini e Dario Fo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.45-55, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’étrange inhumanité de l’humain. Sur les traces des lieux morselliens de Dissipatio H.G.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vignali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lieux bizarres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.447-460, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi retraduire Dino Buzzati ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vignali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autour de la retraduction. Perspectives littéraires européennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.227-240, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruits, sons et musique comme éléments de la symbolique buzzatienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vignali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parnasse et Paradis. L’Écriture et la Musique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le poids de l’enfance dans les récits de Dino Buzzati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vignali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfance et identité nationale dans la littérature italienne du XVIème au XXème siècle : regards croisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.121-135, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le journal intime d’une adolescente à l’épreuve de la traduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vignali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en littérature et civilisation européennes et hispano-américaines. Mélanges Gérard Brey</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.421-432, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fonctions symboliques de la porte dans l'oeuvre de Dino Buzzati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vignali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seuils et Rites. Littérature et culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4268,167 +4277,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les puissants dédoublés dans le théâtre de Dario Fo et Franca Rame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vignali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Sgubin, Cucinando per Madam. Ricette e ricordi dalla casa di Jacqueline Kennedy Onassis, traduit de l’anglais par Cristina Vignali, Udine, Campanotto, 2002</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vignali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02506391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId74"/>
+      <w:footerReference w:type="default" r:id="rId75"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4575,51 +4584,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920653v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vignali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479665v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444852v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026730v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026757v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026715v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026739v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440845v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5007/2175-7968.2019v39n1p168" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440911v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441139v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441169v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/italies.5755" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441191v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441230v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441257v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441270v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441303v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441282v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441316v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441339v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905309v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905268v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905242v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905276v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905255v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905280v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905291v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905256v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905317v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905261v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792707v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04239513v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gachet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Scarsella" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://btk.univ-smb.fr/livres/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04275472v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444826v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486989v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Zangrandi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026772v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446877v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446845v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444877v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444920v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449671v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449742v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449836v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449750v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497666v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441398v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441412v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441390v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441420v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441430v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://preo.u-bourgogne.fr/filiations/index.php?id=126" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/filiations.126" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441427v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441435v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441446v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441461v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441449v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441456v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441453v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441458v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506391v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920653v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vignali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479665v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444852v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026730v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026715v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026757v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026739v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440845v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5007/2175-7968.2019v39n1p168" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440911v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441139v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441169v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/italies.5755" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441191v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441230v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441257v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441270v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441303v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441282v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441316v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441339v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905309v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905242v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905268v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905276v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905255v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905291v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905280v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905256v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905317v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905261v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792707v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04239513v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gachet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Scarsella" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://btk.univ-smb.fr/livres/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04275472v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444826v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486989v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Zangrandi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.libraweb.net/result1.php?chiave=3620&amp;amp;valore=sku" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026772v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446877v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446845v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444877v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444920v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449671v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449742v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449750v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449836v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497666v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441398v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441412v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441390v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441420v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441430v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://preo.u-bourgogne.fr/filiations/index.php?id=126" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/filiations.126" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441427v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441435v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441446v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441461v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441449v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441456v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441453v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441458v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506391v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>