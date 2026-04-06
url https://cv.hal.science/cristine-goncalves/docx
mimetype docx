--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -502,395 +502,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01966107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of IL-1β, TNF-α and IGF-1 on trans-endothelial passage of synthetic vectors through an in vitro vascular endothelial barrier of striated muscle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Peptides mediating DNA transport on microtubules and their impact on non-viral gene transfer efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Gomez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cristine Gonçalves</w:t>
+                <w:t xml:space="preserve">Lucie Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristine Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Pichon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Midoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 24 (7), pp.416 - 424. </w:t>
+              <w:t xml:space="preserve">Bioscience Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (5), pp.BSR20170995. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/gt.2017.40⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1042/BSR20170995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01618260v1</w:t>
+                <w:t xml:space="preserve">hal-02068759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peptides mediating DNA transport on microtubules and their impact on non-viral gene transfer efficiency</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Midoux</w:t>
+                <w:t xml:space="preserve">Curcumin/poly(2-methyl-2-oxazoline-b-tetrahydrofuran-b-2-methyl-2-oxazoline) formulation: An improved penetration and biological effect of curcumin in F508del-CFTR cell lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristine Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Pigeon</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Même</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bazoly Rasolonjatovo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioscience Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/BSR20170995⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 117, pp.168-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2017.04.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02068759v1</w:t>
+                <w:t xml:space="preserve">hal-01618274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curcumin/poly(2-methyl-2-oxazoline-b-tetrahydrofuran-b-2-methyl-2-oxazoline) formulation: An improved penetration and biological effect of curcumin in F508del-CFTR cell lines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of IL-1β, TNF-α and IGF-1 on trans-endothelial passage of synthetic vectors through an in vitro vascular endothelial barrier of striated muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristine Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 117, pp.168-181. </w:t>
+              <w:t xml:space="preserve">Gene Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (7), pp.416 - 424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2017.04.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/gt.2017.40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01618274v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Primary and Secondary Polyvinylamines for Efficient Gene Transfection</w:t>
               </w:r>
@@ -1524,77 +1524,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poly(2-methyl-2-oxazoline)-b-poly(tetrahydrofuran)-b-poly(2-methyl-2-oxazoline) Amphiphilic Triblock Copolymers: Synthesis, Physicochemical Characterizations, and Hydrosolubilizing Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bazoly Rasolonjatovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristine Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2367,77 +2367,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An E3-14.7K Peptide that Promotes Microtubules-Mediated Transport of Plasmid DNA Increases Polyplexes Transfection Efficiency.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristine Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2637,337 +2637,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00720539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal and spatial gradients in the biological and ecological traits of benthic macroinvertebrate communities in Mediterranean rivers in southern Portugal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An optimized extended DNA kappa B site that enhances plasmid DNA nuclear import and gene expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristine Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Pinto</w:t>
+                <w:t xml:space="preserve">Maryvonne Ardourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Morais</w:t>
+                <w:t xml:space="preserve">Martine Decoville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Usseglio-Polatera</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A.C. Martins</w:t>
+                <w:t xml:space="preserve">Gilles Breuzard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIL Proceedings: Internationale Vereinigung für Theoretische und Angewandte Limnologie: Verhandlungen </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03680770.2009.11923911⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Gene Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (5), pp.401-411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgm.1312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03102281v1</w:t>
+                <w:t xml:space="preserve">hal-00522437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optimized extended DNA kappa B site that enhances plasmid DNA nuclear import and gene expression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristine Gonçalves</w:t>
+                <w:t xml:space="preserve">Seasonal and spatial gradients in the biological and ecological traits of benthic macroinvertebrate communities in Mediterranean rivers in southern Portugal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryvonne Ardourel</w:t>
+                <w:t xml:space="preserve">M. Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Decoville</w:t>
+                <w:t xml:space="preserve">P. Usseglio-Polatera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Breuzard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Midoux</w:t>
+                <w:t xml:space="preserve">H. Dias Figueiredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Gene Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jgm.1312⟩</w:t>
+              <w:t xml:space="preserve">SIL Proceedings: Internationale Vereinigung für Theoretische und Angewandte Limnologie: Verhandlungen </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (8), pp.1197-1201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03680770.2009.11923911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00522437v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03102281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear delivery of NFkappaB-assisted DNA/polymer complexes: plasmid DNA quantitation by confocal laser scanning microscopy and evidence of nuclear polyplexes by FRET imaging.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Breuzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Tertil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3593,302 +3593,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00088426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intracellular processing and stability of DNA complexed with histidylated polylysine conjugates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Zinc improves gene transfer mediated by DNA/cationic polymer complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Brigitte Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu M. Refregiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christine Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Gene Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 4 (3), pp.271-281. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jgm.277⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 4 (5), pp.548 - 559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgm.303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02135970v1</w:t>
+                <w:t xml:space="preserve">hal-01596013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zinc improves gene transfer mediated by DNA/cationic polymer complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intracellular processing and stability of DNA complexed with histidylated polylysine conjugates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Gene Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 4 (5), pp.548 - 559. </w:t>
+              <w:t xml:space="preserve">, 2002, 4 (3), pp.271-281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jgm.303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jgm.277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01596013v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histidine-rich peptides and polymers for nucleic acids delivery.</w:t>
               </w:r>
@@ -4402,51 +4402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pinpin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Logeart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristine Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4899,51 +4899,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553030v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinpin Wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Logeart-Avramoglou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Petite" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristine Gon&#231;alves" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Midoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2020.03.045" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522179v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifei Gao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristine Goncalves" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Gallego" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Francois-Heude" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Malard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2019.107877" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966107v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dr&#233;an" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Debuigne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.201700353" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618260v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gomez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pichon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/gt.2017.40" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068759v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pigeon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BSR20170995" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618274v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gomez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M&#234;me" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bazoly Rasolonjatovo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2017.04.015" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01427315v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.6b01526" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069106v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pigeon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pichon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Midoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm00575f" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01398046v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbeau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lemi&#232;gre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quelen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Malard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gao" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2016.10.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85Q7DC0V-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069071v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohail Akhter" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.6b00376" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172009v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Wytrwal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Leduc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Sarna" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Kepczynski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2014.11.053" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171865v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Huin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm5016656" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179020v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;tor M. Gaspar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte de Melo-Diogo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabete C. Costa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o A. Queiroz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2014.06.040" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVM3ZP78-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179393v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Maury" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tresset" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zeghal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cheradame" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2014.04.007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4N539V5B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175483v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Asseline" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgm.2773" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0N16Q4J2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179065v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Gross" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;gan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201400324" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC8C72C273B7320BCE2822BE1A2A78DBF24B9517/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179049v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Berchel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gosselin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2013.11.005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7J58CLF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840172v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201300217" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S90G7GSC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720539v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bertrand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Billiet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Gomez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc15716g" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102281v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pinto" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morais" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dias Figueiredo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Martins" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03680770.2009.11923911" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522437v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Ardourel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Decoville" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Breuzard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgm.1312" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-99B12X6R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408004v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Tertil" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G&#233;guan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn287" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518192v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mevel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Neveu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Yaouanc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b805226c" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-C4VHT6BB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088921v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mockey" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goncalves" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P. Dupuy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Lemoine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2005.12.105" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0KTV496-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113047v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mennesson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fuchs" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorvel J.P." TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088426v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Singh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sandrin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135970v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gon&#231;alves" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gu&#233;rin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgm.277" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9783EC11B20D440F1EA520B9AC8073EC7A6FD114/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596013v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Refregiers" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vigny" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgm.303" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77E825B6D6F1739E6F6791F05582EC62B4DC2CC9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135973v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gon&#231;alves" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668442v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delehedde" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Haifei" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Rameix" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668434v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Laroui" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Godin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Perche" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668576v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gao" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668438v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Logeart" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680369v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pavloska" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668580v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553030v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinpin Wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Logeart-Avramoglou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Petite" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristine Gon&#231;alves" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Midoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2020.03.045" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522179v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifei Gao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristine Goncalves" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Gallego" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Francois-Heude" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Malard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2019.107877" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966107v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dr&#233;an" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Debuigne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.201700353" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068759v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pigeon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pichon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BSR20170995" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618274v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gomez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M&#234;me" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bazoly Rasolonjatovo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2017.04.015" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618260v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gomez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/gt.2017.40" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01427315v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.6b01526" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069106v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pigeon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pichon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Midoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm00575f" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01398046v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbeau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lemi&#232;gre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quelen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Malard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gao" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2016.10.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85Q7DC0V-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069071v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohail Akhter" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.6b00376" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172009v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Wytrwal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Leduc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Sarna" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Kepczynski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2014.11.053" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171865v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Huin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm5016656" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179020v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;tor M. Gaspar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte de Melo-Diogo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabete C. Costa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o A. Queiroz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2014.06.040" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVM3ZP78-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179393v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Maury" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tresset" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zeghal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cheradame" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2014.04.007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4N539V5B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175483v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Asseline" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgm.2773" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0N16Q4J2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179065v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Gross" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;gan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201400324" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC8C72C273B7320BCE2822BE1A2A78DBF24B9517/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179049v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Berchel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gosselin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2013.11.005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7J58CLF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840172v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201300217" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S90G7GSC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720539v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bertrand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Billiet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Gomez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc15716g" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522437v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Ardourel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Decoville" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Breuzard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgm.1312" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-99B12X6R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102281v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pinto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morais" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dias Figueiredo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Martins" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03680770.2009.11923911" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408004v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Tertil" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G&#233;guan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn287" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518192v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mevel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Neveu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Yaouanc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b805226c" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-C4VHT6BB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088921v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mockey" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goncalves" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P. Dupuy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Lemoine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2005.12.105" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0KTV496-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113047v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mennesson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fuchs" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorvel J.P." TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088426v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Singh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sandrin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596013v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gu&#233;rin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Refregiers" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gon&#231;alves" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vigny" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgm.303" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77E825B6D6F1739E6F6791F05582EC62B4DC2CC9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135970v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgm.277" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9783EC11B20D440F1EA520B9AC8073EC7A6FD114/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135973v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gon&#231;alves" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668442v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delehedde" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Haifei" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Rameix" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668434v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Laroui" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Godin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Perche" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668576v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gao" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668438v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Logeart" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680369v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pavloska" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668580v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>