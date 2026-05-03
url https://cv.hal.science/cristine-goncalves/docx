--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -502,395 +502,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01966107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peptides mediating DNA transport on microtubules and their impact on non-viral gene transfer efficiency</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of IL-1β, TNF-α and IGF-1 on trans-endothelial passage of synthetic vectors through an in vitro vascular endothelial barrier of striated muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristine Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Midoux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chantal Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioscience Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 37 (5), pp.BSR20170995. </w:t>
+              <w:t xml:space="preserve">Gene Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (7), pp.416 - 424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1042/BSR20170995⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/gt.2017.40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02068759v1</w:t>
+                <w:t xml:space="preserve">hal-01618260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curcumin/poly(2-methyl-2-oxazoline-b-tetrahydrofuran-b-2-methyl-2-oxazoline) formulation: An improved penetration and biological effect of curcumin in F508del-CFTR cell lines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristine Gonçalves</w:t>
+                <w:t xml:space="preserve">Peptides mediating DNA transport on microtubules and their impact on non-viral gene transfer efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gomez</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lucie Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristine Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2017.04.015⟩</w:t>
+              <w:t xml:space="preserve">Bioscience Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (5), pp.BSR20170995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BSR20170995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01618274v1</w:t>
+                <w:t xml:space="preserve">hal-02068759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of IL-1β, TNF-α and IGF-1 on trans-endothelial passage of synthetic vectors through an in vitro vascular endothelial barrier of striated muscle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Curcumin/poly(2-methyl-2-oxazoline-b-tetrahydrofuran-b-2-methyl-2-oxazoline) formulation: An improved penetration and biological effect of curcumin in F508del-CFTR cell lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristine Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Même</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bazoly Rasolonjatovo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Gomez</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 24 (7), pp.416 - 424. </w:t>
+              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 117, pp.168-181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/gt.2017.40⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2017.04.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01618260v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Primary and Secondary Polyvinylamines for Efficient Gene Transfection</w:t>
               </w:r>
@@ -1524,77 +1524,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poly(2-methyl-2-oxazoline)-b-poly(tetrahydrofuran)-b-poly(2-methyl-2-oxazoline) Amphiphilic Triblock Copolymers: Synthesis, Physicochemical Characterizations, and Hydrosolubilizing Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bazoly Rasolonjatovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristine Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2367,77 +2367,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An E3-14.7K Peptide that Promotes Microtubules-Mediated Transport of Plasmid DNA Increases Polyplexes Transfection Efficiency.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristine Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4402,51 +4402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pinpin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Logeart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristine Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4899,51 +4899,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553030v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinpin Wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Logeart-Avramoglou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Petite" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristine Gon&#231;alves" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Midoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2020.03.045" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522179v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifei Gao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristine Goncalves" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Gallego" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Francois-Heude" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Malard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2019.107877" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966107v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dr&#233;an" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Debuigne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.201700353" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068759v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pigeon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pichon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BSR20170995" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618274v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gomez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M&#234;me" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bazoly Rasolonjatovo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2017.04.015" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618260v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gomez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/gt.2017.40" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01427315v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.6b01526" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069106v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pigeon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pichon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Midoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm00575f" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01398046v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbeau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lemi&#232;gre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quelen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Malard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gao" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2016.10.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85Q7DC0V-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069071v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohail Akhter" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.6b00376" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172009v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Wytrwal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Leduc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Sarna" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Kepczynski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2014.11.053" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171865v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Huin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm5016656" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179020v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;tor M. Gaspar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte de Melo-Diogo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabete C. Costa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o A. Queiroz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2014.06.040" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVM3ZP78-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179393v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Maury" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tresset" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zeghal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cheradame" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2014.04.007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4N539V5B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175483v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Asseline" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgm.2773" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0N16Q4J2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179065v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Gross" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;gan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201400324" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC8C72C273B7320BCE2822BE1A2A78DBF24B9517/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179049v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Berchel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gosselin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2013.11.005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7J58CLF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840172v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201300217" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S90G7GSC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720539v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bertrand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Billiet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Gomez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc15716g" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522437v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Ardourel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Decoville" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Breuzard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgm.1312" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-99B12X6R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102281v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pinto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morais" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dias Figueiredo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Martins" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03680770.2009.11923911" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408004v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Tertil" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G&#233;guan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn287" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518192v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mevel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Neveu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Yaouanc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b805226c" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-C4VHT6BB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088921v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mockey" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goncalves" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P. Dupuy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Lemoine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2005.12.105" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0KTV496-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113047v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mennesson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fuchs" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorvel J.P." TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088426v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Singh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sandrin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596013v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gu&#233;rin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Refregiers" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gon&#231;alves" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vigny" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgm.303" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77E825B6D6F1739E6F6791F05582EC62B4DC2CC9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135970v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgm.277" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9783EC11B20D440F1EA520B9AC8073EC7A6FD114/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135973v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gon&#231;alves" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668442v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delehedde" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Haifei" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Rameix" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668434v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Laroui" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Godin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Perche" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668576v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gao" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668438v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Logeart" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680369v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pavloska" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668580v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553030v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinpin Wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Logeart-Avramoglou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Petite" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristine Gon&#231;alves" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Midoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2020.03.045" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522179v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifei Gao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristine Goncalves" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Gallego" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Francois-Heude" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Malard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2019.107877" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966107v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dr&#233;an" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Debuigne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.201700353" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618260v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gomez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pichon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/gt.2017.40" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068759v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pigeon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BSR20170995" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618274v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gomez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M&#234;me" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bazoly Rasolonjatovo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2017.04.015" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01427315v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.6b01526" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069106v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pigeon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pichon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Midoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm00575f" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01398046v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbeau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lemi&#232;gre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quelen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Malard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gao" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2016.10.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85Q7DC0V-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069071v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohail Akhter" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.6b00376" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172009v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Wytrwal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Leduc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Sarna" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Kepczynski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2014.11.053" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171865v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Huin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm5016656" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179020v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;tor M. Gaspar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte de Melo-Diogo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabete C. Costa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o A. Queiroz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2014.06.040" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVM3ZP78-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179393v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Maury" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tresset" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zeghal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cheradame" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2014.04.007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4N539V5B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175483v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Asseline" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgm.2773" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0N16Q4J2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179065v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Gross" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;gan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201400324" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC8C72C273B7320BCE2822BE1A2A78DBF24B9517/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179049v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Berchel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gosselin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2013.11.005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7J58CLF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840172v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201300217" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S90G7GSC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720539v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bertrand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Billiet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Gomez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc15716g" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522437v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Ardourel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Decoville" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Breuzard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgm.1312" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-99B12X6R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102281v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pinto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morais" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dias Figueiredo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Martins" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03680770.2009.11923911" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408004v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Tertil" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G&#233;guan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn287" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518192v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mevel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Neveu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Yaouanc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b805226c" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-C4VHT6BB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088921v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mockey" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goncalves" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P. Dupuy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Lemoine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2005.12.105" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0KTV496-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113047v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mennesson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fuchs" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorvel J.P." TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088426v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Singh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sandrin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596013v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gu&#233;rin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Refregiers" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gon&#231;alves" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vigny" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgm.303" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77E825B6D6F1739E6F6791F05582EC62B4DC2CC9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135970v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgm.277" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9783EC11B20D440F1EA520B9AC8073EC7A6FD114/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135973v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gon&#231;alves" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668442v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delehedde" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Haifei" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Rameix" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668434v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Laroui" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Godin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Perche" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668576v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gao" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668438v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Logeart" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680369v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pavloska" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668580v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>