--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -502,395 +502,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01966107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of IL-1β, TNF-α and IGF-1 on trans-endothelial passage of synthetic vectors through an in vitro vascular endothelial barrier of striated muscle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Peptides mediating DNA transport on microtubules and their impact on non-viral gene transfer efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Gomez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cristine Gonçalves</w:t>
+                <w:t xml:space="preserve">Lucie Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristine Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Pichon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Midoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 24 (7), pp.416 - 424. </w:t>
+              <w:t xml:space="preserve">Bioscience Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (5), pp.BSR20170995. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/gt.2017.40⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1042/BSR20170995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01618260v1</w:t>
+                <w:t xml:space="preserve">hal-02068759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peptides mediating DNA transport on microtubules and their impact on non-viral gene transfer efficiency</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Midoux</w:t>
+                <w:t xml:space="preserve">Curcumin/poly(2-methyl-2-oxazoline-b-tetrahydrofuran-b-2-methyl-2-oxazoline) formulation: An improved penetration and biological effect of curcumin in F508del-CFTR cell lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristine Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Pigeon</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Même</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bazoly Rasolonjatovo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioscience Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/BSR20170995⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 117, pp.168-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2017.04.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02068759v1</w:t>
+                <w:t xml:space="preserve">hal-01618274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curcumin/poly(2-methyl-2-oxazoline-b-tetrahydrofuran-b-2-methyl-2-oxazoline) formulation: An improved penetration and biological effect of curcumin in F508del-CFTR cell lines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of IL-1β, TNF-α and IGF-1 on trans-endothelial passage of synthetic vectors through an in vitro vascular endothelial barrier of striated muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristine Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 117, pp.168-181. </w:t>
+              <w:t xml:space="preserve">Gene Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (7), pp.416 - 424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2017.04.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/gt.2017.40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01618274v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Primary and Secondary Polyvinylamines for Efficient Gene Transfection</w:t>
               </w:r>
@@ -1524,77 +1524,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poly(2-methyl-2-oxazoline)-b-poly(tetrahydrofuran)-b-poly(2-methyl-2-oxazoline) Amphiphilic Triblock Copolymers: Synthesis, Physicochemical Characterizations, and Hydrosolubilizing Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bazoly Rasolonjatovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristine Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1652,448 +1652,448 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01171865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poly(2-ethyl-2-oxazoline)–PLA-g–PEI amphiphilic triblock micelles for co-delivery of minicircle DNA and chemotherapeutics</w:t>
+                <w:t xml:space="preserve">Improved nuclear delivery of antisense 2′-Ome RNA by conjugation with the histidine-rich peptide H5WYG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vítor M. Gaspar</w:t>
+                <w:t xml:space="preserve">Ulysse Asseline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristine Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2014.06.040⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Gene Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (7-8), pp.157-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgm.2773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01179020v1</w:t>
+                <w:t xml:space="preserve">hal-01175483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of pDNA availability on transfection efficiency of polyplexes in non-proliferative cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristine Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tresset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Zeghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cheradame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 35 (22), pp.5977-5985. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2014.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved nuclear delivery of antisense 2′-Ome RNA by conjugation with the histidine-rich peptide H5WYG</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Poly(2-ethyl-2-oxazoline)–PLA-g–PEI amphiphilic triblock micelles for co-delivery of minicircle DNA and chemotherapeutics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vítor M. Gaspar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristine Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duarte de Melo-Diogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabete C. Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulysse Asseline</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">João A. Queiroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Gene Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 16 (7-8), pp.157-165. </w:t>
+              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 189, pp.90-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jgm.2773⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2014.06.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01175483v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A robust transfection reagent for the transfection of CHO and HEK293 cells and production of recombinant proteins and lentiviral particles - PTG1</w:t>
               </w:r>
@@ -2118,51 +2118,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cheradame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Midoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2273,51 +2273,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Malard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cheradame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 460 (1-2), pp.264-272. </w:t>
@@ -2367,77 +2367,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An E3-14.7K Peptide that Promotes Microtubules-Mediated Transport of Plasmid DNA Increases Polyplexes Transfection Efficiency.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristine Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2962,51 +2962,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Tertil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristine Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cheradame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Géguan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3995,307 +3995,307 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the charge of mRNA mannosylated lipopolyplexes on the binding and uptake by dendritic cells</w:t>
+                <w:t xml:space="preserve">High Efficiency of Histidylated-based Lipid Formulations for mRNA Transfection of Human Schwann Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">N Laroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">C Delehedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristine Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Rameix</w:t>
+                <w:t xml:space="preserve">F Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Perche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33e colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Seillac, France</w:t>
+              <w:t xml:space="preserve">10th mRNA Health Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03668442v1</w:t>
+                <w:t xml:space="preserve">hal-03668434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Efficiency of Histidylated-based Lipid Formulations for mRNA Transfection of Human Schwann Cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Influence of the charge of mRNA mannosylated lipopolyplexes on the binding and uptake by dendritic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Delehedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Haifei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristine Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F Godin</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Malard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Perche</w:t>
+                <w:t xml:space="preserve">N Rameix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th mRNA Health Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">33e colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03668434v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the charge if mRNA-mannosylated lipopolyplexes on the binding and the uptake of dendritic cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Delehedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4303,51 +4303,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristine Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Malard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Rameix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mRNA Health Conference 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Boston (Virtual), United States</w:t>
@@ -4402,51 +4402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pinpin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Logeart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristine Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4899,51 +4899,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553030v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinpin Wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Logeart-Avramoglou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Petite" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristine Gon&#231;alves" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Midoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2020.03.045" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522179v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifei Gao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristine Goncalves" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Gallego" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Francois-Heude" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Malard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2019.107877" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966107v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dr&#233;an" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Debuigne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.201700353" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618260v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gomez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pichon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/gt.2017.40" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068759v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pigeon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BSR20170995" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618274v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gomez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M&#234;me" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bazoly Rasolonjatovo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2017.04.015" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01427315v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.6b01526" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069106v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pigeon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pichon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Midoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm00575f" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01398046v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbeau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lemi&#232;gre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quelen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Malard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gao" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2016.10.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85Q7DC0V-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069071v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohail Akhter" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.6b00376" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172009v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Wytrwal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Leduc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Sarna" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Kepczynski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2014.11.053" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171865v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Huin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm5016656" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179020v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;tor M. Gaspar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte de Melo-Diogo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabete C. Costa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o A. Queiroz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2014.06.040" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVM3ZP78-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179393v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Maury" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tresset" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zeghal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cheradame" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2014.04.007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4N539V5B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175483v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Asseline" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgm.2773" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0N16Q4J2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179065v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Gross" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;gan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201400324" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC8C72C273B7320BCE2822BE1A2A78DBF24B9517/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179049v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Berchel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gosselin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2013.11.005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7J58CLF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840172v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201300217" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S90G7GSC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720539v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bertrand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Billiet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Gomez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc15716g" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522437v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Ardourel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Decoville" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Breuzard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgm.1312" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-99B12X6R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102281v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pinto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morais" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dias Figueiredo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Martins" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03680770.2009.11923911" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408004v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Tertil" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G&#233;guan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn287" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518192v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mevel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Neveu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Yaouanc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b805226c" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-C4VHT6BB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088921v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mockey" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goncalves" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P. Dupuy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Lemoine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2005.12.105" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0KTV496-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113047v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mennesson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fuchs" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorvel J.P." TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088426v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Singh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sandrin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596013v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gu&#233;rin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Refregiers" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gon&#231;alves" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vigny" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgm.303" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77E825B6D6F1739E6F6791F05582EC62B4DC2CC9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135970v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgm.277" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9783EC11B20D440F1EA520B9AC8073EC7A6FD114/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135973v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gon&#231;alves" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668442v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delehedde" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Haifei" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Rameix" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668434v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Laroui" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Godin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Perche" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668576v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gao" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668438v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Logeart" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680369v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pavloska" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668580v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553030v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinpin Wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Logeart-Avramoglou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Petite" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristine Gon&#231;alves" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Midoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2020.03.045" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522179v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifei Gao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristine Goncalves" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Gallego" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Francois-Heude" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Malard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2019.107877" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966107v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dr&#233;an" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Debuigne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.201700353" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068759v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pigeon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pichon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BSR20170995" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618274v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gomez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M&#234;me" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bazoly Rasolonjatovo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2017.04.015" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618260v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gomez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/gt.2017.40" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01427315v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.6b01526" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069106v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pigeon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pichon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Midoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm00575f" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01398046v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbeau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lemi&#232;gre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quelen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Malard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gao" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2016.10.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85Q7DC0V-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069071v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohail Akhter" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.6b00376" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172009v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Wytrwal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Leduc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Sarna" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Kepczynski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2014.11.053" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171865v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Huin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm5016656" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175483v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Asseline" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgm.2773" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0N16Q4J2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179393v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Maury" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tresset" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zeghal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cheradame" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2014.04.007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4N539V5B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179020v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;tor M. Gaspar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte de Melo-Diogo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabete C. Costa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o A. Queiroz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2014.06.040" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVM3ZP78-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179065v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Gross" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;gan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201400324" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC8C72C273B7320BCE2822BE1A2A78DBF24B9517/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179049v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Berchel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gosselin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2013.11.005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7J58CLF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840172v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201300217" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S90G7GSC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720539v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bertrand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Billiet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Gomez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc15716g" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522437v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Ardourel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Decoville" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Breuzard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgm.1312" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-99B12X6R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102281v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pinto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morais" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dias Figueiredo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Martins" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03680770.2009.11923911" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408004v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Tertil" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G&#233;guan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn287" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518192v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mevel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Neveu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Yaouanc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b805226c" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-C4VHT6BB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088921v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mockey" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goncalves" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P. Dupuy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Lemoine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2005.12.105" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0KTV496-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113047v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mennesson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fuchs" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorvel J.P." TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088426v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Singh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sandrin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596013v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gu&#233;rin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Refregiers" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gon&#231;alves" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vigny" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgm.303" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77E825B6D6F1739E6F6791F05582EC62B4DC2CC9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135970v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgm.277" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9783EC11B20D440F1EA520B9AC8073EC7A6FD114/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135973v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gon&#231;alves" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668434v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Laroui" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delehedde" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Godin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Perche" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668442v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Haifei" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Rameix" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668576v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gao" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668438v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Logeart" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680369v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pavloska" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668580v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>