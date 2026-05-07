--- v0 (2026-03-22)
+++ v1 (2026-05-07)
@@ -1,51 +1,3718 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Crouzet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional Signals and Analytic Flexibility: Estimating Degrees of Freedom in Human-Speech Analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Coretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph V Casillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Roessig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Byron Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Methods and Practices in Psychological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (3), pp.1-29. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/25152459231162567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils computationnels pour l’étude des mécanismes d’adaptation à la variation en perception de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69, pp.29-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On segments and syllables in the sound structure of language: Curve-based approaches to phonology and the auditory representation of speech.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathématiques et Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 180 (4), pp.57-71. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/msh.7813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact du style de parole sur l’opposition de longueur des voyelles en arabe jordanien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Abuoudeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Al-Tamimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.421-430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse Factorielle de signaux sonores : développement d’une méthode automatique de détermination des frontières optimales entre canaux de fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Duniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.252-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaking style influence on vowel length opposition in Jordanian Arabic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Abuoudeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Al-Tamimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Seminar of Speech Production - ISSP2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Autrans, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse Factorielle de signaux musicaux : comparaison avec les données de parole dans la perspective de l'hypothèse de codage efficace.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Duniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude sur la Parole JEP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes Université; AFCP, Jun 2022, Noirmoutier, France. pp.712-720, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2022-75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03870007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une base de données de phrases en français pour l'étude du rôle conjoint des incertitudes sémantique et acoustique dans la perception de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loriane Leprieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaudrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.353-361</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798558v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistiques des sons naturels et hypothèse du codage efficace pour la perception de la musique et de la parole: Mise en place d’une méthodologie d’évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Duniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.181-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798534v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception des consonnes et voyelles nasales en parole vocodée : Analyse de la contribution des niveaux de résolution spectrale et temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des XXXIIèmes Journées d’Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Parole et Langage, Jun 2018, Aix-en-Provence, France. pp.401-409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact des variations temporelles intrinsèques et extrinsèques de la voyelle sur la relation consonne-voyelle : Étude translinguistique sur l'arabe jordanien et le français.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Abuoudeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Journées d’Études sur la Parole (JEP-TALN-RECITAL 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France. pp.373-381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of vowel length contrasts on locus equations and their implication for perceptual categorization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Abuoudeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Dinafon Meeting (Dinafon 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, State University of Campinas, Aug 2014, Campinas, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vowel length impact on locus equation parameters : An investigation on Jordanian Arabic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Abuoudeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Annual Conference of the International Speech Communication Association (ISCA; Interspeech 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Speech Communication Association (ISCA), Sep 2014, Singapore, Singapore. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2014-49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vowel Harmony in French: Investigating formant trajectories.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Duniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LabPhon 14, The 14th Conference on Laboratory Phonology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the dynamic behavior of Vowel-to-Vowel Harmony in French: Do speakers control states or changes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Duniec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dinafon 2014 - 1st International Dinafon Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, State University of Campinas, Campinas, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Équations de locus et temporalité de la parole : Une étude de l'impact de la durée vocalique sur les paramètres des équations de locus en Arabe Jordanien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Abuoudeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXèmes Journées d'Études sur la Parole - JEP2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Mans, France. pp.id66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of vowel duration on locus equation slopes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Abuoudeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PaPI2013 -- Phonetics and Phonology in Iberia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral and temporal cues to nasality: insights from a speech perception study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PaPI2013 -- Phonetics and Phonology in Iberia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact de la durée vocalique sur la pente de l'équation de locus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Abuoudeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petra 1 - International Conference on Linguistics (ICL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Al-Hussein Bin Talal University, Petra, Ma'an, Jordan, Nov 2013, Petra, Jordanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of vowel-to-vowel assimilation in French.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Duniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PaPI2013 -- Phonetics and Phonology in Iberia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconnaissance des sons consonantiques en cas de désynchronisation spectrale : avec et sans information spectrale fine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.33-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parole et le temps qui passe. Comment percevons-nous les sons du langage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du CPER Lettres, Langues, Sciences Humaines et Sociales, Pays de la Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulations d'amplitude dans le traitement de la parole. Points de convergence entre langue et parole ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral du Laboratoire Modyco (Modèles, Dynamiques, Corpus - UMR 7114 - CNRS / Université Paris 10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparative de la notion de courbes en Phonologie et en Perception de la parole.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er colloque international Mathématiques et Phonologie : Quels outils mathématiques pour la modélisation en phonologie?, Laboratoire MAPMO (Mathématiques et Applications, Physique Mathématique d'Orléans), UMR 6628, Université d'Orléans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie de la syllabe et durées vocaliques : Vers une interprétation unifiée du rôle de la structure syllabique et de la nature des segments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Angoujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIèmes Journées d'Étude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Dinard, France. pp.243-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation statique et dynamique des voyelles dans des séquences VV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Millasseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIèmes Journées d'Étude sur la Parole (JEP-TALN-RECITAL 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-frequency temporal envelope correlation for the processing of degraded speech: Preliminary investigations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William A. Ainsworth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Congress of the French and German Acoustical Societies (CFA­-DAGA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Strasbourg, France. pp.393-394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse Factorielle de signaux sonores : développement d’une méthode automatique de détermination des frontières optimales entre canaux de fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Duniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse (31000), France. Actes des 35èmes Journées d'Études sur la Parole, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principal Components Analysis of amplitude envelopes from spectral channels: Comparison between music and speech.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Duniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech in Noise 2024 (SPIN 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Potsdam (Germany), Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principal Components Analysis of amplitude envelopes from spectral channels: A preliminary comparison between music and speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Duniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech In Noise (SpIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Sounds Statistics and the Efficient Coding Hypothesis for Music and Speech Perception: Setting up and Evaluation Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Duniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLSP 2020 &amp; 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Cardiff (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction entre voix et parole dans la perception de voyelles vocodées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaudrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sem Foreman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deniz Baskent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées Perception Sonore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Brest, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the time course of french Vowel-to-Vowel Harmony when vowel duration varies: Comparing two statistical frameworks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Duniec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PaPI2015 - Phonetics and Phonology in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Cambridge, United Kingdom. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vowel Harmony in French: Investigating formant trajectories.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Duniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Laboratory Phonology Conference - LabPhon 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Tachikawa (Tokyo), Japan. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des 11èmes Rencontres du Réseau Français de Phonologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tifrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Beltzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Caratini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire de Linguistique de Nantes (LLing EA3827), pp.87, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01062895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des 6èmes Journées d'Études Linguistiques - JEL2009 - (dis)continu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tifrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire de Linguistique de Nantes (LLING - EA3827), pp.116, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des 5èmes Journées d'Études Linguistiques - Schwa(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Angoujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire de Linguistique de Nantes (LLING - EA3827), pp.223, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des 4èmes Journées d'Études Linguistiques - [domain[e]s]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Demirdache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Wauquier-Gravelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">acoustique, acquisition, interprétation (a.a.i - JE2220), pp.271, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture sur l'ouvrage de Noël Nguyen & Martine Adda-Decker (Éds). Méthodes et outils pour l'analyse phonétique des grands corpus oraux. Hermès-Lavoisier. 2013. 320 pages. ISBN 978-2-7462-4530-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation de la parole en mots et régularités phonotactiques : Effets phonologiques, probabilistes ou lexicaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université René Descartes - Paris V, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00425949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId76"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:body>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Olivier Crouzet </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="600"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="600"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="400"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Publications</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multidimensional Signals and Analytic Flexibility: Estimating Degrees of Freedom in Human-Speech Analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Coretta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph V Casillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Roessig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Franke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Byron Ahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Methods and Practices in Psychological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (3), pp.1-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/25152459231162567⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outils computationnels pour l’étude des mécanismes d’adaptation à la variation en perception de la parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 69, pp.29-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04050206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On segments and syllables in the sound structure of language: Curve-based approaches to phonology and the auditory representation of speech.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathématiques et Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 180 (4), pp.57-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/msh.7813⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00424939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’impact du style de parole sur l’opposition de longueur des voyelles en arabe jordanien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Abuoudeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal Al-Tamimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.421-430</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse Factorielle de signaux sonores : développement d’une méthode automatique de détermination des frontières optimales entre canaux de fréquence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Duniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.252-260</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Speaking style influence on vowel length opposition in Jordanian Arabic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Abuoudeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal Al-Tamimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th International Seminar of Speech Production - ISSP2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Autrans, France, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04600234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse Factorielle de signaux musicaux : comparaison avec les données de parole dans la perspective de l'hypothèse de codage efficace.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Duniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'étude sur la Parole JEP 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nantes Université; AFCP, Jun 2022, Noirmoutier, France. pp.712-720, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/JEP.2022-75⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03870007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une base de données de phrases en français pour l'étude du rôle conjoint des incertitudes sémantique et acoustique dans la perception de la parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loriane Leprieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gaudrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.353-361</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798558v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statistiques des sons naturels et hypothèse du codage efficace pour la perception de la musique et de la parole: Mise en place d’une méthodologie d’évaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Duniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.181-189</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798534v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perception des consonnes et voyelles nasales en parole vocodée : Analyse de la contribution des niveaux de résolution spectrale et temporelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes des XXXIIèmes Journées d’Études sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Parole et Langage, Jun 2018, Aix-en-Provence, France. pp.401-409</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'impact des variations temporelles intrinsèques et extrinsèques de la voyelle sur la relation consonne-voyelle : Étude translinguistique sur l'arabe jordanien et le français.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Abuoudeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31ème Journées d’Études sur la Parole (JEP-TALN-RECITAL 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France. pp.373-381</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01377134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The impact of vowel length contrasts on locus equations and their implication for perceptual categorization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Abuoudeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st International Dinafon Meeting (Dinafon 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, State University of Campinas, Aug 2014, Campinas, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01078607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vowel Harmony in French: Investigating formant trajectories.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Duniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LabPhon 14, The 14th Conference on Laboratory Phonology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Tokyo, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01023000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vowel length impact on locus equation parameters : An investigation on Jordanian Arabic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Abuoudeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th Annual Conference of the International Speech Communication Association (ISCA; Interspeech 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Speech Communication Association (ISCA), Sep 2014, Singapore, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2014-49⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01078603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the dynamic behavior of Vowel-to-Vowel Harmony in French: Do speakers control states or changes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Duniec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dinafon 2014 - 1st International Dinafon Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, State University of Campinas, Campinas, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01023034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Équations de locus et temporalité de la parole : Une étude de l'impact de la durée vocalique sur les paramètres des équations de locus en Arabe Jordanien.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Abuoudeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXèmes Journées d'Études sur la Parole - JEP2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Le Mans, France. pp.id66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The impact of vowel duration on locus equation slopes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Abuoudeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PaPI2013 -- Phonetics and Phonology in Iberia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lisboa, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00843456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spectral and temporal cues to nasality: insights from a speech perception study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Cres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PaPI2013 -- Phonetics and Phonology in Iberia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lisboa, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01023029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'impact de la durée vocalique sur la pente de l'équation de locus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Abuoudeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petra 1 - International Conference on Linguistics (ICL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Al-Hussein Bin Talal University, Petra, Ma'an, Jordan, Nov 2013, Petra, Jordanie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01078622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamics of vowel-to-vowel assimilation in French.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Duniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PaPI2013 -- Phonetics and Phonology in Iberia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lisboa, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00843466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reconnaissance des sons consonantiques en cas de désynchronisation spectrale : avec et sans information spectrale fine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'Études sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.33-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La parole et le temps qui passe. Comment percevons-nous les sons du langage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque du CPER Lettres, Langues, Sciences Humaines et Sociales, Pays de la Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00425108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modulations d'amplitude dans le traitement de la parole. Points de convergence entre langue et parole ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire doctoral du Laboratoire Modyco (Modèles, Dynamiques, Corpus - UMR 7114 - CNRS / Université Paris 10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00425110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude comparative de la notion de courbes en Phonologie et en Perception de la parole.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1er colloque international Mathématiques et Phonologie : Quels outils mathématiques pour la modélisation en phonologie?, Laboratoire MAPMO (Mathématiques et Applications, Physique Mathématique d'Orléans), UMR 6628, Université d'Orléans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00424930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théorie de la syllabe et durées vocaliques : Vers une interprétation unifiée du rôle de la structure syllabique et de la nature des segments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Angoujard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXVIèmes Journées d'Étude sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Dinard, France. pp.243-246</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00356996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation statique et dynamique des voyelles dans des séquences VV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Millasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXIèmes Journées d'Étude sur la Parole (JEP-TALN-RECITAL 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01377128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cross-frequency temporal envelope correlation for the processing of degraded speech: Preliminary investigations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William A. Ainsworth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Joint Congress of the French and German Acoustical Societies (CFA­-DAGA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Strasbourg, France. pp.393-394</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00424934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse Factorielle de signaux sonores : développement d’une méthode automatique de détermination des frontières optimales entre canaux de fréquence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Duniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse (31000), France. Actes des 35èmes Journées d'Études sur la Parole, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05519675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Principal Components Analysis of amplitude envelopes from spectral channels: Comparison between music and speech.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Duniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Speech in Noise 2024 (SPIN 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Potsdam (Germany), Germany. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05519667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Principal Components Analysis of amplitude envelopes from spectral channels: A preliminary comparison between music and speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Duniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Speech In Noise (SpIN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Groningen, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natural Sounds Statistics and the Efficient Coding Hypothesis for Music and Speech Perception: Setting up and Evaluation Methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Duniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Delais-Roussarie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SLSP 2020 &amp; 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Cardiff (GB), United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05519617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interaction entre voix et parole dans la perception de voyelles vocodées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gaudrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sem Foreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deniz Baskent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3èmes Journées Perception Sonore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Brest, France. , 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01542966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigating the time course of french Vowel-to-Vowel Harmony when vowel duration varies: Comparing two statistical frameworks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Duniec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PaPI2015 - Phonetics and Phonology in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Cambridge, United Kingdom. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01256509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vowel Harmony in French: Investigating formant trajectories.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Duniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th Laboratory Phonology Conference - LabPhon 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Tachikawa (Tokyo), Japan. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01078609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actes des 11èmes Rencontres du Réseau Français de Phonologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tifrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Beltzung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Caratini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laboratoire de Linguistique de Nantes (LLing EA3827), pp.87, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01062895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actes des 6èmes Journées d'Études Linguistiques - JEL2009 - (dis)continu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tifrit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laboratoire de Linguistique de Nantes (LLING - EA3827), pp.116, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00430227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actes des 5èmes Journées d'Études Linguistiques - Schwa(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Angoujard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laboratoire de Linguistique de Nantes (LLING - EA3827), pp.223, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00430225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actes des 4èmes Journées d'Études Linguistiques - [domain[e]s]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamida Demirdache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Wauquier-Gravelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">acoustique, acquisition, interprétation (a.a.i - JE2220), pp.271, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00430237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note de lecture sur l'ouvrage de Noël Nguyen &amp; Martine Adda-Decker (Éds). Méthodes et outils pour l'analyse phonétique des grands corpus oraux. Hermès-Lavoisier. 2013. 320 pages. ISBN 978-2-7462-4530-3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01078614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Segmentation de la parole en mots et régularités phonotactiques : Effets phonologiques, probabilistes ou lexicaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Psychologie. Université René Descartes - Paris V, 2000. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-00425949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:sectPr>
+      <w:footerReference w:type="default" r:id="rId76"/>
+      <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:cols w:num="1" w:space="720"/>
+      <w:pgNumType w:start="1"/>
+    </w:sectPr>
+  </w:body>
+</w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +3852,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230571v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Coretta" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph V Casillas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roessig" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Franke" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron Ahn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/25152459231162567" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050206v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424939v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/msh.7813" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623111v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Abuoudeh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Al-Tamimi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623077v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Duniec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delais-Roussarie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600234v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870007v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-75" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798558v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriane Leprieur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaudrain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798534v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102648v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377134v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078607v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078603v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2014-49" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023000v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023034v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022972v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843456v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023029v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cres" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078622v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843466v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742667v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Ray" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425108v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425110v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424930v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356996v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Angoujard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377128v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Millasseau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424934v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A. Ainsworth" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05519675v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05519667v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871622v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05519617v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01542966v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sem Foreman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Baskent" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256509v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078609v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01062895v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tifrit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Beltzung" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caratini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430227v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430225v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430237v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Demirdache" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Wauquier-Gravelines" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078614v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00425949v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230571v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Coretta" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph V Casillas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roessig" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Franke" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron Ahn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/25152459231162567" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050206v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424939v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/msh.7813" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623111v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Abuoudeh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Al-Tamimi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623077v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Duniec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delais-Roussarie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600234v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870007v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-75" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798558v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriane Leprieur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaudrain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798534v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102648v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377134v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078607v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023000v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078603v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2014-49" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023034v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022972v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843456v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023029v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cres" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078622v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843466v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742667v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Ray" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425108v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425110v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424930v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356996v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Angoujard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377128v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Millasseau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424934v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A. Ainsworth" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05519675v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05519667v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871622v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05519617v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01542966v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sem Foreman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Baskent" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256509v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078609v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01062895v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tifrit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Beltzung" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caratini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430227v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430225v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430237v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Demirdache" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Wauquier-Gravelines" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078614v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00425949v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>