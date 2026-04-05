--- v0 (2026-03-05)
+++ v1 (2026-04-05)
@@ -952,295 +952,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-04691609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current phenotypic and genetic spectrum of syndromic deafness in Tunisia: paving the way for precision auditory health</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lilia Romdhane</w:t>
+                <w:t xml:space="preserve">Exome sequencing reveals pathogenic mutations in the LARS2 and HSD17B4 genes associated with Perrault syndrome and D-bifunctional protein deficiency in Moroccan families</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Idyahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salaheddine Redouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghita Amalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Charoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Harmak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fgene.2024.1384094⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 51 (1), pp.850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11033-024-09740-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04691608v1</w:t>
+                <w:t xml:space="preserve">pasteur-04691611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exome sequencing reveals pathogenic mutations in the LARS2 and HSD17B4 genes associated with Perrault syndrome and D-bifunctional protein deficiency in Moroccan families</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Houda Harmak</w:t>
+                <w:t xml:space="preserve">Current phenotypic and genetic spectrum of syndromic deafness in Tunisia: paving the way for precision auditory health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahma Mkaouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Riahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihene Marrakchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nessrine Mezzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 51 (1), pp.850. </w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.1384094. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11033-024-09740-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2024.1384094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04691611v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04691608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biallelic variants in TMIE and PDE6B genes mimic Usher syndrome</w:t>
               </w:r>
@@ -1488,736 +1488,736 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-04691607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification a novel pathogenic LRTOMT mutation in Mauritanian families with nonsyndromic deafness</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Homozygous Missense Variants in FOXI1 and TMPRSS3 Genes Associated with Non-syndromic Deafness in Moroccan Families</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ely Cheikh Mohamed Moctar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Selma Mohamed Brahim</w:t>
+                <w:t xml:space="preserve">Imane Aitraise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghita Amalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdallahi Dedy</w:t>
+                <w:t xml:space="preserve">Amina Bakhchane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amale Bousfiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houria Abdelghaffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Archives of Oto-Rhino-Laryngology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00405-023-07907-z⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62, pp.1914-1924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10528-023-10515-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04053511v1</w:t>
+                <w:t xml:space="preserve">pasteur-04235312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-cell transcriptomic profiling of the mouse cochlea: An atlas for targeted therapies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Wong Jun Tai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amrit Singh-Estivalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Lelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Scandola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 120 (26), pp.e2221744120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.2221744120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-04309088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deafness: from genetic architecture to gene therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Petit</w:t>
+                <w:t xml:space="preserve">Identification a novel pathogenic LRTOMT mutation in Mauritanian families with nonsyndromic deafness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malak Salame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ely Cheikh Mohamed Moctar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Mohamed Brahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallahi Dedy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41576-023-00597-7⟩</w:t>
+              <w:t xml:space="preserve">European Archives of Oto-Rhino-Laryngology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 280, pp.4057-4063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00405-023-07907-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04097478v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04053511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel pathogenic WHRN variant causing hearing loss in a moroccan family</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deafness: from genetic architecture to gene therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalid Snoussi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crystel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saaïd Safieddine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11033-023-08901-8⟩</w:t>
+              <w:t xml:space="preserve">Nature Reviews Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24, pp.665-686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41576-023-00597-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281535v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04097478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homozygous Missense Variants in FOXI1 and TMPRSS3 Genes Associated with Non-syndromic Deafness in Moroccan Families</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Novel pathogenic WHRN variant causing hearing loss in a moroccan family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Aitraise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghita Amalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amale Bousfiha</w:t>
+                <w:t xml:space="preserve">Salaheddine Redouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Charoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houria Abdelghaffar</w:t>
+                <w:t xml:space="preserve">Khalid Snoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 62, pp.1914-1924. </w:t>
+              <w:t xml:space="preserve">Molecular Biology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10528-023-10515-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11033-023-08901-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04235312v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic heterogeneity in GJB2, COL4A3, ATP6V1B1 and EDNRB variants detected among hearing impaired families in Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Aitraise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghita Amalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amale Bousfiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Charoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Rouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2575,51 +2575,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Riahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Salime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Charoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiae Elkhattabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2722,51 +2722,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13, pp.640522. </w:t>
@@ -2804,51 +2804,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A homozygous MPZL2 deletion is associated with non syndromic hearing loss in a moroccan family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghita Amalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3200,420 +3200,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03417248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutation profile of glaucoma candidate genes in Mauritanian families with primary congenital glaucoma.</w:t>
+                <w:t xml:space="preserve">Phylogenetic analysis of Harmonin homology domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouna Hadrami</w:t>
+                <w:t xml:space="preserve">Baptiste Colcombet-Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Med Biya</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Spérandio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (1), pp.190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12859-021-04116-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03219621v1</w:t>
+                <w:t xml:space="preserve">hal-03200406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alpha-mannosidosis in Tunisian consanguineous families: Potential involvement of variants in GHR and SLC19A3 genes in the variable expressivity of cognitive impairment</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mutation profile of glaucoma candidate genes in Mauritanian families with primary congenital glaucoma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hela Boudabbous</w:t>
+                <w:t xml:space="preserve">Mouna Hadrami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crystel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Zeitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatimetou Veten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Med Biya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecular Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25, pp.373-381</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04072687v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03219621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic analysis of Harmonin homology domains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alpha-mannosidosis in Tunisian consanguineous families: Potential involvement of variants in GHR and SLC19A3 genes in the variable expressivity of cognitive impairment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahma Mkaouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Riahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Colcombet-Cazenave</w:t>
+                <w:t xml:space="preserve">Cherine Charfeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Druart</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Petit</w:t>
+                <w:t xml:space="preserve">Imen Chelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Spérandio</w:t>
+                <w:t xml:space="preserve">Hela Boudabbous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (1), pp.190. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (10), pp.e0258202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12859-021-04116-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0258202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03200406v1</w:t>
+                <w:t xml:space="preserve">pasteur-04072687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATP6V1B1 recurrent mutations in Algerian deaf patients associated with renal tubular acidosis</w:t>
               </w:r>
@@ -3772,51 +3772,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Wong Jun Tai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedigheh Delmaghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Lelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amrit Singh-Estivalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4135,103 +4135,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Further Evidence for the Implication of the MET Gene in Non-Syndromic Autosomal Recessive Deafness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amale Bousfiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Riahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiae Elkhattabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Bakhchane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Charoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Heredity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 84 (3), pp.109-116. </w:t>
@@ -4263,697 +4263,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03219615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-field electroretinography, visual acuity and visual fields in Usher syndrome: a multicentre European study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The spectrum of GJB2 gene mutations in Algerian families with nonsyndromic hearing loss from Sahara and Kabylie regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crystel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Boudjenah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katarina Stingl</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Hipp</w:t>
+                <w:t xml:space="preserve">Mohammed Tahar Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Documenta Ophthalmologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10633-019-09704-8⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pediatric Otorhinolaryngology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124, pp.157-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijporl.2019.05.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03219625v1</w:t>
+                <w:t xml:space="preserve">pasteur-03219629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The spectrum of GJB2 gene mutations in Algerian families with nonsyndromic hearing loss from Sahara and Kabylie regions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sonia Talbi</w:t>
+                <w:t xml:space="preserve">Double Hyperautofluorescent Rings in Patients with USH2A-Retinopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Fakin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maja Šuštar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelka Brecelj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pediatric Otorhinolaryngology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijporl.2019.05.036⟩</w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (12), pp.956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes10120956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03219629v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double Hyperautofluorescent Rings in Patients with USH2A-Retinopathy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Fakin</w:t>
+                <w:t xml:space="preserve">Full-field electroretinography, visual acuity and visual fields in Usher syndrome: a multicentre European study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarina Stingl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Kurtenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gesa Hahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maja Šuštar</w:t>
+                <w:t xml:space="preserve">Christoph Kernstock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jelka Brecelj</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Petit</w:t>
+                <w:t xml:space="preserve">Stephanie Hipp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (12), pp.956. </w:t>
+              <w:t xml:space="preserve">Documenta Ophthalmologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 139 (2), pp.151-160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/genes10120956⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10633-019-09704-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02408154v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03219625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tunisian family with a novel mutation in the gene CYP 4F22 for lamellar ichthyosis and co‐occurrence of hearing loss in a child due to mutation in the SLC 26A4 gene</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadia Laroussi</w:t>
+                <w:t xml:space="preserve">A novel missense mutation of GJA8 causes congenital cataract in a large Mauritanian family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Hadrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lilia Romdhane</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatimetou Veten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Zeitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Condroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ijd.14452⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (6), pp.621-628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1120672118804757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03219630v1</w:t>
+                <w:t xml:space="preserve">hal-01990091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel missense mutation of GJA8 causes congenital cataract in a large Mauritanian family</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouna Hadrami</w:t>
+                <w:t xml:space="preserve">A Tunisian family with a novel mutation in the gene CYP 4F22 for lamellar ichthyosis and co‐occurrence of hearing loss in a child due to mutation in the SLC 26A4 gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Sayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Riahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Laroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christel Condroyer</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Ophthalmology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 29 (6), pp.621-628. </w:t>
+              <w:t xml:space="preserve">International Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (12), pp.1439-1443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1120672118804757⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ijd.14452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990091v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03219630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical and Haplotypic Variability of Slovenian USH2A Patients Homozygous for the c. 11864G&amp;gt;A Nonsense Mutation</w:t>
               </w:r>
@@ -5067,697 +5067,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02417524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic heterogeneity of congenital hearing impairment in Algerians from the Ghardaïa province</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Malika Dahmani</w:t>
+                <w:t xml:space="preserve">Usher Syndrome and Color Vision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Kurtenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gesa Hahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Kernstock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Hipp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ditta Zobor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pediatric Otorhinolaryngology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 112, pp.1-5. </w:t>
+              <w:t xml:space="preserve">Current Eye Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43 (10), pp.1295-1301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijporl.2018.06.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02713683.2018.1501804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03219637v1</w:t>
+                <w:t xml:space="preserve">pasteur-03219639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two novel homozygous missense mutations identified in the BSND gene in Moroccan patients with Bartter's syndrome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Soukaina Elrharchi</w:t>
+                <w:t xml:space="preserve">Genetic heterogeneity of congenital hearing impairment in Algerians from the Ghardaïa province</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crystel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Riahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hassan Rouba</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Boudjenah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Dahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pediatric Otorhinolaryngology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 113 (1), pp.46-50. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijporl.2018.07.010⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 112, pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijporl.2018.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04309116v1</w:t>
+                <w:t xml:space="preserve">pasteur-03219637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel mutation in SLITRK6 causes deafness and myopia in a Moroccan family</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hicham Charoute</w:t>
+                <w:t xml:space="preserve">High prevalence of congenital deafness on Reunion Island is due to a founder variant of LHFPL5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Lerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crystel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cartault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Loundon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐line Jacquemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gene.2018.03.042⟩</w:t>
+              <w:t xml:space="preserve">Clinical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 95 (1), pp.177-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cge.13460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03219641v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03233582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High prevalence of congenital deafness on Reunion Island is due to a founder variant of LHFPL5</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Natalie Loundon</w:t>
+                <w:t xml:space="preserve">Two novel homozygous missense mutations identified in the BSND gene in Moroccan patients with Bartter's syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soukaina Elrharchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Riahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Salime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐line Jacquemont</w:t>
+                <w:t xml:space="preserve">Halima Nahili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Rouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 95 (1), pp.177-181. </w:t>
+              <w:t xml:space="preserve">International Journal of Pediatric Otorhinolaryngology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 113 (1), pp.46-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cge.13460⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijporl.2018.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03233582v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04309116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usher Syndrome and Color Vision</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ditta Zobor</w:t>
+                <w:t xml:space="preserve">A novel mutation in SLITRK6 causes deafness and myopia in a Moroccan family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Salime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Riahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soukaina Elrharchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamiae Elkhattabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Charoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Eye Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 43 (10), pp.1295-1301. </w:t>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 659, pp.89-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02713683.2018.1501804⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gene.2018.03.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03219639v1</w:t>
+                <w:t xml:space="preserve">pasteur-03219641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FDXR Mutations Cause Sensorial Neuropathies and Expand the Spectrum of Mitochondrial Fe-S-Synthesis Diseases</w:t>
               </w:r>
@@ -5877,103 +5877,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel PEX1 mutation in a Moroccan family with Zellweger spectrum disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amale Bousfiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Bakhchane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Charoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Riahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Snoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Genome Variation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 4 (1), pp.17009. </w:t>
@@ -6139,295 +6139,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03219649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative strategy for the molecular diagnosis of Usher syndrome identifies causal biallelic mutations in 93% of European patients</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zied Riahi</w:t>
+                <w:t xml:space="preserve">Diversity of the Genes Implicated in Algerian Patients Affected by Usher Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Abdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Chantot-Bastaraud</w:t>
+                <w:t xml:space="preserve">Amel Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luce Smagghe</w:t>
+                <w:t xml:space="preserve">Asma Behlouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Letexier</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Hardelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Makrelouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 24 (12), pp.1730-1738. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (9), pp.e0161893. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ejhg.2016.99⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0161893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03215026v1</w:t>
+                <w:t xml:space="preserve">hal-01388303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of the Genes Implicated in Algerian Patients Affected by Usher Syndrome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samia Abdi</w:t>
+                <w:t xml:space="preserve">An innovative strategy for the molecular diagnosis of Usher syndrome identifies causal biallelic mutations in 93% of European patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crystel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Riahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel Bahloul</w:t>
+                <w:t xml:space="preserve">Sandra Chantot-Bastaraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma Behlouli</w:t>
+                <w:t xml:space="preserve">Luce Smagghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Hardelin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Makrelouf</w:t>
+                <w:t xml:space="preserve">Mélanie Letexier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (9), pp.e0161893. </w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (12), pp.1730-1738. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0161893⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ejhg.2016.99⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01388303v1</w:t>
+                <w:t xml:space="preserve">pasteur-03215026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutations in CDC14A, Encoding a Protein Phosphatase Involved in Hair Cell Ciliogenesis, Cause Autosomal-Recessive Severe to Profound Deafness</w:t>
               </w:r>
@@ -6666,177 +6666,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-04309124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole exome sequencing identifies mutations in Usher syndrome genes in profoundly deaf Tunisian patients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zied Riahi</w:t>
+                <w:t xml:space="preserve">EPS8L2 is a new causal gene for childhood onset autosomal recessive progressive hearing loss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Dahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Ammar-Khodja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rim Zainine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yosra Bouyacoub</w:t>
+                <w:t xml:space="preserve">Gaëlle M Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Hardelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0120584⟩</w:t>
+              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (1), pp.96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13023-015-0316-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01221041v1</w:t>
+                <w:t xml:space="preserve">hal-01188064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of the causal genes in hearing impaired Algerian individuals identified by whole exome sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Ammar-Khodja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6858,773 +6858,773 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Dahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ouhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Genetics &amp; Genomic Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 3 (3), pp.189-196. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mgg3.131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-04309219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EPS8L2 is a new causal gene for childhood onset autosomal recessive progressive hearing loss</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fatima Ammar-Khodja</w:t>
+                <w:t xml:space="preserve">Whole exome sequencing identifies mutations in Usher syndrome genes in profoundly deaf Tunisian patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Riahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Zainine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle M Lefèvre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Hardelin</w:t>
+                <w:t xml:space="preserve">Saida Lahbib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Bouyacoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (1), pp.96. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (3), pp.e0120584. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13023-015-0316-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0120584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01188064v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01221041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole exome sequencing identifies new causative mutations in Tunisian families with non-syndromic deafness.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zied Riahi</w:t>
+                <w:t xml:space="preserve">The CD2 isoform of protocadherin-15 is an essential component of the tip-link complex in mature auditory hair cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Pepermans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Goodyear</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yosra Bouyacoub</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Abdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0099797⟩</w:t>
+              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (7), pp.984-992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/emmm.201403976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01060192v1</w:t>
+                <w:t xml:space="preserve">pasteur-01237053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific aspects of consanguinity: some examples from the tunisian population.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Ben Halim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Rejeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rym Kefi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosra Bouyacoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Heredity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 77 (1-4), pp.167-74. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1159/000362167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01061190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EPS8, encoding an actin-binding protein of cochlear hair cell stereocilia, is a new causal gene for autosomal recessive profound deafness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Asma Behlouli</w:t>
+                <w:t xml:space="preserve">Whole exome sequencing identifies new causative mutations in Tunisian families with non-syndromic deafness.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Riahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Andrea Lelli</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Zainine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Louha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Bouyacoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (6), pp.e99797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0099797⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1750-1172-9-55⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00986102v1</w:t>
+                <w:t xml:space="preserve">pasteur-01060192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CD2 isoform of protocadherin-15 is an essential component of the tip-link complex in mature auditory hair cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Michel</w:t>
+                <w:t xml:space="preserve">EPS8, encoding an actin-binding protein of cochlear hair cell stereocilia, is a new causal gene for autosomal recessive profound deafness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Behlouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crystel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Abdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Goodyear</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Samia Abdi</w:t>
+                <w:t xml:space="preserve">Aïcha Bouaita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Lelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 6 (7), pp.984-992. </w:t>
+              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (1), pp.55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15252/emmm.201403976⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1750-1172-9-55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01237053v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00986102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel frameshift mutation (c.405delC) in the GJB2 gene associated with autosomal recessive hearing loss in two Tunisian families.</w:t>
               </w:r>
@@ -7649,51 +7649,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Chahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Jaafoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Zainine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Messaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7915,51 +7915,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compound heterozygosity for dominant and recessive GJB2 mutations in a Tunisian family and association with successful cochlear implant outcome.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Riahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Zainine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosra Mellouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8042,386 +8042,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-00860772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defect in the gene encoding the EAR/EPTP domain-containing protein TSPEAR causes DFNB98 profound deafness.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Asadollah Aghaie</w:t>
+                <w:t xml:space="preserve">Fundus autofluorescence and optical coherence tomography in relation to visual function in Usher syndrome type 1 and 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Fakin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Jarc-Vidmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Michalski</w:t>
+                <w:t xml:space="preserve">Damjan Glavač</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Weil</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hmg/dds212⟩</w:t>
+              <w:t xml:space="preserve">Vision Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 75 (9), pp.60-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.visres.2012.08.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01472843v1</w:t>
+                <w:t xml:space="preserve">pasteur-04309231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usher syndrome (sensorineural deafness and retinitis pigmentosa)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Defect in the gene encoding the EAR/EPTP domain-containing protein TSPEAR causes DFNB98 profound deafness.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sedigheh Delmaghani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asadollah Aghaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aziz El-Amraoui</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dominique Weil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 25 (1), pp.42-49. </w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (17), pp.3835-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/WCO.0b013e32834ef8b2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/hmg/dds212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03926783v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01472843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fundus autofluorescence and optical coherence tomography in relation to visual function in Usher syndrome type 1 and 2</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martina Jarc-Vidmar</w:t>
+                <w:t xml:space="preserve">Usher syndrome (sensorineural deafness and retinitis pigmentosa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crystel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damjan Glavač</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aziz El-Amraoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vision Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 75 (9), pp.60-70. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (1), pp.42-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.visres.2012.08.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/WCO.0b013e32834ef8b2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04309231v1</w:t>
+                <w:t xml:space="preserve">pasteur-03926783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete exon sequencing of all known Usher syndrome genes greatly improves molecular diagnosis</w:t>
               </w:r>
@@ -8459,51 +8459,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Levilliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Hardelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (1), pp.21. </w:t>
@@ -8593,51 +8593,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Loundon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 394 (3), pp.737-742. </w:t>
@@ -9538,51 +9538,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05002930v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Bouzid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Belcadhi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Souissi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryam Chelly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakher Frikha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-83115-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04691612v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Salame" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crystel Bonnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrit Singh-Estivalet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Mohamed Brahim" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Roux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13353-024-00903-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05406587v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Riahi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boucher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Abdi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Wong Jun Tai" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2518445122" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04691609v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Mkaouar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Marrakchi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessrine Mezzi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Romdhane" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2024.1437233" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04691608v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2024.1384094" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04691611v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Idyahia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Redouan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Amalou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Charoute" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Harmak" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-024-09740-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04691606v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Makrelouf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Nazim Rous" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheireddine Ounnoughi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Zenati" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.genrep.2024.101954" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04691607v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetou Soumbara" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Tijani Hamed" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimetou Veten" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hemeyine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-024-09503-w" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04053511v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ely Cheikh Mohamed Moctar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallahi Dedy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00405-023-07907-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04309088v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jean" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lelli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Scandola" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2221744120" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04097478v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saa&#239;d Safieddine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41576-023-00597-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281535v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Aitraise" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Redouane" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Snoussi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-023-08901-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04235312v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bakhchane" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amale Bousfiha" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Abdelghaffar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10528-023-10515-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03985530v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Rouba" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-022-07245-z" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03954493v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily M Smirnov" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Nassisi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddek Mohand-Sa&#239;d" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.63.4.25" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04072696v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekht Elbenina Zein" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-022-09903-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03219602v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Elrharchi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Salime" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Elkhattabi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000512712" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154679v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Varnet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s C L&#233;ger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2021.640522" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03215242v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymane Bouzidi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijporl.2020.110481" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03841438v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Zeitz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile M&#233;j&#233;case" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Michiels" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Condroyer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Wohlschlegel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22157875" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03417248v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Fakin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kurtenbach" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddek Mohand-Said" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ditta Zobor" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms221910352" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03219621v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Hadrami" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Biya" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04072687v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherine Charfeddine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Chelly" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Boudabbous" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0258202" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03200406v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Colcombet-Cazenave" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Druart" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sp&#233;randio" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-021-04116-5" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03219608v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Dahmani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Talbi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ammar-Khodja" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ouhab" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Boudjenah" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijporl.2019.109772" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03215054v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedigheh Delmaghani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2010782117" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03219607v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaia Subir&#224;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Catal&#224;-Mora" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s D&#237;az-Cascajosa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Padr&#243;n-P&#233;rez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Claveria" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41433-019-0536-6" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03215234v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Khateb" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Roux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/IAE.0000000000002636" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03219615v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000503450" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03219625v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Stingl" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesa Hahn" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Kernstock" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Hipp" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10633-019-09704-8" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03219629v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Tahar Mansouri" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijporl.2019.05.036" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02408154v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja &#352;u&#353;tar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelka Brecelj" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10120956" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03219630v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Sayeb" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Laroussi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijd.14452" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01990091v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1120672118804757" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02417524v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Zupan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Battelino" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Jarc-Vidmar" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Hawlina" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10121015" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03219637v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijporl.2018.06.012" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04309116v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Nahili" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijporl.2018.07.010" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03219641v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2018.03.042" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233582v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lerat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cartault" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Loundon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;line Jacquemont" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.13460" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03219639v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02713683.2018.1501804" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391701v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Paul" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Drecourt" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Petit" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dupin Deguine" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Vasnier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2017.09.007" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03219646v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hgv.2017.9" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03219649v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Testa" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Melillo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Marcelli" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella de Benedictis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/IAE.0000000000001389" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03215026v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chantot-Bastaraud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Smagghe" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Letexier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2016.99" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01388303v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bahloul" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Behlouli" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hardelin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0161893" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01329650v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asadollah Aghaie" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Bouyacoub" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala El Hachmi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2016.04.015" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04309124v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben-Rebeh" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamed Grati" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bouassida" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Hadjamor" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01221041v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zainine" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Lahbib" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120584" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04309219v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lef&#232;vre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mgg3.131" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01188064v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle M Lef&#232;vre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-015-0316-8" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01060192v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Louha" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099797" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01061190v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Ben Halim" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Rejeb" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Kefi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000362167" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00986102v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Bouaita" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1750-1172-9-55" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01237053v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pepermans" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Goodyear" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201403976" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00861211v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Chahed" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Jaafoura" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Messaoud" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijporl.2013.06.015" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WRC398N-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04309222v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Louha" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Loundon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Michalski" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verpy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2013.06.044" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-178PFX6S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00860772v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Mellouli" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Hannachi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijporl.2013.06.013" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMDPKR41-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01472843v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michalski" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Weil" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/dds212" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03926783v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz El-Amraoui" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WCO.0b013e32834ef8b2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04309231v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damjan Glava&#269;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2012.08.017" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00663885v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Grati" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marlin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Levilliers" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1750-1172-6-21" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04309241v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Feldmann" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nguyen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouillon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2010.03.062" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TWSCPX0K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04309238v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jonard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Niasme-Grare" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijporl.2010.06.002" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJVXW4S2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828374v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Augustin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ellouze" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule B&#233;nit" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Bouaita" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2008.04.018" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838132v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kaltimbacher" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/rej.2006.0526" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828379v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Forster" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Alain Sahel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio:2007008" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828383v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boucher" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lazereg" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pedrotti" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Islam" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M011380200" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05002930v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Bouzid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Belcadhi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Souissi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryam Chelly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakher Frikha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-83115-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04691612v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Salame" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crystel Bonnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrit Singh-Estivalet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Mohamed Brahim" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Roux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13353-024-00903-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05406587v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Riahi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boucher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Abdi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Wong Jun Tai" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2518445122" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04691609v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Mkaouar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Marrakchi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessrine Mezzi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Romdhane" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2024.1437233" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04691611v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Idyahia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Redouan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Amalou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Charoute" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Harmak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-024-09740-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04691608v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2024.1384094" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04691606v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Makrelouf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Nazim Rous" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheireddine Ounnoughi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Zenati" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.genrep.2024.101954" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04691607v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetou Soumbara" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Tijani Hamed" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimetou Veten" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hemeyine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-024-09503-w" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04235312v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Aitraise" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bakhchane" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amale Bousfiha" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Abdelghaffar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10528-023-10515-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04309088v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jean" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lelli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Scandola" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2221744120" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04053511v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ely Cheikh Mohamed Moctar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallahi Dedy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00405-023-07907-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04097478v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petit" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saa&#239;d Safieddine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41576-023-00597-7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281535v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Redouane" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Snoussi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-023-08901-8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03985530v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Rouba" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-022-07245-z" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03954493v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily M Smirnov" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Nassisi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddek Mohand-Sa&#239;d" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.63.4.25" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04072696v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekht Elbenina Zein" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-022-09903-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03219602v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Elrharchi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Salime" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Elkhattabi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000512712" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154679v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Varnet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s C L&#233;ger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2021.640522" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03215242v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymane Bouzidi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijporl.2020.110481" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03841438v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Zeitz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile M&#233;j&#233;case" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Michiels" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Condroyer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Wohlschlegel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22157875" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03417248v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Fakin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kurtenbach" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddek Mohand-Said" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ditta Zobor" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms221910352" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03200406v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Colcombet-Cazenave" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Druart" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sp&#233;randio" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-021-04116-5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03219621v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Hadrami" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Biya" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04072687v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherine Charfeddine" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Chelly" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Boudabbous" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0258202" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03219608v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Dahmani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Talbi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ammar-Khodja" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ouhab" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Boudjenah" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijporl.2019.109772" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03215054v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedigheh Delmaghani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2010782117" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03219607v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaia Subir&#224;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Catal&#224;-Mora" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s D&#237;az-Cascajosa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Padr&#243;n-P&#233;rez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Claveria" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41433-019-0536-6" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03215234v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Khateb" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Roux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/IAE.0000000000002636" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03219615v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000503450" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03219629v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Tahar Mansouri" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijporl.2019.05.036" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02408154v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja &#352;u&#353;tar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelka Brecelj" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10120956" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03219625v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Stingl" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesa Hahn" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Kernstock" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Hipp" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10633-019-09704-8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01990091v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1120672118804757" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03219630v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Sayeb" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Laroussi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijd.14452" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02417524v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Zupan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Battelino" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Jarc-Vidmar" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Hawlina" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10121015" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03219639v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02713683.2018.1501804" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03219637v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijporl.2018.06.012" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233582v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lerat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cartault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Loundon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;line Jacquemont" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.13460" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04309116v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Nahili" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijporl.2018.07.010" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03219641v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2018.03.042" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391701v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Paul" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Drecourt" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Petit" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dupin Deguine" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Vasnier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2017.09.007" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03219646v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hgv.2017.9" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03219649v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Testa" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Melillo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Marcelli" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella de Benedictis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/IAE.0000000000001389" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01388303v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bahloul" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Behlouli" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hardelin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0161893" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03215026v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chantot-Bastaraud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Smagghe" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Letexier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2016.99" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01329650v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asadollah Aghaie" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Bouyacoub" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala El Hachmi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2016.04.015" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04309124v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben-Rebeh" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamed Grati" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bouassida" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Hadjamor" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01188064v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle M Lef&#232;vre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-015-0316-8" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04309219v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lef&#232;vre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mgg3.131" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01221041v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zainine" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Lahbib" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120584" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01237053v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pepermans" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Goodyear" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201403976" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01061190v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Ben Halim" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Rejeb" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Kefi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000362167" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01060192v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Louha" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099797" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00986102v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Bouaita" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1750-1172-9-55" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00861211v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Chahed" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Jaafoura" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Messaoud" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijporl.2013.06.015" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WRC398N-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04309222v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Louha" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Loundon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Michalski" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verpy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2013.06.044" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-178PFX6S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00860772v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Mellouli" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Hannachi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijporl.2013.06.013" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMDPKR41-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04309231v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damjan Glava&#269;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2012.08.017" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01472843v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michalski" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Weil" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/dds212" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03926783v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz El-Amraoui" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WCO.0b013e32834ef8b2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00663885v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Grati" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marlin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Levilliers" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1750-1172-6-21" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04309241v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Feldmann" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nguyen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouillon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2010.03.062" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TWSCPX0K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04309238v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jonard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Niasme-Grare" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijporl.2010.06.002" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJVXW4S2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828374v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Augustin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ellouze" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule B&#233;nit" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Bouaita" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2008.04.018" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838132v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kaltimbacher" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/rej.2006.0526" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828379v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Forster" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Alain Sahel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio:2007008" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828383v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boucher" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lazereg" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pedrotti" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Islam" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M011380200" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>