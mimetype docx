--- v1 (2026-04-05)
+++ v2 (2026-05-07)
@@ -1488,723 +1488,723 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-04691607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homozygous Missense Variants in FOXI1 and TMPRSS3 Genes Associated with Non-syndromic Deafness in Moroccan Families</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification a novel pathogenic LRTOMT mutation in Mauritanian families with nonsyndromic deafness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malak Salame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crystel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imane Aitraise</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ghita Amalou</w:t>
+                <w:t xml:space="preserve">Ely Cheikh Mohamed Moctar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Mohamed Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amina Bakhchane</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Houria Abdelghaffar</w:t>
+                <w:t xml:space="preserve">Abdallahi Dedy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10528-023-10515-5⟩</w:t>
+              <w:t xml:space="preserve">European Archives of Oto-Rhino-Laryngology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 280, pp.4057-4063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00405-023-07907-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04235312v1</w:t>
+                <w:t xml:space="preserve">pasteur-04053511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-cell transcriptomic profiling of the mouse cochlea: An atlas for targeted therapies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Wong Jun Tai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amrit Singh-Estivalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Lelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Scandola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 120 (26), pp.e2221744120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.2221744120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-04309088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification a novel pathogenic LRTOMT mutation in Mauritanian families with nonsyndromic deafness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Malak Salame</w:t>
+                <w:t xml:space="preserve">Deafness: from genetic architecture to gene therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saaïd Safieddine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Archives of Oto-Rhino-Laryngology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00405-023-07907-z⟩</w:t>
+              <w:t xml:space="preserve">Nature Reviews Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24, pp.665-686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41576-023-00597-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04053511v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04097478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deafness: from genetic architecture to gene therapy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Novel pathogenic WHRN variant causing hearing loss in a moroccan family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Aitraise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghita Amalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salaheddine Redouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Charoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Petit</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Khalid Snoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41576-023-00597-7⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11033-023-08901-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04097478v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel pathogenic WHRN variant causing hearing loss in a moroccan family</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Homozygous Missense Variants in FOXI1 and TMPRSS3 Genes Associated with Non-syndromic Deafness in Moroccan Families</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Aitraise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghita Amalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Bakhchane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salaheddine Redouane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hicham Charoute</w:t>
+                <w:t xml:space="preserve">Amale Bousfiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalid Snoussi</w:t>
+                <w:t xml:space="preserve">Houria Abdelghaffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Biochemical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62, pp.1914-1924. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11033-023-08901-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10528-023-10515-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281535v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04235312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic heterogeneity in GJB2, COL4A3, ATP6V1B1 and EDNRB variants detected among hearing impaired families in Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Aitraise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghita Amalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amale Bousfiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Charoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2530,429 +2530,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-04072696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Mutation in AIFM1 Gene Associated with X-Linked Deafness in a Moroccan Family</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A homozygous MPZL2 deletion is associated with non syndromic hearing loss in a moroccan family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghita Amalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crystel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Riahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aymane Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Soukaina Elrharchi</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lamiae Elkhattabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Heredity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000512712⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pediatric Otorhinolaryngology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 140, pp.110481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijporl.2020.110481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03219602v1</w:t>
+                <w:t xml:space="preserve">pasteur-03215242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions of Age-Related and Audibility-Related Deficits to Aided Consonant Identification in Presbycusis: A Causal-Inference Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Novel Mutation in AIFM1 Gene Associated with X-Linked Deafness in a Moroccan Family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soukaina Elrharchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Riahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Salime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Charoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Varnet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christine Petit</w:t>
+                <w:t xml:space="preserve">Lamiae Elkhattabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnagi.2021.640522⟩</w:t>
+              <w:t xml:space="preserve">Human Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 85 (1), pp.35-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000512712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154679v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03219602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A homozygous MPZL2 deletion is associated with non syndromic hearing loss in a moroccan family</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghita Amalou</w:t>
+                <w:t xml:space="preserve">Contributions of Age-Related and Audibility-Related Deficits to Aided Consonant Identification in Presbycusis: A Causal-Inference Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Varnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès C Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Soukaina Elrharchi</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pediatric Otorhinolaryngology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 140, pp.110481. </w:t>
+              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, pp.640522. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijporl.2020.110481⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnagi.2021.640522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03215242v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutated CCDC51 Coding for a Mitochondrial Protein, MITOK Is a Candidate Gene Defect for Autosomal Recessive Rod-Cone Dystrophy</w:t>
               </w:r>
@@ -3200,161 +3200,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03417248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic analysis of Harmonin homology domains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alpha-mannosidosis in Tunisian consanguineous families: Potential involvement of variants in GHR and SLC19A3 genes in the variable expressivity of cognitive impairment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahma Mkaouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Riahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Colcombet-Cazenave</w:t>
+                <w:t xml:space="preserve">Cherine Charfeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Druart</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Petit</w:t>
+                <w:t xml:space="preserve">Imen Chelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Spérandio</w:t>
+                <w:t xml:space="preserve">Hela Boudabbous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (1), pp.190. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (10), pp.e0258202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12859-021-04116-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0258202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03200406v1</w:t>
+                <w:t xml:space="preserve">pasteur-04072687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutation profile of glaucoma candidate genes in Mauritanian families with primary congenital glaucoma.</w:t>
               </w:r>
@@ -3459,161 +3459,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03219621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alpha-mannosidosis in Tunisian consanguineous families: Potential involvement of variants in GHR and SLC19A3 genes in the variable expressivity of cognitive impairment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phylogenetic analysis of Harmonin homology domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cherine Charfeddine</w:t>
+                <w:t xml:space="preserve">Baptiste Colcombet-Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imen Chelly</w:t>
+                <w:t xml:space="preserve">Karen Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crystel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hela Boudabbous</w:t>
+                <w:t xml:space="preserve">Olivier Spérandio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16 (10), pp.e0258202. </w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (1), pp.190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0258202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12859-021-04116-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04072687v1</w:t>
+                <w:t xml:space="preserve">hal-03200406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATP6V1B1 recurrent mutations in Algerian deaf patients associated with renal tubular acidosis</w:t>
               </w:r>
@@ -3772,51 +3772,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Wong Jun Tai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedigheh Delmaghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Lelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amrit Singh-Estivalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4135,90 +4135,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Further Evidence for the Implication of the MET Gene in Non-Syndromic Autosomal Recessive Deafness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amale Bousfiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Riahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiae Elkhattabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Bakhchane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Charoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4321,5077 +4321,5125 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Boudjenah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Tahar Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pediatric Otorhinolaryngology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 124, pp.157-160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijporl.2019.05.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03219629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double Hyperautofluorescent Rings in Patients with USH2A-Retinopathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Fakin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maja Šuštar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jelka Brecelj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (12), pp.956. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/genes10120956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02408154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full-field electroretinography, visual acuity and visual fields in Usher syndrome: a multicentre European study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarina Stingl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kurtenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gesa Hahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Kernstock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Hipp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Documenta Ophthalmologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 139 (2), pp.151-160. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10633-019-09704-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03219625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel missense mutation of GJA8 causes congenital cataract in a large Mauritanian family</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouna Hadrami</w:t>
+                <w:t xml:space="preserve">A Tunisian family with a novel mutation in the gene CYP 4F22 for lamellar ichthyosis and co‐occurrence of hearing loss in a child due to mutation in the SLC 26A4 gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Sayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Riahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Laroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christel Condroyer</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Ophthalmology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (12), pp.1439-1443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ijd.14452⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1120672118804757⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01990091v1</w:t>
+                <w:t xml:space="preserve">pasteur-03219630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tunisian family with a novel mutation in the gene CYP 4F22 for lamellar ichthyosis and co‐occurrence of hearing loss in a child due to mutation in the SLC 26A4 gene</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadia Laroussi</w:t>
+                <w:t xml:space="preserve">A novel missense mutation of GJA8 causes congenital cataract in a large Mauritanian family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Hadrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lilia Romdhane</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatimetou Veten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Zeitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Condroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Dermatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (6), pp.621-628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1120672118804757⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ijd.14452⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03219630v1</w:t>
+                <w:t xml:space="preserve">hal-01990091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical and Haplotypic Variability of Slovenian USH2A Patients Homozygous for the c. 11864G&amp;gt;A Nonsense Mutation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrej Zupan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Fakin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saba Battelino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Jarc-Vidmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marko Hawlina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (12), pp.1015. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/genes10121015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02417524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usher Syndrome and Color Vision</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ditta Zobor</w:t>
+                <w:t xml:space="preserve">Genetic heterogeneity of congenital hearing impairment in Algerians from the Ghardaïa province</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crystel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Riahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Boudjenah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Dahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Eye Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Pediatric Otorhinolaryngology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 112, pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijporl.2018.06.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02713683.2018.1501804⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03219639v1</w:t>
+                <w:t xml:space="preserve">pasteur-03219637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic heterogeneity of congenital hearing impairment in Algerians from the Ghardaïa province</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sonia Talbi</w:t>
+                <w:t xml:space="preserve">High prevalence of congenital deafness on Reunion Island is due to a founder variant of LHFPL5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Lerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Malika Dahmani</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cartault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Loundon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐line Jacquemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pediatric Otorhinolaryngology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijporl.2018.06.012⟩</w:t>
+              <w:t xml:space="preserve">Clinical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 95 (1), pp.177-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cge.13460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03219637v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03233582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High prevalence of congenital deafness on Reunion Island is due to a founder variant of LHFPL5</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie‐line Jacquemont</w:t>
+                <w:t xml:space="preserve">A novel mutation in SLITRK6 causes deafness and myopia in a Moroccan family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Salime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Riahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soukaina Elrharchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamiae Elkhattabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Charoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cge.13460⟩</w:t>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 659, pp.89-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gene.2018.03.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03233582v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03219641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two novel homozygous missense mutations identified in the BSND gene in Moroccan patients with Bartter's syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soukaina Elrharchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Riahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Salime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Nahili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Rouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pediatric Otorhinolaryngology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 113 (1), pp.46-50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijporl.2018.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-04309116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel mutation in SLITRK6 causes deafness and myopia in a Moroccan family</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hicham Charoute</w:t>
+                <w:t xml:space="preserve">Usher Syndrome and Color Vision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Kurtenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gesa Hahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Kernstock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Hipp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ditta Zobor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gene.2018.03.042⟩</w:t>
+              <w:t xml:space="preserve">Current Eye Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43 (10), pp.1295-1301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02713683.2018.1501804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03219641v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03219639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FDXR Mutations Cause Sensorial Neuropathies and Expand the Spectrum of Mitochondrial Fe-S-Synthesis Diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Drecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dupin Deguine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Vasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ajhg.2017.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel PEX1 mutation in a Moroccan family with Zellweger spectrum disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amale Bousfiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Bakhchane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Charoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Riahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Snoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Genome Variation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 4 (1), pp.17009. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/hgv.2017.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03219646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CLINICAL PRESENTATION AND DISEASE COURSE OF USHER SYNDROME BECAUSE OF MUTATIONS IN MYO7A OR USH2A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Testa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Melillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Marcelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella de Benedictis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RETINA. The Journal of Retinal and Vitreous Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 37 (8), pp.1581-1590. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/IAE.0000000000001389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03219649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of the Genes Implicated in Algerian Patients Affected by Usher Syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Abdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Behlouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Hardelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Makrelouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (9), pp.e0161893. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0161893⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01388303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An innovative strategy for the molecular diagnosis of Usher syndrome identifies causal biallelic mutations in 93% of European patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Riahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Chantot-Bastaraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Smagghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Letexier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 24 (12), pp.1730-1738. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ejhg.2016.99⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03215026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutations in CDC14A, Encoding a Protein Phosphatase Involved in Hair Cell Ciliogenesis, Cause Autosomal-Recessive Severe to Profound Deafness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedigheh Delmaghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asadollah Aghaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosra Bouyacoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala El Hachmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 98 (6), pp.1266 - 1270. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2016.04.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01329650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic analysis of Tunisian families with Usher syndrome type 1: toward improving early molecular diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Ben-Rebeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mhamed Grati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Bouassida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Hadjamor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 22, pp.827-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-04309124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EPS8L2 is a new causal gene for childhood onset autosomal recessive progressive hearing loss</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversity of the causal genes in hearing impaired Algerian individuals identified by whole exome sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Ammar-Khodja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crystel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Dahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Hardelin</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ouhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13023-015-0316-8⟩</w:t>
+              <w:t xml:space="preserve">Molecular Genetics &amp; Genomic Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (3), pp.189-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mgg3.131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01188064v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04309219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of the causal genes in hearing impaired Algerian individuals identified by whole exome sequencing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatima Ammar-Khodja</w:t>
+                <w:t xml:space="preserve">Whole exome sequencing identifies mutations in Usher syndrome genes in profoundly deaf Tunisian patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Riahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Lefèvre</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Zainine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saida Lahbib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Bouyacoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Genetics &amp; Genomic Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mgg3.131⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (3), pp.e0120584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0120584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04309219v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01221041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole exome sequencing identifies mutations in Usher syndrome genes in profoundly deaf Tunisian patients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zied Riahi</w:t>
+                <w:t xml:space="preserve">EPS8L2 is a new causal gene for childhood onset autosomal recessive progressive hearing loss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Dahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Ammar-Khodja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yosra Bouyacoub</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle M Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Hardelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0120584⟩</w:t>
+              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (1), pp.96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13023-015-0316-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01221041v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CD2 isoform of protocadherin-15 is an essential component of the tip-link complex in mature auditory hair cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Samia Abdi</w:t>
+                <w:t xml:space="preserve">Specific aspects of consanguinity: some examples from the tunisian population.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Ben Halim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insaf Rejeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rym Kefi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Bouyacoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 77 (1-4), pp.167-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000362167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15252/emmm.201403976⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01237053v1</w:t>
+                <w:t xml:space="preserve">pasteur-01061190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific aspects of consanguinity: some examples from the tunisian population.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+                <w:t xml:space="preserve">Whole exome sequencing identifies new causative mutations in Tunisian families with non-syndromic deafness.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Riahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crystel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Zainine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Louha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosra Bouyacoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Heredity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (6), pp.e99797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0099797⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000362167⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01061190v1</w:t>
+                <w:t xml:space="preserve">pasteur-01060192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole exome sequencing identifies new causative mutations in Tunisian families with non-syndromic deafness.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zied Riahi</w:t>
+                <w:t xml:space="preserve">EPS8, encoding an actin-binding protein of cochlear hair cell stereocilia, is a new causal gene for autosomal recessive profound deafness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Behlouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yosra Bouyacoub</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Abdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïcha Bouaita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Lelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (1), pp.55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1750-1172-9-55⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0099797⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01060192v1</w:t>
+                <w:t xml:space="preserve">inserm-00986102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EPS8, encoding an actin-binding protein of cochlear hair cell stereocilia, is a new causal gene for autosomal recessive profound deafness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Asma Behlouli</w:t>
+                <w:t xml:space="preserve">The CD2 isoform of protocadherin-15 is an essential component of the tip-link complex in mature auditory hair cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Pepermans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Goodyear</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Abdi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrea Lelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (7), pp.984-992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/emmm.201403976⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1750-1172-9-55⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00986102v1</w:t>
+                <w:t xml:space="preserve">pasteur-01237053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel frameshift mutation (c.405delC) in the GJB2 gene associated with autosomal recessive hearing loss in two Tunisian families.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Riahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Chahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Jaafoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Zainine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Messaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pediatric Otorhinolaryngology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 77 (9), pp.1485-8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijporl.2013.06.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-00861211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biallelic nonsense mutations in the otogelin-like gene (OTOGL) in a child affected by mild to moderate hearing impairment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Louha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Loundon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Michalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Verpy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 527 (2), pp.537-540. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gene.2013.06.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-04309222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compound heterozygosity for dominant and recessive GJB2 mutations in a Tunisian family and association with successful cochlear implant outcome.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Riahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Zainine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosra Mellouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosra Bouyacoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pediatric Otorhinolaryngology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 77 (9), pp.1481-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijporl.2013.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-00860772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fundus autofluorescence and optical coherence tomography in relation to visual function in Usher syndrome type 1 and 2</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damjan Glavač</w:t>
+                <w:t xml:space="preserve">Defect in the gene encoding the EAR/EPTP domain-containing protein TSPEAR causes DFNB98 profound deafness.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sedigheh Delmaghani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asadollah Aghaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Petit</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Weil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vision Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.visres.2012.08.017⟩</w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (17), pp.3835-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hmg/dds212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04309231v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01472843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defect in the gene encoding the EAR/EPTP domain-containing protein TSPEAR causes DFNB98 profound deafness.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Usher syndrome (sensorineural deafness and retinitis pigmentosa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz El-Amraoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hmg/dds212⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (1), pp.42-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/WCO.0b013e32834ef8b2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01472843v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03926783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usher syndrome (sensorineural deafness and retinitis pigmentosa)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fundus autofluorescence and optical coherence tomography in relation to visual function in Usher syndrome type 1 and 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Fakin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Jarc-Vidmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damjan Glavač</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/WCO.0b013e32834ef8b2⟩</w:t>
+              <w:t xml:space="preserve">Vision Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 75 (9), pp.60-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.visres.2012.08.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03926783v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04309231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete exon sequencing of all known Usher syndrome genes greatly improves molecular diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'Hamed Grati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Levilliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Hardelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (1), pp.21. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1750-1172-6-21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-00663885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature-sensitive auditory neuropathy associated with an otoferlin mutation: Deafening fever!</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+                <w:t xml:space="preserve">Screening of SLC26A4, FOXI1 and KCNJ10 genes in unilateral hearing impairment with ipsilateral enlarged vestibular aqueduct</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Jonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Niasme-Grare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crystel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Feldmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natalie Loundon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Pediatric Otorhinolaryngology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 74 (9), pp.1049-1053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijporl.2010.06.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2010.03.062⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04309241v1</w:t>
+                <w:t xml:space="preserve">pasteur-04309238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening of SLC26A4, FOXI1 and KCNJ10 genes in unilateral hearing impairment with ipsilateral enlarged vestibular aqueduct</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperature-sensitive auditory neuropathy associated with an otoferlin mutation: Deafening fever!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Marlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Jonard</w:t>
+                <w:t xml:space="preserve">Delphine Feldmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Niasme-Grare</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Loundon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pediatric Otorhinolaryngology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijporl.2010.06.002⟩</w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 394 (3), pp.737-742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2010.03.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04309238v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04309241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The optimized allotopic expression of ND1 or ND4 genes restores respiratory chain complex I activity in fibroblasts harboring mutations in these genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ellouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Bénit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Bouaita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 1783 (10), pp.1707-1717. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbamcr.2008.04.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04828374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allotopic mRNA localization to the mitochondrial surface rescues respiratory chain defects in fibroblasts harboring mtDNA mutations affecting complex I or V subunits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Kaltimbacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Ellouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Bénit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rejuvenation Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 10 (2), pp.127-144. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1089/rej.2006.0526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04838132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation des ARNm sur la surface mitochondriale : outil pour le traitement de pathologies rétiniennes dues à des mutations de l'ADN mitochondrial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Kaltimbacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ellouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Forster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Alain Sahel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de la Société de Biologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 201 (1), pp.69-74. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jbio:2007008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04828379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential Binding Regulation of Microtubule-associated Proteins MAP1A, MAP1B, and MAP2 by Tubulin Polyglutamylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lazereg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Pedrotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Islam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 276 (16), pp.12839-12848. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.M011380200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04828383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId314"/>
+      <w:footerReference w:type="default" r:id="rId318"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9538,51 +9586,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05002930v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Bouzid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Belcadhi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Souissi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryam Chelly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakher Frikha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-83115-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04691612v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Salame" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crystel Bonnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrit Singh-Estivalet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Mohamed Brahim" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Roux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13353-024-00903-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05406587v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Riahi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boucher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Abdi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Wong Jun Tai" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2518445122" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04691609v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Mkaouar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Marrakchi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessrine Mezzi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Romdhane" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2024.1437233" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04691611v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Idyahia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Redouan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Amalou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Charoute" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Harmak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-024-09740-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04691608v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2024.1384094" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04691606v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Makrelouf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Nazim Rous" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheireddine Ounnoughi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Zenati" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.genrep.2024.101954" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04691607v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetou Soumbara" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Tijani Hamed" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimetou Veten" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hemeyine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-024-09503-w" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04235312v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Aitraise" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bakhchane" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amale Bousfiha" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Abdelghaffar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10528-023-10515-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04309088v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jean" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lelli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Scandola" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2221744120" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04053511v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ely Cheikh Mohamed Moctar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallahi Dedy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00405-023-07907-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04097478v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petit" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saa&#239;d Safieddine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41576-023-00597-7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281535v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Redouane" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Snoussi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-023-08901-8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03985530v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Rouba" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-022-07245-z" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03954493v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily M Smirnov" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Nassisi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddek Mohand-Sa&#239;d" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.63.4.25" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04072696v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekht Elbenina Zein" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-022-09903-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03219602v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Elrharchi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Salime" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Elkhattabi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000512712" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154679v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Varnet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s C L&#233;ger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2021.640522" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03215242v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymane Bouzidi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijporl.2020.110481" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03841438v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Zeitz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile M&#233;j&#233;case" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Michiels" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Condroyer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Wohlschlegel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22157875" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03417248v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Fakin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kurtenbach" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddek Mohand-Said" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ditta Zobor" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms221910352" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03200406v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Colcombet-Cazenave" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Druart" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sp&#233;randio" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-021-04116-5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03219621v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Hadrami" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Biya" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04072687v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherine Charfeddine" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Chelly" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Boudabbous" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0258202" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03219608v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Dahmani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Talbi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ammar-Khodja" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ouhab" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Boudjenah" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijporl.2019.109772" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03215054v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedigheh Delmaghani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2010782117" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03219607v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaia Subir&#224;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Catal&#224;-Mora" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s D&#237;az-Cascajosa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Padr&#243;n-P&#233;rez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Claveria" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41433-019-0536-6" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03215234v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Khateb" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Roux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/IAE.0000000000002636" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03219615v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000503450" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03219629v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Tahar Mansouri" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijporl.2019.05.036" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02408154v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja &#352;u&#353;tar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelka Brecelj" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10120956" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03219625v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Stingl" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesa Hahn" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Kernstock" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Hipp" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10633-019-09704-8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01990091v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1120672118804757" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03219630v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Sayeb" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Laroussi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijd.14452" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02417524v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Zupan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Battelino" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Jarc-Vidmar" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Hawlina" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10121015" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03219639v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02713683.2018.1501804" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03219637v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijporl.2018.06.012" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233582v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lerat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cartault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Loundon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;line Jacquemont" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.13460" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04309116v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Nahili" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijporl.2018.07.010" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03219641v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2018.03.042" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391701v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Paul" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Drecourt" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Petit" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dupin Deguine" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Vasnier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2017.09.007" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03219646v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hgv.2017.9" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03219649v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Testa" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Melillo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Marcelli" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella de Benedictis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/IAE.0000000000001389" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01388303v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bahloul" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Behlouli" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hardelin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0161893" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03215026v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chantot-Bastaraud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Smagghe" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Letexier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2016.99" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01329650v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asadollah Aghaie" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Bouyacoub" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala El Hachmi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2016.04.015" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04309124v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben-Rebeh" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamed Grati" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bouassida" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Hadjamor" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01188064v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle M Lef&#232;vre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-015-0316-8" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04309219v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lef&#232;vre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mgg3.131" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01221041v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zainine" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Lahbib" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120584" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01237053v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pepermans" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Goodyear" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201403976" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01061190v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Ben Halim" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Rejeb" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Kefi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000362167" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01060192v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Louha" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099797" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00986102v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Bouaita" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1750-1172-9-55" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00861211v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Chahed" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Jaafoura" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Messaoud" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijporl.2013.06.015" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WRC398N-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04309222v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Louha" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Loundon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Michalski" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verpy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2013.06.044" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-178PFX6S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00860772v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Mellouli" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Hannachi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijporl.2013.06.013" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMDPKR41-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04309231v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damjan Glava&#269;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2012.08.017" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01472843v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michalski" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Weil" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/dds212" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03926783v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz El-Amraoui" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WCO.0b013e32834ef8b2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00663885v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Grati" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marlin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Levilliers" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1750-1172-6-21" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04309241v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Feldmann" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nguyen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouillon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2010.03.062" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TWSCPX0K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04309238v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jonard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Niasme-Grare" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijporl.2010.06.002" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJVXW4S2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828374v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Augustin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ellouze" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule B&#233;nit" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Bouaita" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2008.04.018" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838132v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kaltimbacher" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/rej.2006.0526" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828379v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Forster" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Alain Sahel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio:2007008" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828383v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boucher" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lazereg" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pedrotti" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Islam" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M011380200" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05002930v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Bouzid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Belcadhi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Souissi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryam Chelly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakher Frikha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-83115-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04691612v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Salame" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crystel Bonnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrit Singh-Estivalet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Mohamed Brahim" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Roux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13353-024-00903-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05406587v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Riahi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boucher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Abdi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Wong Jun Tai" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2518445122" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04691609v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Mkaouar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Marrakchi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessrine Mezzi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Romdhane" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2024.1437233" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04691611v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Idyahia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Redouan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Amalou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Charoute" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Harmak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-024-09740-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04691608v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2024.1384094" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04691606v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Makrelouf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Nazim Rous" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheireddine Ounnoughi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Zenati" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.genrep.2024.101954" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04691607v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetou Soumbara" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Tijani Hamed" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimetou Veten" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hemeyine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-024-09503-w" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04053511v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ely Cheikh Mohamed Moctar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallahi Dedy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00405-023-07907-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04309088v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jean" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lelli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Scandola" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2221744120" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04097478v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saa&#239;d Safieddine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41576-023-00597-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281535v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Aitraise" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Redouane" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Snoussi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-023-08901-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04235312v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bakhchane" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amale Bousfiha" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Abdelghaffar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10528-023-10515-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03985530v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Rouba" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-022-07245-z" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03954493v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily M Smirnov" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Nassisi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddek Mohand-Sa&#239;d" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.63.4.25" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04072696v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekht Elbenina Zein" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-022-09903-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03215242v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymane Bouzidi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Elrharchi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijporl.2020.110481" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03219602v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Salime" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Elkhattabi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000512712" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154679v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Varnet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s C L&#233;ger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2021.640522" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03841438v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Zeitz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile M&#233;j&#233;case" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Michiels" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Condroyer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Wohlschlegel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22157875" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03417248v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Fakin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kurtenbach" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddek Mohand-Said" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ditta Zobor" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms221910352" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04072687v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherine Charfeddine" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Chelly" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Boudabbous" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0258202" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03219621v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Hadrami" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Biya" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03200406v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Colcombet-Cazenave" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Druart" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sp&#233;randio" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-021-04116-5" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03219608v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Dahmani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Talbi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ammar-Khodja" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ouhab" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Boudjenah" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijporl.2019.109772" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03215054v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedigheh Delmaghani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2010782117" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03219607v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaia Subir&#224;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Catal&#224;-Mora" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s D&#237;az-Cascajosa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Padr&#243;n-P&#233;rez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Claveria" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41433-019-0536-6" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03215234v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Khateb" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Roux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/IAE.0000000000002636" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03219615v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000503450" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03219629v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Tahar Mansouri" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijporl.2019.05.036" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0BVH9MPC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02408154v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja &#352;u&#353;tar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelka Brecelj" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10120956" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03219625v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Stingl" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesa Hahn" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Kernstock" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Hipp" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10633-019-09704-8" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03219630v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Sayeb" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Laroussi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijd.14452" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01990091v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1120672118804757" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02417524v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Zupan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Battelino" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Jarc-Vidmar" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Hawlina" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10121015" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03219637v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijporl.2018.06.012" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2CK57TN8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233582v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lerat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cartault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Loundon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;line Jacquemont" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.13460" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03219641v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2018.03.042" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4KR76LQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04309116v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Nahili" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijporl.2018.07.010" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68W54HKP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03219639v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02713683.2018.1501804" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391701v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Paul" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Drecourt" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Petit" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dupin Deguine" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Vasnier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2017.09.007" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03219646v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hgv.2017.9" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03219649v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Testa" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Melillo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Marcelli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella de Benedictis" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/IAE.0000000000001389" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01388303v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bahloul" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Behlouli" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hardelin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0161893" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03215026v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chantot-Bastaraud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Smagghe" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Letexier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2016.99" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01329650v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asadollah Aghaie" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Bouyacoub" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala El Hachmi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2016.04.015" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04309124v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben-Rebeh" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamed Grati" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bouassida" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Hadjamor" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04309219v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lef&#232;vre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mgg3.131" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01221041v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zainine" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Lahbib" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120584" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01188064v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle M Lef&#232;vre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-015-0316-8" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01061190v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Ben Halim" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Rejeb" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Kefi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000362167" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01060192v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Louha" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099797" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00986102v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Bouaita" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1750-1172-9-55" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01237053v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pepermans" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Goodyear" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201403976" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00861211v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Chahed" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Jaafoura" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Messaoud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijporl.2013.06.015" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WRC398N-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04309222v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Louha" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Loundon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Michalski" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verpy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2013.06.044" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-178PFX6S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00860772v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Mellouli" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Hannachi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijporl.2013.06.013" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMDPKR41-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01472843v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michalski" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Weil" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/dds212" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03926783v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz El-Amraoui" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WCO.0b013e32834ef8b2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04309231v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damjan Glava&#269;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2012.08.017" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00663885v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Grati" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marlin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Levilliers" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1750-1172-6-21" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04309238v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jonard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Niasme-Grare" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Feldmann" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouillon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijporl.2010.06.002" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJVXW4S2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04309241v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nguyen" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2010.03.062" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TWSCPX0K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828374v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Augustin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ellouze" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule B&#233;nit" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Bouaita" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2008.04.018" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838132v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kaltimbacher" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/rej.2006.0526" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828379v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Forster" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Alain Sahel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio:2007008" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828383v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boucher" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lazereg" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pedrotti" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Islam" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M011380200" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>